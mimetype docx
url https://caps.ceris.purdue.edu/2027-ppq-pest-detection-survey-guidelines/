--- v0 (2026-09-20)
+++ v1 (2026-10-12)
@@ -1,152 +1,14508 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="19008E36" w14:textId="77777777" w:rsidR="00E5156D" w:rsidRDefault="00E5156D"/>
-    <w:sectPr w:rsidR="00E5156D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-2128085046"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Cover Pages"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0389D0DE" w14:textId="2DA4F364" w:rsidR="00B86F89" w:rsidRDefault="00B86F89">
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wpg">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="591E7AA3" wp14:editId="7AA19AD3">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="page">
+                      <wp:align>center</wp:align>
+                    </wp:positionH>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wp14">
+                        <wp:positionV relativeFrom="page">
+                          <wp14:pctPosVOffset>2300</wp14:pctPosVOffset>
+                        </wp:positionV>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <wp:positionV relativeFrom="page">
+                          <wp:posOffset>231140</wp:posOffset>
+                        </wp:positionV>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                    <wp:extent cx="7315200" cy="1215391"/>
+                    <wp:effectExtent l="0" t="0" r="1270" b="1905"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="149" name="Group 51">
+                      <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </wp:docPr>
+                    <wp:cNvGraphicFramePr/>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                        <wpg:wgp>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="7315200" cy="1215391"/>
+                              <a:chOff x="0" y="-1"/>
+                              <a:chExt cx="7315200" cy="1216153"/>
+                            </a:xfrm>
+                          </wpg:grpSpPr>
+                          <wps:wsp>
+                            <wps:cNvPr id="150" name="Rectangle 51"/>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="-1"/>
+                                <a:ext cx="7315200" cy="1130373"/>
+                              </a:xfrm>
+                              <a:custGeom>
+                                <a:avLst/>
+                                <a:gdLst>
+                                  <a:gd name="connsiteX0" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY0" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX1" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY1" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX2" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY2" fmla="*/ 1215390 h 1215390"/>
+                                  <a:gd name="connsiteX3" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY3" fmla="*/ 1215390 h 1215390"/>
+                                  <a:gd name="connsiteX4" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY4" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX0" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY0" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX1" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY1" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX2" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY2" fmla="*/ 1215390 h 1215390"/>
+                                  <a:gd name="connsiteX3" fmla="*/ 3667125 w 7312660"/>
+                                  <a:gd name="connsiteY3" fmla="*/ 1209675 h 1215390"/>
+                                  <a:gd name="connsiteX4" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY4" fmla="*/ 1215390 h 1215390"/>
+                                  <a:gd name="connsiteX5" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY5" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX0" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY0" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX1" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY1" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX2" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY2" fmla="*/ 1215390 h 1215390"/>
+                                  <a:gd name="connsiteX3" fmla="*/ 3619500 w 7312660"/>
+                                  <a:gd name="connsiteY3" fmla="*/ 733425 h 1215390"/>
+                                  <a:gd name="connsiteX4" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY4" fmla="*/ 1215390 h 1215390"/>
+                                  <a:gd name="connsiteX5" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY5" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX0" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY0" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX1" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY1" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX2" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY2" fmla="*/ 1129665 h 1215390"/>
+                                  <a:gd name="connsiteX3" fmla="*/ 3619500 w 7312660"/>
+                                  <a:gd name="connsiteY3" fmla="*/ 733425 h 1215390"/>
+                                  <a:gd name="connsiteX4" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY4" fmla="*/ 1215390 h 1215390"/>
+                                  <a:gd name="connsiteX5" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY5" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX0" fmla="*/ 9525 w 7322185"/>
+                                  <a:gd name="connsiteY0" fmla="*/ 0 h 1129665"/>
+                                  <a:gd name="connsiteX1" fmla="*/ 7322185 w 7322185"/>
+                                  <a:gd name="connsiteY1" fmla="*/ 0 h 1129665"/>
+                                  <a:gd name="connsiteX2" fmla="*/ 7322185 w 7322185"/>
+                                  <a:gd name="connsiteY2" fmla="*/ 1129665 h 1129665"/>
+                                  <a:gd name="connsiteX3" fmla="*/ 3629025 w 7322185"/>
+                                  <a:gd name="connsiteY3" fmla="*/ 733425 h 1129665"/>
+                                  <a:gd name="connsiteX4" fmla="*/ 0 w 7322185"/>
+                                  <a:gd name="connsiteY4" fmla="*/ 1091565 h 1129665"/>
+                                  <a:gd name="connsiteX5" fmla="*/ 9525 w 7322185"/>
+                                  <a:gd name="connsiteY5" fmla="*/ 0 h 1129665"/>
+                                  <a:gd name="connsiteX0" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY0" fmla="*/ 0 h 1129665"/>
+                                  <a:gd name="connsiteX1" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY1" fmla="*/ 0 h 1129665"/>
+                                  <a:gd name="connsiteX2" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY2" fmla="*/ 1129665 h 1129665"/>
+                                  <a:gd name="connsiteX3" fmla="*/ 3619500 w 7312660"/>
+                                  <a:gd name="connsiteY3" fmla="*/ 733425 h 1129665"/>
+                                  <a:gd name="connsiteX4" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY4" fmla="*/ 1091565 h 1129665"/>
+                                  <a:gd name="connsiteX5" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY5" fmla="*/ 0 h 1129665"/>
+                                </a:gdLst>
+                                <a:ahLst/>
+                                <a:cxnLst>
+                                  <a:cxn ang="0">
+                                    <a:pos x="connsiteX0" y="connsiteY0"/>
+                                  </a:cxn>
+                                  <a:cxn ang="0">
+                                    <a:pos x="connsiteX1" y="connsiteY1"/>
+                                  </a:cxn>
+                                  <a:cxn ang="0">
+                                    <a:pos x="connsiteX2" y="connsiteY2"/>
+                                  </a:cxn>
+                                  <a:cxn ang="0">
+                                    <a:pos x="connsiteX3" y="connsiteY3"/>
+                                  </a:cxn>
+                                  <a:cxn ang="0">
+                                    <a:pos x="connsiteX4" y="connsiteY4"/>
+                                  </a:cxn>
+                                  <a:cxn ang="0">
+                                    <a:pos x="connsiteX5" y="connsiteY5"/>
+                                  </a:cxn>
+                                </a:cxnLst>
+                                <a:rect l="l" t="t" r="r" b="b"/>
+                                <a:pathLst>
+                                  <a:path w="7312660" h="1129665">
+                                    <a:moveTo>
+                                      <a:pt x="0" y="0"/>
+                                    </a:moveTo>
+                                    <a:lnTo>
+                                      <a:pt x="7312660" y="0"/>
+                                    </a:lnTo>
+                                    <a:lnTo>
+                                      <a:pt x="7312660" y="1129665"/>
+                                    </a:lnTo>
+                                    <a:lnTo>
+                                      <a:pt x="3619500" y="733425"/>
+                                    </a:lnTo>
+                                    <a:lnTo>
+                                      <a:pt x="0" y="1091565"/>
+                                    </a:lnTo>
+                                    <a:lnTo>
+                                      <a:pt x="0" y="0"/>
+                                    </a:lnTo>
+                                    <a:close/>
+                                  </a:path>
+                                </a:pathLst>
+                              </a:custGeom>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvPr id="151" name="Rectangle 151"/>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="7315200" cy="1216152"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:blipFill>
+                                <a:blip r:embed="rId12"/>
+                                <a:stretch>
+                                  <a:fillRect r="-7574"/>
+                                </a:stretch>
+                              </a:blipFill>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:wgp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="page">
+                      <wp14:pctWidth>94100</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="page">
+                      <wp14:pctHeight>12100</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:group w14:anchorId="4CFA7641" id="Group 51" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:8in;height:95.7pt;z-index:251658242;mso-width-percent:941;mso-height-percent:121;mso-top-percent:23;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-percent:941;mso-height-percent:121;mso-top-percent:23" coordorigin="" coordsize="73152,12161" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAKh+aMgwUAAH4bAAAOAAAAZHJzL2Uyb0RvYy54bWzsWdFu4jgUfV9p/8HK&#10;40otJBAYUOmoarfVSKOZatrVzDy6wYFISZy1TWnn6/fYjoOhBVIqjbQSL+DE9/ra555cxydnH5+K&#10;nDwyITNeToLwtBsQViZ8mpWzSfDP/fXJh4BIRcspzXnJJsEzk8HH8z//OFtWYxbxOc+nTBAMUsrx&#10;spoEc6WqcacjkzkrqDzlFSvRmXJRUIVLMetMBV1i9CLvRN3uoLPkYloJnjApcffKdgbnZvw0ZYn6&#10;mqaSKZJPAsxNmV9hfh/0b+f8jI5nglbzLKmnQQ+YRUGzEkGboa6oomQhshdDFVkiuOSpOk140eFp&#10;miXMrAGrCbsbq7kRfFGZtczGy1nVwARoN3A6eNjky+ONqO6qWwEkltUMWJgrvZanVBT6H7MkTway&#10;5wYy9qRIgpvDXhgjDwFJ0BdGYdwbhRbUZA7kV34nze2/t7gO4KxdOy5yZ20+ywoMkSsQ5PtAuJvT&#10;ihls5Rgg3AqSTbGCGEspaQGmfgN3aDnLGYnN1HV8GDZQybEEaltxcut9Haiw1+0N11dLx8lCqhvG&#10;Deb08bNUlpxTtAy1pvXMEl6WMlPsB+aaFjn4+leHdMmSIBnRYOBIvWn+c918Tmy6tpn/CL3R65H3&#10;x/CdumRvjOiQGL5TvYb9kXpepBZY+eatY/TfFmPdfC9W6+k7ZhulZit3/fT1BoNhGMX7ues7hVF3&#10;NBjG+3m1nsS9WfHNW/Mqfhuv1s2PvHq1eP58dxXpDcJR3H1jLRn2en1wcW9SfJ60COGbH2lVv9W9&#10;2AB/++YURqPBoEW2/cpzpJV+idxa2f1dcBTXZT2Kwg/xtqz7HuaVxGZli/nGa48Z2WwdO2O8YNbu&#10;GH7tGfZaxvCdwhWzdkdaZ1Y06rZBzHdaFazdgfwKZAvWTsB887A7CmP7mOyO4W9s7XLve7TI/TpV&#10;9m7m6+ao6bun75Pk8Bfq3TF8krSO4TsdyKx3bYW7l+RT5a1b4SHMahFjB61wep25Exudu0Nc8lTW&#10;pzi0CI6V+iCt30sqLvUZ2T/S4SDtLnFkswdieGnrPc4gmO9sjq2YTztnkMB3jt4UGRXDd3Yn23aR&#10;kWDfuf+myEiF72x2Abdm+18DL3Ce1ypQblQgFRCoQCIgUIEe7FZQUaXzZbKCJlkadcMcqMkc0kDN&#10;Ut1f8Ed2z42lWkkcLlmr3rz0rdzxXE/Y2ToL91+Z8XxLF9cSwdm5f2tfvzMYKGzBrjF0Zu7fmqNu&#10;YQp12W1huTnZJOeS2flo0Ixk06CnQfeEjNwQt+TXWZ67JcBBqylWPzEt9ZwzDWdefmMplBg8EpF5&#10;PowQyC5zQR4pkkeThJUqtF1zOmX2Nl7DoUHZ4RsPMy0zoB45Rfxm7HoALTK+HNsOU9trV2Z0xMbZ&#10;PrhNmPWJWefGw0TmpWqci6zk4rWV5VhVHdnaO5AsNBqlBz59hk4luFUxZZVcZ0Kqz1SqWyogAyGv&#10;kGLVV/ykOQd/QVPTCsici1+v3df2ENLQG5AlZNBJIP9dUMECkn8qIbGNwn4fwypz0Y+HES6E3/Pg&#10;95SL4pIjTShEmJ1panuVu2YqePEdiu2FjoouWiaIjYKn8Cjai0uFa3RB803YxYVpQysFvz6Xd1Wi&#10;B9eoVlj5/dN3Kiqim5NAQWn7wp2sR8dOQQMfV7bas+QXC8XTTMtrhocW1/oCEqMWQn+L1giYNrXG&#10;8CCx0XAfRN2urLpy7jRdDYnWGmvwdHE0sG6g5uTIhzyr9BOs8dPtWopGpjaE6FcEeytyX/FkUeDZ&#10;taq9YDlV+GQg51klwZAxKx7YFAX507TWiaUSTCWoLe7RRfVGuJNhPHQbRGOCFPsTPJac9Fhy/m8l&#10;x3zswEces2vVH6T0VyT/2pSo1Wez8/8AAAD//wMAUEsDBAoAAAAAAAAAIQCbGxQRaGQAAGhkAAAU&#10;AAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAJYAAAAY8IBgAAANiw614A&#10;AAAJcEhZcwAALiMAAC4jAXilP3YAAAAZdEVYdFNvZnR3YXJlAEFkb2JlIEltYWdlUmVhZHlxyWU8&#10;AABj9UlEQVR42uzd7W4baXou6iqSoqgv2pHt7XHPeCPBQmaA9WMBC1j5GSQnsPMnQA5hHcA+q5xA&#10;jmNj/91BJhPPtNttSZYoWaItfmw+ZL3W22y627JVEj+uC3hRpaK76a5S22Lx5v2U4/H4/yoAAAAA&#10;lsP1ZPUm62yyBpN1NFlXZVleOjUAAAAAwDIqBbAAAACAFXE8WRHEuipmwazrsix7TgsAAAAA8JAE&#10;sAAAAIBVFyGsy+KmOSuCWcdOCwAAAABwHwSwAAAAgHWV2rJSc9alYBYAAAAAcNcEsAAAAIBNc13c&#10;tGVdVdteWZbXTg0AAAAAcFsCWAAAAAA3UltWBLOOYluW5aXTAgAAAAB8jgAWAAAAwK+LYFbenBXj&#10;DHtOCwAAAAAggAUAAADw9SKEFcGs1JwVwaxjpwUAAAAANocAFgAAAMDdS2MMU3NWtGb1yrK8dmoA&#10;AAAAYL0IYAEAAADcn3yM4WCyjibrqizLS6cGAAAAAFaTABYAAADAckhjDKM5K4JZ12VZ9pwWAAAA&#10;AFhuAlgAAAAAyy1CWJfFTXNWBLOOnRYAAAAAeBDNyWpVqzFZWwJYAAAAAKsptWWl5qxLwSwAAAAA&#10;uBPTYFUxC1vF2p6ssjr2MwJYAAAAAOvlurhpy7qqtr2yLK+dGgAAAAD4iTxYFSuCV+3b/ksEsAAA&#10;AAA2R2rLimDWUWzLsrx0WgAAAABYY6nJKm3z8YF3QgALAAAAgAhm5c1ZMc6w57QAAAAAsCLy9qr5&#10;8YF1GU3WIJYAFgAAAACfEyGsCGal5qwIZh07LQAAAAA8gPn2qnx8YJ0+FrOw1XW1xpP1If8FAlgA&#10;AAAA3FYaY5ias6I1q1eW5bVTAwAAAMA3mG+vyput6hT3tYbZNu2PvuQfFsACAAAA4K7kYwyjfv1o&#10;sq7Ksrx0agAAAADI5O1Vqdmq7pBVClZFe9Wn8YHVsW8igAUAAADAfUhjDKM5K4JZ12VZ9pwWAAAA&#10;gLWVt1fNjw+sy3x7VT4+sDYCWAAAAAA8pAhhXRY3zVkRzDp2WgAAAABWQt5eNT8+sC7z7VURrhoX&#10;s2arByGABQAAAMAySm1ZqTnrUjALAAAA4EGkYFVqr8rHB9Ypb6/KxwcuHQEsAAAAAFZJ3HBLbVlX&#10;1bZXluW1UwMAAADw1ebbq/LxgXXK26tSs1UaH7gyBLAAAAAAWBepLSuCWUexLcvy0mkBAAAA+CRv&#10;r0rjA1OzVV1Se1UEqwbFT8cHrgUBLAAAAADWXQSz8uasGGfYc1oAAACANZW3V82PD6zLfHtVPj5w&#10;7QlgAQAAALCpIoR1mW0jmHXstAAAAAArYL69aru4GR9YlxSySu1V+fjAjSaABQAAAAA/lcYYpuas&#10;aM3qlWV57dQAAAAA9yi1V6VgVT4+sE55e1U+PnDkkiwmgAUAAAAAXyYfY3iVtmVZXjo1AAAAwDfI&#10;26vy8YF1ytur5putuCUBLAAAAAD4dtGWlZqzjibruizLntMCAAAAVPL2qvnxgXWZb6+KZishqxoI&#10;YAEAAABAfSKEdVncNGddCmYBAADA2srbq+bHB9Zlvr0qHx/IPRHAAgAAAID7l9qyUnNWBLOOnRYA&#10;AABYevPtVXmzVZ3yYFU+PpAl0HIKAAAAAODe7VbrSTowHsd90+kN1NSWdVVte2VZ+tQqAAAA3J/5&#10;9qqtbFuneP0/zLb5+EAe2Hg8jmaz7erLnWKWu4rvix0NWAAAAACw/FIwKzVnHcW2LMtLpwYAAAC+&#10;Wt5elY8PrPs1fmqvmh8fyAMYj8cH1e58wCqNjjz4tX+HABYAAAAArLYYXZg3Z8U4w57TAgAAAFN5&#10;sGp+fGBd5tur8vGB3IPxeLxb/DxA1S5uAnb5499MAAsAAAAA1lNqzErbCGYdOy0AAACsoRSsinDN&#10;/PjAusy3V+XNVtRgPB7H9dytvkwjAMN+9n2w+xC/NwEsAAAAANgsaYxhas6K1qxeWZY+hQsAAMAy&#10;m2+vyscH1ilvr0rNVkJWdygbATgfsPriEYAPTQALAAAAAAj5GMOrtC3L8tKpAQAA4J7Mt1fl4wPr&#10;fk2c2qvmxwfyFcbjcVyz7erLPGC1U+3f6QjAhyaABQAAAAD8mmjLSs1ZR5N1XZZlz2kBAADgK+Xt&#10;Vfn4wDrl7VXz4wP5AnMjAPOA1YOPAHxoAlgAAAAAwNeKENZlcdOcdSmYBQAAQCVvr0rNVml8YF1S&#10;sCq1V+XjA/mM8Xic2qjmA1YpFHfgLP0yASwAAAAA4K6ltqzUnBXBrGOnBQAAYO2k9qq08vGBdZlv&#10;r8rHB1KZGwG4U12ffARgPNZ2pu6GABYAAAAAcF/ipnhqy7qqtr2yLH0SGQAAYHnNt1fl4wPrlLdX&#10;pfGBqdlqY43H49RGNR+wmm+w4h4JYAEAAAAADy0Fs1Jz1lFsy7K8dGoAAADuTYR5UognHx9Y9+vB&#10;1F41Pz5wY2QjAEMesErnP3+cJSSABQAAAAAssxhdmDdnxTjDntMCAADwVfL2qnx8YKPG55xvr4pm&#10;qzQ+cG19ZgRg2M+uhRGAa0IACwAAAABYRakxK20jmHXstAAAAPykvSqND0zNVnVJ7VUpWJWPD1wr&#10;2QjAfNzfTvHzBis2iAAWAAAAALBO0hjD1JwVrVm9siyvnRoAAGCNzLdX5eMD65S3V+XjA1faZ0YA&#10;xtc71b4RgPwiASwAAAAAYBPkYwyv0rYsy0unBgAAWFLz7VX5+MA65e1V8+MDV8Z4PM4bqvJxgGkE&#10;YP44fBMBLAAAAABg00VbVmrOOpqs67Ise04LAABwT/JgVT4+sE55e9X8+MCl9pkRgO3snBkByL0T&#10;wAIAAAAAWCxCWJfFTXPWpWAWAADwlVKTVdrm4wPrMt9elTdbLZXxeJw3VO1U5yYfARiPtX0bsawE&#10;sAAAAAAAbie1ZaXmrAhmHTstAACw8fL2qvnxgXWZb6+6zrYP6hdGAO5k58UIQNaCABYAAAAAwN2I&#10;NzhSW9ZVte2VZXnt1AAAwNqYb6/KxwfWKW+vyscH3rvxeLxb3ITK0ri/fARg/jhsBAEsAAAAAIB6&#10;pWBWas46im1ZlpdODQAALKX59qq82aru1w4pWDU/PrBWnxkBGParrRGA8AsEsAAAAAAAHk6MLsyb&#10;s2KcYc9pAQCAe5G3V6Vmq7pDRilYFSGr+fGBd248HucNVfMjAMOBbwP4dgJYAAAAAADLJzVmpW0E&#10;s46dFgAAuLW8vWp+fGBd5tur8vGB3+wzIwDj651q3whAuGcCWAAAAAAAqyONMUzNWdGa1SvL8tqp&#10;AQBgg+XtVfPjA+sy316Vjw+8tfF4HL/X3erLRSMA88eBJSOABQAAAACw+vIxhldpW5blpVMDAMCa&#10;SMGq1F6Vjw+sU95elY8P/CLZCMA8QNUubkYdGgEIa0AACwAAAABgvUVbVmrOOpqs67Ise04LAABL&#10;aL69Kh8fWKe8vSo1W6XxgT8zHo/j97NdfbloBOD2PfyegSUigAUAAAAAsJkihHVZ3DRnXQpmAQBw&#10;T/L2qjQ+MDVb1SW1V0WwalD8dHzg/AjAPGC1U9wEwowABBYSwAIAAAAAIJfaslJzVgSzjp0WAABu&#10;KW+vmh8fWJf59qqP//qv/7r9L//yL9Fu9bkRgLvVYwBfTQALAAAAAIAvEW9ipbasq2rbK8vy2qkB&#10;ANhY8+1V28VNW1Rt/uEf/qH4n//zfza73e7w7//+71uPHz9u/K//9b+iycoIQOBBCGABAAAAAPAt&#10;UjArNWcdxbYsy0unBgBgLaT2qhSsyscH3ql/+qd/2o/tb37zm60//OEP5fb29uhv//Zvtw4PD4tH&#10;jx6NXr58ud3pdMYuCbBsBLAAAAAAAKhLjC7Mm7NinGHPaQEAWEp5e1U+PvCb/OM//uNOt9udNmL9&#10;9//+3/diO/m6vbe313706NHgr/7qr7Z/85vfjNrt9ujJkyeDyWOjyfGhywGsEgEsAAAAAADuW2rM&#10;StsIZh07LQAAtUtNVmmbjw/8Yi9evGj+3d/93XTc39/8zd90dnZ2mtXxaYPV1tZW4+DgYPp4p9MZ&#10;7u7uRqhqMDk+nvyaj0JWwLoRwAIAAAAAYFmkMYapOStas3plWV47NQAAXyxvr5ofH/iL0gjAg4OD&#10;xsuXL6cBqqdPn+5sbW1N/9nDw8O9Rf9cq9Uad7vdwc7OznBvb28UIat2uz1+/vz5wOUANoEAFgAA&#10;AAAAyy4fY3iVtmVZXjo1AMCGmm+vivGBZTELW/3E//gf/6P913/919NRgmkE4Pb2dvPw8HAasNrd&#10;3d3qdDpfNGpw8s9ct1qt0ePHj4eT/cHk3zN6+fKlsDyw8QSwAAAAAABYZdGWlZqzjgrBLABgfcy3&#10;V30aH5iPAPzNb36zdXh4OA1QLRoBeFuTf27aZBUhq/39/eHk6+GzZ88GnU5n7JIALCaABQAAAADA&#10;OorGrMvipjnrsizLntMCACyhT+1V//zP/9zd399vDQaDnTQCsNvttvf29qYBq8+NALytCFltbW2N&#10;nz59et1ut0dPnjwZTJ5n9OjRo6HLAXB7AlgAAAAAAGyS1JaVmrMimHXstAAAdRmPx+1/+7d/2zs5&#10;OSn7/f6j6+vrdqytra3uZNu4zQjA25j8O4eTf3eEqqZhqxcvXnxst9vj58+fD1wVgLslgAUAAAAA&#10;ADfBrLNs2yvL8tqpAQAWGY/HB9VuhKe2X7161bi4uNj/y1/+sjMajaLFqnt5edno9/vNun4PrVZr&#10;3O12pyMD9/b2RoeHh4Pt7e3Ry5cv/QwDcI8EsAAAAAAA4PPizcs0zjCCWUexLcvy0qkBgPUzHo93&#10;J5sUmMoDVtOGqtPT0/3z8/P28fFx6+PHj42jo6Ot6+vrcnKsVefv6/Dw8LrVao0eP3483N/fHx4c&#10;HAyFrACWhwAWAAAAAAB8nTTGMDVmxTjDntMCAMtlPB5HoGq3+nJnslJYar/abhdVwCr0+/3y7du3&#10;rfPz8+bFxUXz9PS0ORgMGicnJ1t1/j4PDg6mowKfPn16nUJWz549G3Q6nbGrCLDcBLAAAAAAAOBu&#10;pcastI1g1rHTAgB3KxsBOB+wmm+wWujVq1dbHz58iGBV6/37942rq6tmr9eL0YFlXb/nTqcz3N3d&#10;HUXIqt1uj548eTLodrujR48eDV1RgNUlgAUAAAAAAPcjtWWl5qxpSKssS+ODAKAyHo+jiWq7+jIP&#10;WO1U+/mIwF/15s2bGBVYvn79uh2jAs/Ozlp1h6xarda42+0OHj16NG20evHixcd2uz1+/vz5wBUG&#10;WE8CWAAAAAAA8LAigBVtWTHGMI0zvCrL8tKpAWAdzI0AzANWaQRg/vitnZ2dRXNV4/j4OJqsmhGy&#10;ury8bPT7/WZd/00pZLWzszPc29sbHR4eDra3t0cvX74UrAbYQAJYAAAAAACwvFJbVgSzjgrBLACW&#10;yGdGALarFQ7u6rn6/X759u3bVoSsPn782Dg6OtqKRqvz8/NWnf+Nh4eH161Wa/T48ePh/v7+8ODg&#10;YPjs2bNBp9MZ+w4AIBHAAgAAAACA1RONWZfFTXPWZVmWPacFgG81NwIwxv5FwCkfARiPtet6/lev&#10;Xm2dn583Ly4umqenp83BYNA4OTnZqvO/+eDgYDoq8OnTp9ftdnv05MmTgZAVALchgAUAAAAAAOsj&#10;tWWl5qwIZh07LQCb7RdGAEaoqll84wjA24qQ1YcPHyJYFSMDG1dXVzFCsDUYDMq6nrPT6Qx3d3dH&#10;jx49moatXrx48bHb7cbXQ98hAHwrASwAAAAAAFh/KZh1lm17ZVleOzUAq2s8Hkdoqll9mcb95SMA&#10;88fv1Zs3b2JUYPn69et2jAo8OztrXV5eNvr9fm2/n1arNe52u4OdnZ3h3t7eKEJW7XZ7/Pz584Hv&#10;FgDqJIAFAAAAAACbKwJYaZxhBLOOYluW5aVTA/AwPjMCMOxX21pHAN7G2dlZNFc1jo+PI2zVODo6&#10;2qo7ZBUODw+vU8hqsj/Y3t4evXz5UqgYgAcjgAUAAAAAACySxhimxqwYZ9hzWgC+zng8Tg1V+bi/&#10;NAIwHCzj77vf75dv375tnZ+fNy8uLpqnp6fNGBk4+bpV5/NGyKrVao0eP3483N/fHx4cHAyfPXs2&#10;6HQ6Y99NACwbASwAAAAAAOA2UmNW2kYw69hpATbRZ0YAxtc71f6DjQC8rVevXm19+PChcXJy0oqQ&#10;1WAwiP2tOp/z4OBgsLW1NX769Ol1u90ePXnyZNDtdkePHj0a+u4CYJUIYAEAAAAAAHchtWWl5qxp&#10;SKssSyOhgJUyHo/nG6rmRwDmj6+UN2/eTJusImT1/v37RjRZ9Xq91mAwKOt6zk6nM9zd3Y1Q1TRs&#10;9eLFi4/tdnv8/Pnzge82ANaFABYAAAAAAFCnCGBFW1aMMUzjDK/Ksrx0aoD79JkRgO1qhYN1+O+M&#10;kNXHjx/L169ft6+vr8uzs7PW5eVlo9/v19bE1Wq1xt1ud7CzszPc29sbHR4eDmJkoJAVAJtCAAsA&#10;AAAAAHgoqS0rgllHhWAWcEvj8TjCU9vVl4tGAMZj7XX77z47O4vmqsbx8XGErRpHR0dbEbY6Pz9v&#10;1fm8h4eH161Wa/T48eNhhKy2t7dHL1++1HQIwMYTwAIAAAAAAJZNNGZdFjfNWZdlWfacFtgMcyMA&#10;84BVhKqaxQqPALyNfr9fvn37djoy8OLionl6etocDAaNk5OTrTqf9+DgYDoq8OnTp9f7+/vDaLJ6&#10;9uzZoNPpjH13AsBiAlgAAAAAAMCqSG1ZqTkrglnHTgushvF4HKGp+QBVPgIwPb5RXr16tfXhw4cI&#10;VrXev3/fuLq6atYdsup0OsPd3d1RhKza7fboyZMng263O3r06NHQdyoA3J4AFgAAAAAAsOpSMOss&#10;2/bKsjQWC2o2NwIwGqrSCLz9aruWIwBv682bNzEqsHz9+nU7hax6vV5rMBiUdT1nClk9evRo2mj1&#10;4sWLj+12e/z8+fOB71wAuFsCWAAAAAAAwLqKAFYaZxjBrKPYlmV56dTALxuPxwfV7qIRgOHAWfqp&#10;s7OzCFU1jo+Po8mqOfm6dXl52ej3+7W1erVarXG32x3s7OwM9/b2RoeHh4Pt7e3Ry5cvBVAB4B4J&#10;YAEAAAAAAJsojTFMjVkxzrDntLDOshGAIQ9YbfQIwNvo9/vl27dvWxGy+vjxY+Po6Gjr+vq6PD8/&#10;b9X5vIeHh9etVmv0+PHj4f7+/vDg4GD47NmzQafTGbsqAPDwBLAAAAAAAABupMastI1g1rHTwrIa&#10;j8cRmNqtvlw0AjB/nC+QQlbn5+fNi4uL5unpaXMwGDROTk626nzeg4OD6ajAp0+fXrfb7dGTJ08G&#10;QlYAsBoEsAAAAAAAAH5dastKzVnTkFZZlsZ8UYtsBOB8wMoIwDvy6tWrrQ8fPkSwKkYGNq6urmKE&#10;YGswGJR1PWen0xnu7u6OHj16NNjb2xtGyKrb7cbXQ1cEAFaXABYAAAAAAMDXiwBWtGXFGMM0zvCq&#10;LMtLp4Z54/E4Rv1tV1/mAaudaj8eaztTd+fNmzcxKrB8/fp1O0YFnp2dteoOWbVarXG32x1EyCoa&#10;rV68ePGx3W6Pnz9/PnBFAGA9CWABAAAAAADUI7VlRTDrqBDMWktzIwDzgJURgPfk7Owsmqsax8fH&#10;EbZqHB0dbV1eXjb6/X6zzuc9PDy83tnZGe7t7Y0m+4Pt7e3Ry5cvteIBwAYSwAIAAAAAALhf0Zh1&#10;Wdw0Z12WZdlzWpbLeDyO0FSz+GmAql3cNFSlx7kH/X6/fPv2bev8/Lx5cXHRjJBVNFpNvm7V+bwR&#10;smq1WqPHjx8P9/f3hwcHB8Nnz54NOp3O2FUBABIBLAAAAAAAgOWQ2rJSc1YEs46dlrszNwIwxv5F&#10;eMcIwCXy6tWrrRSyOj09bQ4Gg8bJyclWnc95cHAwHRX49OnT63a7PXry5Mmg2+2OHj16NHRFAIAv&#10;IYAFAAAAAACw3FIw6yzb9sqyNOqsMh6PD6rd+YBVaqg6cJaWx5s3b6ZNVicnJ6337983rq6uYoRg&#10;azAYlHU9Z6fTGe7u7kaoahq2evHixUchKwDgrghgAQAAAAAArKYIYKUxhoPJOpqsq7IsL9fhPy4b&#10;ARjygJURgCsgQlYfP34sX79+3Y5RgWdnZ63Ly8tGv9+v7Zq1Wq1xt9sd7OzsDPf29kaHh4eDGBn4&#10;/PnzgSsCANRJAAsAAAAAAGD9pDGGqTErxhn2Hvo3NR6PI3yzW32ZRgCG/WqbP86SOzs7i+aqxvHx&#10;cYStGkdHR1sRtjo/P2/V+byHh4fXrVZr9Pjx42GErLa3t0cvX77UCAcAPBgBLAAAAAAAgM0RIazL&#10;4qY567osy+Nv/ZdmIwDnA1ZGAK64fr9fvn37djoy8OLionl6etqMkYF1h6wODg6mTVYRstrf3x9G&#10;k9WzZ88GnU5n7KoAAMtGAAsAAAAAAIDUlpWas2L1J6tRPZ4HrHaqfSMA18irV6+2Pnz40Dg5OWm9&#10;f/++ESGryf5Wnc8ZIautra3x06dPr9vt9ujJkyeDbrc7evTo0dAVAQBWScspAAAAAAAA2Bjbk/W0&#10;2o9QVbfa/y57/MlknVcrQlj/NVk/FrNw1vvJupisgVO5et68eROjAsvXr1+3U8iq1+u1BoNBWddz&#10;djqd4e7uboSqpmGrFy9efGy32+Pnz5/7HgIA1oYGLAAAAAAAgNUXoaoIT7Un61l17KC4aa767Tf+&#10;+6PpKkI6J8UslBUNWX+uvv6hmI0z7FeLB3R2dhahqkaErK6vr8vJ163Ly8tGv9+vra2s1WqNu93u&#10;dGTg3t7e6PDwcLC9vT16+fLltSsCAGwCASwAAAAAAIDllDdU5QGr1GDVLW4CVg+lUa1oy4oRhr3J&#10;Opqsd5P1x2LWlvWh2nJHUsjq+Pg4Gq0aR0dHWxG2Oj8/r3X6zeHh4XWr1Ro9fvx4uL+/Pzw4OBgK&#10;WQEACGABAAAAAADct9RGNR+winBVPiJwlUVbVjQuRSNWBLNifGG0ZEVj1n8Ws8BWBLNOfTss1u/3&#10;y7dv37bOz8+bFxcXzdPT0+ZgMGicnJxs1fm8BwcH01GBT58+vU4hq2fPng06nc7YVQEA+MwPvwJY&#10;AAAAAAAA3yw1VIU8YHWw4PFNFy1Ng2LWlhVBrGjH+n6yfixmQa331bHBJpyMV69ebX348CGCVa33&#10;7983rq6uot2qNRgMyrqes9PpDHd3d0ePHj0a7O3tDZ88eTLodrvx9dC3JwDA7QlgAQAAAAAALLZo&#10;BGD4rtouwwjAdRKNWRE6ipasaM6KgNYPxSyYFWMNz6rj/VX7D3vz5k2MCixfv37djlGBZ2dnrbpD&#10;Vq1Wa9ztdgcRsopGqxcvXnxst9vj58+fD3yrAQDcLQEsAAAAAABg06SGqhj596zaTyMA88dZDo1q&#10;RVtWjDOMYNabYhbUelXM2rI+VNsHc3Z2Fs1VjePj42iyakbI6vLystHv95t1PWcKWe3s7Az39vZG&#10;h4eHg+3t7dHLly+vfdsAANwfASwAAAAAAGAdLBoB2K6Ozz/Oeoj2qAg3RSNWBLNifGG0ZEVj1p8n&#10;691kxUi907t6wn6/X759+7Z1fn7evLi4aB4dHW1Fo9Xk61ad/6GHh4fXrVZr9Pjx4+H+/v7w4OBg&#10;+OzZs0Gn0xn7NgAAWIIfTMfj8f9d7Y8mK6Xhh9UqqmPph7cTpwwAAAAAALgnEZhKAap8HOB3Cx6H&#10;XASiYtRetGVFc1a0Y31frQhqpcasheP4Xr16tZVCVqenp83BYNA4OTnZqvM3fHBwMB0V+PTp0+t2&#10;uz168uTJoNvtjh49ejR0OQEAllsEsP73LX79TjH7JEGEskbVsY/Z43lwq/e5H1oBAAAAAICNtmgE&#10;4EG18sfhrsX7XNGcdXJ5eflxMBj0Li4u3k7W8bt3745PTk4+nJ2dXU2O1xJ66nQ6w93d3QhVTcNW&#10;L168+ChkBQCw+m4bwLqNFNYKl9V+BLIWBbeuqgUAAAAAAKymvKEqjfvLRwB2i5uAFdyLDx8+lKPR&#10;qLy6umpMtsXHjx/LGBk4GAzKuV/aKCeGw+H78Xjcn2zPJ7/27WSdnZ+ff//+/fve5N/1od/vf/i1&#10;52y1WuNutzvY2dkZ7u3tjSJk1W63x8+fP1dcAACwpuoMYN1Gu1oh5nSnH3ojlDUf3BLWAgAAAACA&#10;+/G5EYBxrF0YAcgSSIGqFLbq9/ufC1l9jchlRXjrQwSzJv/Od5MV4ayjRqPx58mxk62trcudnZ2z&#10;7e3t0cuXL69dEQCAzbMsAazbiEDWTrUfwaxUyRqfOJgPbsUPuecuMwAAAAAA/ETeULVoBGB6HJZC&#10;tFd9+PChEaGqCFelJqvY1vm80VwVowLTNtqtImjVaDTi4VYxe6+qV8zejzqdrB8n6/vJOi5m712d&#10;unoAAOtvFQNYt7VfbWPk4TjbT6Jxq1Htn/iWAAAAAABgRS0aARi+q7ZGALL00qjACFtFuCr241id&#10;zxnhqmazOe50OuNGoxEBq2nQKgJXX/mvjJKACIbF+079antUzMJZP0zW+8m6KGbhLQAA1sAmBLBu&#10;Y6e4ac5KIw/zsNZlMfs0Q+j5wRgAAAAAgHvw22q7aARg/jishBgVWI0MjEarIu1H2KouKVAVYato&#10;r9rZ2RmlsNU9/qc3qhVtWTHNJYJZ0ZQVwazXk3VWzAJbfd8lAACrRQDr67WzF7cRzIrgVgSy0quD&#10;NAYxCGsBAAAAAJDLG6pSgKpdHZ9/HFZOjAeMYFVqtEojA+NYXc8ZwaoYDxhhq8n6tH/PIauvEeck&#10;3lOK4FW8v3Rc3ASzojHrXTEbZ3jhOwsAYEl/oBPAuhfxQ/NOtd+vfpAuipuQ1nxw68opAwAAAABY&#10;ORGYWhSg+m7B47DyUqAqGq1Go1HZ7/fL4XBYRtiqzuet2qumowOj1SpCVnFsTU9zTGaJ95Hiw/7R&#10;nHU6Wd8Xs3DWm8kaVscAAHhAAljLab/avi9uRh7GJxvmg1vX1Q/bAAAAAADUJ2+oelbtH1QrfxzW&#10;TrRXVaMCpw1WEa6KY9FsVefzRriq2WyOO53Op5BVNFpF8IqpeJ8o3jeKMYb9antUzMJZ0ZqVGrNM&#10;aAEAuAcCWKtvp/ohO0JZ6VVHjERMwa1+dvzE6QIAAAAAmIrwVLfaXzQCsFvcBKxg7aVRgVXYqkjj&#10;A+t8zghVRbgqQlaNRmM6KjAdc0W+WqNa8QH+eO8o3htKYwxfFbMP/wtmAQDcMQGszZLCWtfVSsGt&#10;ZvV4Htzq+eEbAAAAAFgx+Yi/PGAVx9qFEYBsuDQqMIJVKWQVgasIXtUlBaqi0Sraq6rxgdOwlSty&#10;r6ItK94Pig/ux3tDx8VshGEKaB1Vj/WdKgCAr/hhSwCLz2hXK8QnIbaKWSBrUXBLWAsAAAAAqFOE&#10;piI89bkRgOlx2HgxJrAKVk23MTIwHavrOSNYFeMBI2w1WUUaFRhhK1dkJcSH8+N9nni/J5qzIoz1&#10;Y7UipJXGGQIA8BkCWNyFCGLtVPsprJX228XPg1tXThkAAAAAbLz5hqoUsDICEH5FGhWYGq36/X45&#10;HA6nYas6n7dqryqizSparSJwlcJWrKV4Xye+p6IlK5qx3hazUFZsozUrglmnThMAgAAWD2O/2sac&#10;8TTy8Kz4aYgrbrREaOvc6QIAAACAlfLbartoBGD+OPALUsgqmquiwSrCVXEsxgfW+bwRrmo2m+NO&#10;pzNOowKFrJjTqFa8hxMfuo9QVrRmvZusV8Xs/Z94r8f0FABgYwhgsewilJWas9Kru8ticXDrxOkC&#10;AAAAgFrkI/7ygJURgPCNIlCVha2Kanzg9FhdorkqGqwibFW1WI3TMVeEbxBtWfGeTrRlxfs6Mb7w&#10;uLgJaB1Vj/WdKgBg7X4QEsBijbSLm+asfORhs3o8PomRbgIJawEAAACw6eJeWRr3lweovlvwOPAN&#10;0qjAFLaKNqtotYqwVV3PGY1V0VwVwarJSuMDp2ErV4QHEB+sj0asXjF7vyZGGEYwK96viaBWjDO8&#10;cJoAgFUlgMWmilBWPvJwq/rBf1Fwq1eoyQUAAABgdaSGqviw4rNq3whAqFkKVKWwVb/frz1kFSJY&#10;lUJWaVRgHHNFWBHxXkz8PxJBrGjGejtZ3xezcYZ/nqzhZJ06TQDAshPAgi+zX21j5GGnmAWy4oVA&#10;u/h5cOvK6QIAAADgjsWov261nwesUkNVt7gZBwjUJBsVOA1XRchqOByW0WhV5/NW7VVFjAyMMYHV&#10;2MDpMVhTjWpFW1a875LGGEZA61Vx05jlA/QAwFIQwIIaXgsXszBWNGel2vaz6nge3LquXjgAAAAA&#10;sJnyEX95wMoIQHhgMSowhawiXBXBqzhW53NGuKrZbI47nc44jQqMoFUErlwR+CTCjvEeTLzXEsGs&#10;GF94XMwCWjHWMNqyBLMAgPv/IUUACx5UCmvFi4RxtR+hrPnglrAWAAAAwOqI0FTc38lHAB4UNw1V&#10;RgDCEohRgdXIwAhbFWk/wlZ1SYGqCFulUYFCVnB3/4sVs+BVfEA+3lOJQFYEs2K8YYw17FcLAODO&#10;CWDB6mgXN81ZUa27VdyMO5wPbp04XQAAAAB3Km+oygNWRgDCEouQ1Wg0KqO9KoJV0WYVrVYRtqrr&#10;OSNYFeMBI1g1WZ/2o9HKFYEHEe+hxP/z8d5JBLBijGEEst5N1p+Lm3GGAABfTQAL1vfFRGrOSmGt&#10;fPxhHtzqFap4AQAAgM2V2qjmA1ZxD8UIQFgBKVCVwlb9fr8cDofT0YF1Pm+0V0XYKtqsImSVGq1c&#10;EVgZjWrFB9zjfZMIZcUIwwhovSpm76+cOk0AwJcQwALCfrWNkYedYhbIel/MQlzxomNY3AS3rpwu&#10;AAAAYMmlhqqQB6wOFjwOrIBor6pGBU4brFKTVd0hqwhXpZGBsa2arKZhK2BtxZ8r8QH2+FB7vCfy&#10;l2L2/kmMM4yxhhHKisYsH24HAG5+gBDAAm5pp7hpzko3Ks+q4/PBLWEtAAAA4K7kbVR5gOq7amsE&#10;IKyBNCqwClsVEbiKY3U+Z4SqIlzV6XTGjUZjOiowHXNFgPk/MorZeyHxHkmMMDwqZs1ZvWrbrxYA&#10;sGEEsIA6tYub5qy4WRHBrajyTTdIY956tG9dV8cBAACAzZMaquIewrNqP40AzB8H1kQaFRjBqhSy&#10;isBVBK/qkgJV0WSVRgWmsJUrAtyBeP8jmrPifY8IYL0uZoGseO/jT8UstHXhNAHA+hLAApbpxUk+&#10;8nCruGnQWhTcAgAAAJbXohGA7WJxgxWwhmI8YGqvimBVGhkYx+p6zghWxXjACFtNVpFGBUbYyhUB&#10;HkijWvEeR7znEaGsaM2K9qw/FrP3Q06dJgBYfQJYwKpKzVmXk9UpboJbqXErpFGJ5rADAADAt8tH&#10;AMaov261/92Cx4ENkAJVqdGq3++Xw+GwjLBVnc9btVcV0WYVrVYRuBKyAlZM/DkZ72FEW1a8p/GX&#10;yTorZgGtN8UssCWYBQCr9Je7ABawAXaqFzLRnLVXzAJZ74ufNm6l4NaV0wUAAMCGWTQC8KBa+ePA&#10;Bor2qhgPGEGrCFxFuCqORbNVnc8b4apmsznudDqfQlap0QpgzbWK2fsY8QHzaMqKxqwIZv1QzEJZ&#10;F4UPngPA0hHAAvipFNbqVS9ymtULnEXBLWEtAAAAllXeUJXG/eUjALvFTcAKoEijAquwVVE1W02P&#10;1SVCVRGuirBVFbAap2OuCMDP/9istvFh82jOel3Mglkn1bZfLQDgAQhgAXy9drUirBUfvdsqZrXA&#10;KbgVL3rSqMRzpwsAAIBv9LkRgE+r16dGAAK/KI0KTGGraLOqO2QVjVXRXBUhq9ivxgdOw1auCMCd&#10;iPcjYqRhvA8RHxx/Vcw+WP7jZP05/vgvZq1ZAECNBLAA7u8FUD7yMIW14kVRu/h5cAsAAIDNkRqq&#10;Qhr3l48AzB8H+EUxJrBqr5puI2SVjtX1nClkFe1Vk1WkUYERtnJFAB5Mo1rRihXvTfypmE35iLas&#10;CGlFMOvUaQKAuyGABbCcUnPW5WR1qhdHH4tZiCsPbkX7llnvAAAAy2fRCMDwXbU1AhD4atmowGm4&#10;qt/vl8PhcBq2qvN5q/aqItqsYkxgNTZwegyAlRF/V8SHweO9hXiP4aiYNWb9V7UfoayLwnsPAHC7&#10;v2AFsABW3k5x05y1V70oel/cNG6l4JawFgAAwLfLG6rmRwDmjwN8sxgVmEJWEa6K4FUcq/M5I1zV&#10;bDbHnU5nnEYFRtAqAleuCMDaa1XbeL8hQlhvi1kwK95fiOasfrUAgDkCWACbpV3cNGelkYfxyZYU&#10;3Irj0b51VS0AAIBNsGgEYLs6Pv84wJ2KQFXWaFVU4wOnx+qSAlURtkqjAoWsAPgF8V5CNGfFhI54&#10;7yBGGEY4K4JaMdow3l+4cJoA2GQCWAD80guq1JwVn6zcKmZhrU5x07iVRiWeO10AAMCSicDUogDV&#10;dwseB6jVhw8for2qTGGraLOKVqsIW9X1nBGsivGAEayarDQ+cNpo5YoAcFd/3VQrWrEimBVhrLPJ&#10;+nGy/jhZw2I20hAA1p4AFgB3JTVnxcjDCGlFKCtuIsanxiOslY9KBAAA+Fp5Q9Wzav+gWvnjAPcq&#10;BapS2Krf75fD4XA6OrDO503tVRGyisBVarRyRQB4QPF3X7wfkCZvHBWzD3jHOMM3xez9A8EsANbr&#10;Lz8BLAAeQISxRtWLrBh/mIJbO8XPg1sAAMD6i/BUt9pfNAKwW9wErAAeTDYqcNpglZqs6g5ZxajA&#10;NDIwthG4SmErAFgxrWob9/9jbGGMMvyv6usfq2MDpwmAVSOABcCyy5uzolkravIXBbd6XpQBAMBS&#10;yUf85QGrONYujAAEllgaFRhhqwhXxX4cq/M5I1zVbDbHnU5nnEYFRtAqAleuCAAbIN4HiEBz3P+P&#10;e/+vilk4K94biNGG/WoBwFISwAJgnbSLm+as2G4Vs1rjFNyKkFYalXjldAEAwFeJ0NR28fkRgOlx&#10;gKUWowKrkYHRaFWk/Qhb1SUFqiJslUYFprCVKwIACzWqFeGruK//H8WsJSvasv4Yf6VXXwPAgxLA&#10;AmBTxadpUnNWvHhLYa2t6ute8dNRiQAAsM7mG6pSgOq7amsEILCSYjxgBKtSo1UaGRjH6nrOCFbF&#10;eMAIW03Wp30hKwC4U/F3edznj8kYcT//h2J2Lz/GGb6p9k+dJgDu7S8mASwA+CKpOStGHnaqF28R&#10;zoqQVmrcSvXIAACwLH5bbReNAMwfB1hZKVAVjVaj0ajs9/vlcDgsI2xV5/NW7VXT0YHRahUhqzjm&#10;igDAg2tV27h3HyGs+PB1NGdFUCuas6Ixa+A0AXCXBLAA4O7lzVl7xU1wa6f4eXALAABuK2+oygNW&#10;RgACayvaq6pRgdMGqwhXxbFotqrzeSNc1Ww2x51O51PIKhqtIngFAKycaMxKH6SO9bpaEcz6UzEb&#10;c9h3mgD4GgJYAPCw8uasaNYaFz8NbsXar14A+kQOAMD6isDU02p/0QjA/HGAtZVGBVZhqyKND6zz&#10;OSNUFeGqCFk1Go3pqMB0zBUBgI3QqFaEr+KefLRlRXNWfIj634vZvfkLpwmAXyKABQCrIz6ds2jk&#10;YQpuRUgrjUq8croAAJZCaqiKn9+eVftGAAIbLY0KTGGraLOKwFXs1yUFqqLRKtqrqvGB07CVKwIA&#10;fEbcg4/78hHAivvvPxSzcYbfT9Zfitl9+FOnCYDpXxoCWACwtlJzVtxM7lQvDLeK2Sd54ng+KhEA&#10;gC8Xo/661X4esEoNVd3iZhwgwEaKMYHRXhVhq9hGyCodq+s5I1gV4wEjbDVZRRoVGGErVwQAuGOt&#10;ahsfmI4QVtx//4/q63QMgA0igAUAhAhjfSxmn9iJ8YcRyhoVixu3AADWUT7iLw9YGQEI8BlpVGBq&#10;tOr3++VwOJyGrWp9ATtrryqizSparSJwlcJWAAAPLBqz0r30WK+rFffZozUrRhkOnCaA9SOABQDc&#10;Vh7W6lT7/WJxcAsA4KFFaCrCU/kIwIPipqEqPQ7AAilkFc1V0WAV4ao4FuMD63zeCFc1m81xp9MZ&#10;p1GBQlYAwAprVCvuoUcAK9qyoiUr7qP/ezG7x953mgBWlwAWAFCnvDmrXb2wjBeRKbgVIa40KtGn&#10;fgCAL5U3VOUBKyMAAb5SBKqysFVRjQ+cHqtLNFdFg1WEraoWq3E65ooAABsi7p9Ha1bcN7+crD8X&#10;s/vp3xezxqzYv3CaAFbgD3QBLABgScSLzEUjD7cma1jMwlp5+xYAsH5+W23nA1bxs4ERgADfKI0K&#10;TGGraLOKVqsIW9X1nNFYFc1VEayarDQ+cBq2ckUAAH5Rq5h9cDk+wHxUzO6XR3PWSbVOnSKA5SGA&#10;BQCsqtScFTfto1HrXTGrcN6qjscbtSm4BQA8nHzEXx6wMgIQoAYpUJXCVv1+v/aQVYhgVQpZpVGB&#10;ccwVAQC4c/Fh5vjZLkJY0Y71tpg1Z50Vs9asOGbiBMA9E8ACADZB3py1V8w+KTQqbhq34gVrqzoO&#10;APy6vI0qD1B9V22NAASoUTYqcBquipDVcDgso9Gq1hdWs/aqIkYGxpjAamzg9BgAAA+uUa24zx0j&#10;Df+rmDVnxQeW/7061neaAOohgAUA8FN5c1Y0a10Ws08LpeDWdTFr3zpxqgBYQ7/N/j58Vu2nEYD5&#10;4wDcgzQqMMJWEa6K/ThW6wuidnvcbDbHnU5nnEYFRtAqAleuCADASoqQfnwIOcJXcb872rJiosSP&#10;k/WnYnYv/MJpAvjGP2wFsAAAvlrenBVvTA+qF7EpuJXCWr1C5TMADyeaqLrVfh6wWtRgBcA9i1GB&#10;1cjAaLQq0n6EreqSAlURtkqjAoWsAAA2UtzfjnvXcQ872rJOi1ko68fq2KlTBPBlBLAAAO5Pas7K&#10;g1tbxU3jVoxEfF8IawHw6/IRgHnA6rsFjwPwwCJkNRqNytRoFW1WMTowwlZ1PWcEq2I8YASrJuvT&#10;fjRauSIAAPyKuIcdP6vG/exox3pbzJqzjifrTSGYBfAzAlgAAMspD2PF+MOohI5RIxHYik8e5aMS&#10;AVgfi0YAHlQrfxyAJZMCVSls1e/3y+FwWEbYqtYXDjs7owhbRZtVhKxSo5UrAgBADRrVig8XxzSI&#10;/ypmzVkR1PrPYhbW8gFjYCMJYAEArL48rJXGH6bg1nzjFgD3L2+oSuP+8hGA3eImYAXAEov2qmpU&#10;4LTBKjVZ1R2yinBVGhkY26rJahq2AgCAJRA/D8d96Ahlxf3paMuKDxXHKMMYaZgCWwDr+wehABYA&#10;wEbJm7Pa1YveFNw6q35NGpUIwOd9bgTg0+rPVyMAAVZYGhVYha2KCFzFsTqfM0JVEa7qdDrjRqMx&#10;HRWYjrkiAACssPhwcNyDjskOPxSzlqwIZUU4K404BFh5AlgAAHxO3pzVrl4kR2ArxiB+mKzrYta+&#10;deZUAWskNVSFNO4vHwGYPw7ACkujAiNYlUJWEbiK4FVdUqAqmqzSqMAUtnJFAADYMHH/OZqzIoR1&#10;Vm2jOet4st5M1qlTBKwSASwAAO5Kas7Kg1upJWC+cQvgPi0aARi+q7ZGAAKsqRgPmNqrIliVRgbG&#10;sbqeM4JVMR4wwlaTVaRRgRG2ckUAAODXf6SuVtxfjnas74tZc1Y0aP1ndcw9ZmDpCGABAPAQ8uas&#10;vcl6V72o3qpeSDerx66cKuAXpIaqCHg+q/bTCMD8cQDWWBoVmBqt+v1+ORwOywhb1foD7ay9qog2&#10;q2i1isCVkBUAANQmfr6P+8bxId80zvBtMftQcIw0PK8eA3iYP6QEsAAAWHJ5c1anenEd9qoX12G7&#10;eoENrL5FIwDb1fH5xwHYEClkFc1V0WAV4ao4Fs1Wtf4g2m6Pm83muNPpjNOowNRoBQAALI2YyBD3&#10;j1MwK8YX/qWYtWfFsQunCKibABYAAOskb86aD26lxq00KhG4PxGYWhSg+m7B4wBssDQqsApbFRG4&#10;iv04VpdorooGqwhbxX6ErNIxVwQAAFZa3C+O5qy4Hxz3h38sZgGtN9USzALujAAWAACbLDVnxQvx&#10;eIMtAlsxBvHDZF0XPx2VCPzcohGAB9XKHweAT9KowBS2ijarukNW0VgVzVURsor9anzgNGzligAA&#10;wMZpVCvuDUcIK5qyIpj1brJeFbMGLYBbEcACAIAvEzXWl9V+Cm6l2TPzjVuwyiI81a32F40A7BY3&#10;ASsAWCjGBFbtVdNthKzSsbqeM4Wsor1qsoo0KjDCVq4IAADwBeL1SnxYN+7zpnGGb4tZc1aMNIyA&#10;lvu/wOI/QASwAADgzuXNWfPBrV7x01GJcB/yEX95wCqOtQsjAAH4CtmowGm4qt/vl8PhcBq2qvUH&#10;rVl7VRFtVjEmsBobOD0GAABQk7jPG+GrGGcYwaxozopQ1vfVsb5TBJtNAAsAAB5W3pzVrl64pxf0&#10;76v91LgF855W3x+fGwGYHgeArxajAlPIKsJVEbyKY7X+gNRuj5vN5rjT6YzTqMAIWkXgyhUBAACW&#10;SHzYNj6EkoJZ59X2TbUunCLYDAJYAACwWi/mw/zIw63ip8GtS6dqpc03VKUA1XfV1ghAAO5cBKqy&#10;RquiGh84PVaXFKiKsFUaFShkBQAArIlGtSKQdVTMxhjGNsYYvpqsU6cI1osAFgAArK/UnBXBrXgj&#10;s1+96I/Q1nXx08Yt6vfbartoBGD+OADU4sOHD9FeVaawVbRZRatVhK3qes4IVsV4wAhWTVYaHzht&#10;tHJFAACADRSvv+J+bdyrjTBWjDCMYFY0aP2lOjZwmmAF/+cWwAIAAIqfNmc1ipuwVriqbgpce/H/&#10;M3lDVQpQtavj848DQO1SoCqFrfr9fjkcDqejA+t83ipYNR0dGIGr1GjligAAAHyxuEcb91/TOMNo&#10;yYpQ1o/Vsb5TBMtLAAsAALitvDlrPrh1Ve03s/1VE4GpRQGq7xY8DgD3LhsVOG2wSk1WdYesIlyV&#10;RgbGNlqtUtgKAACA2sS91ni9l4JZ0ZIVrVkRzjouTDmApSCABQAA1H1zIDVnzQe33me/5j7CWnlD&#10;1bNq3whAAJZWGhUYYasIV8V+HKvzOSNc1Ww2x51OZ5xGBUbQKgJXrggAAMBSaVTrvJgFsn6stm8n&#10;61UhmAX3SgALAABYJimMlQe3torFjVvhYLK61f6iEYDd6tcAwFKKUYHVyMBotCrSfoSt6pICVRG2&#10;SqMCU9jKFQEAAFh50ZYV91djZGG0ZX1f3ASzfqi2wF3/jyeABQAALJndyfpdtf+kuAlT/b7a7kzW&#10;y2r/pNpGUOu82r8qbhq18n0AeBAxHjCCVanRKo0MjGN1PWcEq2I8YIStJuvTvpAVAADARosPuMa9&#10;1DTO8LSYjTL8sVoDpwi+jgAWAABwXyI0FeGp3eImQPWkWuF31WN1iYDWdbX/rtpeFzfBrXwfAG4l&#10;Baqi0Wo0GpX9fr8cDodlhK3qfN6qvWo6OjBarSJkFcdcEQAAAG4hGrPi9WsaY/iu2kY4600xa9MC&#10;foEAFgAA8C3yAFWEqiJAlTdU5Y+vkrw5K0JZ6ZNfJ9mvOXH5ATZLtFdVowKnDVYRropj0WxV5/NG&#10;uKrZbI47nc6nkFU0WkXwCgAAAGrUqFbcI43GrLgnmsYZvpqsC6cIZgSwAACARdK4v3wEYN5Q9Xun&#10;6JMIZ/Wq/QhtpU+D9YrFwS0AllwaFViFrYo0PrDO54xQVYSrImTVaDSmowLTMVcEAACAJRNtWdGa&#10;FfdCI4z1fTEbZxj7P1Rb2Kz/KQSwAABgY6QRgOEP1fY+RwAyk8JYEc5KIw/zxq08uAVATdKowBS2&#10;ijarCFzFfl2isSqaq6LRKvar8YHTsJUrAgAAwJpoFbP7m2mcYaw31dc/Fu59sqYEsAAAYLVFYOp3&#10;1X4aARjyBqsnTtPKioDWdbX/rtpeF4uDWwDMiTGB0V4VYavYRsgqHavrOVPIKtqrJqtIowIjbOWK&#10;AAAAsMGiMStej6dg1tviJpwVq+8UscoEsAAAYDmlAFUEql5W+0YA8kvyMFYEtObHH+bBLYC1kUYF&#10;pkarfr9fDofDadiqzuet2quKaLOKMYERuEphKwAAAOCLNaoV9y5jfGEEtGKc4etqXThFrAIBLAAA&#10;uD95G1UaARgjARcFrKBOEc7qVfsR2kqfLsvHH544TcCySCGraK6KBqsIV8WxGB9Y5/NGuKrZbI47&#10;nc44jQoUsgIAAIB7ER+sitasuHcZbVnfFzfBrAhqvXOKWKpvWAEsAAD4JvkIwAhXPa32U0NVHrCC&#10;VZXCWBHOWjT+MA9uAXy1CFRlYauiGh84PVaXaK6KBqsIW1UtVuN0zBUBAACApdQqZvcj0zjDWBHQ&#10;Oq62cO8EsAAAYLEITUV4Kh8BmDdYGQEIi+XNWelTaPn4wzy4BWygNCowha2izSparSJsVddzRmNV&#10;NFdFsGqy0vjAadjKFQEAAIC1EY1ZcX8hD2b9pZjdp4ytD5FSGwEsAAA2SR6gilBVhKvyhqr8caB+&#10;Ecq6zvbnxx/mwS1ghaRAVQpb9fv92kNWIYJVKWSVRgXGMVcEAAAANlqjWhHEilBWBLTSOMNXxWzM&#10;IXwTASwAAFbd50YA/q74ecAKWF15c1Zs002RfPzhidME9ycbFTgNV0XIajgcltFoVefzVu1VRYwM&#10;jDGB1djA6TEAAACAW4h7GNGaFfcaI4yVB7N+KG4a/uHXv5kEsAAAWFJpBGD4Q7XNG6pSwApgXgSy&#10;etn+ovGHeXAL+AUxKjCFrCJcFcGrOFbnc0a4qtlsjjudzjiNCoygVQSuXBEAAADgHrSK2f3D74tZ&#10;a9bbah1Xx+AnBLAAALhPi0YAht8veBzgvuTNWelTbfn4wzy4BWspRgVWIwMjbFWk/Qhb1SUFqiJs&#10;lUYFClkBAAAASy4as6I5K0JY0ZYVTVlvitl9xb8UPvS5sQSwAAC4CylAFYGqNO4vb6j6vVMErIkI&#10;ZV1n+/PjD/PgFiyVCFmNRqMy2qsiWBVtVtFqFWGrup4zglUxHjCCVZP1aT8arVwRAAAAYI00qhVB&#10;rGjMSs1Z8fWrYjbmkDUmgAUAwOcsGgG4UywOWAHwc3lzVmzTTZZ8/OGJ08RdSoGqFLbq9/vlcDic&#10;jg6s83mjvSrCVtFmFSGr1GjligAAAAAbLu7JRGtW3Bt8Xdw0Z8V+CmixDhdaAAsAYKNEYOp31X6M&#10;+nta7aeGqjxgBcD9iUBWr9rPw1p5iCsPbrHBor2qGhU4bbBKTVZ1h6wiXJVGBsa2arKahq0AAAAA&#10;uLVWMbvfl9qy3hazYNbxZP3o9KwWASwAgPWwaATgk2rljwOwHlJzVtygSSMP8/GHeXCLFZVGBVZh&#10;qyICV3GszueMUFWEqzqdzrjRaExHBaZjrggAAADAvYjGrPigXWrL+qHajw9o/snpWU4CWAAAyysP&#10;UC0aAZg/DgCfE6Gs62o/rzRPIa48uMU9S6MCI1iVQlYRuIrgVV1SoCqarNKowBS2ckUAAAAAllaj&#10;WnGPLxqzUnNWfP3HQnv+gxLAAgC4X58bAfi76jEjAAF4SHlzVoSy0k2bfPzhidN0OzEeMLVXRbAq&#10;jQyMY3U9ZwSrYjxghK0mq0ijAiNs5YoAAAAArJW4xxStWRfFbIxhas6KcYbRnuXDl/dxEQSwAADu&#10;RISmIjz1uRGAKWAFAOsiAlm9aj9CW/1sP4W48uDWWkujAlOjVb/fL4fDYRlhqzqft2qvKqLNKlqt&#10;InAlZAUAAABApVXM7s/9VzELZUVAK4JZx5P1o9NzdwSwAAA+Lw9QRagqBah+v+BxAOCXpeasuOGT&#10;PnWXh7Xy/aWUQlbRXBUNVhGuimPRbFXn80a4qtlsjjudzqeQVWq0AgAAAICvEI1Z8cHBFMxKIw3j&#10;A5V/cnpuTwALANhEeYBqfgRg/jgA8DAioHVd7b+rttfFTXAr379z7969OxwOh6337993P3782Lm8&#10;vNzpdrv/b4St6hKhqghXRdiqCliN0zHfDgAAAADck0a1oikrglkpoBX36P5YbEjb/dcQwAIA1kUa&#10;ARj+UG13iptxgEYAAsB6ypuzIpSVbgKdZL/mZP4fOj8/PxgMBlu9Xm8atrq6ujro9/vd0WjUmv+1&#10;4/G42N7e/n/29/dPv+U3Go1V0VwVIavYr8YHTsNWLiMAAAAASyzasqI166KYhbPykYY/FDV+WHJV&#10;tHyPAABLLAJTv6v2F40AzANWAMBm2iluQtiH2fH/9uHDh+Ljx4/F5eVljA6M7aDf719P7NzmCcqy&#10;LCKk9SW/NoWsor1qsoo0KjDCVi4VAAAAACsqPkAYH3zsFLP35vL351rVYxHKilGG0Zb1arLOJuvH&#10;TTlBAlgAwENIAardYnFDlRGAAMAXGQ6HnwJWEbbq9Xqfji3QKr7yXkij0fjd1tbW/ng87sfqdDoR&#10;zLqaHLuMMYHV2MBp2AoAAAAANkhqpP8/q5VEY1Y0Z6W2rKNqP9qy/rxuJ8EIQgDgrjypVlg0AjB/&#10;HADgVs7Pz4u80WowGEyP1Wl3d7doNptFt9sttra2ikePHk2/jrXotzhZ19X+u2p7XdzUr+ejEgEA&#10;AABgUzWqFeMLI5iVmrPiPtr/t6r/UQJYAMAvyUcARnjqabVvBCAAcOciUBXBqqurq2nYqhobOG20&#10;qsv29nbRbrenYasYGXhwcDD9Oo7XKA9jxY2l9CnBk2qbB7cAAAAAYBNEW1Z88vGimIWzUnNW7Edj&#10;1lJ/uFEACwA2U4SmIjyVjwDMG6rycYAAAHcmBapS2Cq+jlarCFvVJRqrImAVoapYEbJKx1ZAhLN6&#10;1X7cZOpX+73i58EtAAAAAFhHrWJ2X+z7YtaWFQ30rybruFiSe2MCWACwPvIAVYSq4h1FIwABgHuX&#10;jwqMsFWv15tu4+s6RbAqhax2dnY+NVptmHTDKcJZi8Yf5sEtAAAAAFhl0ZgVzVn/UcyasyKcFc1Z&#10;Ecz68T5/IwJYALD80ri/fARg3lD1e6cIALhvKVCVh63SyMA6pSar2KZRgbEfjVbcWgS0rqv9d9U2&#10;H3+YB7cAAAAAYFWkYNbrYjbGMDVnRTDrT3U8oQAWADyMNAIw/KHaGgEIACydNCrw6upqGq6K/ThW&#10;pxSo6na7n0YFprAVDyYPY8U3wPz4wzy4BQAAAADLqFGtCGXFBxJTc9bbyfpj8Q3N8QJYAHB3IjD1&#10;u2o/jQAMqaEqHwcIALA0UntVhKxim5qsouWqLhGmilBVhKvSqMAUtmLl5WGt2Par/Xz84YnTBAAA&#10;AMCSiLasaM2K+1jRlvVDcdOcFfu/+sFDASwA+HUpQBXvBqYAlRGAAMBKSaMCU6NVBKzi6zhelxSo&#10;irBVrJ2dnU8jA6ESgaxetr9o/GEe3AIAAACA+9SqttGWdVbcNGfF/o/pFwlgAbCp8nF/aQRg3lBl&#10;BCAAsHJSyCq1V/V6vek2vq5TtFdFi1U+KjCOQQ3y5qx31TYff5gHtwAAAACgLtGYFc1ZryfrVAAL&#10;gHWSjwCMcNXTat8IQABgbaRAVR62ikaraLaq9Qet3d1po1W32/0UskrHYEnF/xTX2f78+MM8uAUA&#10;AAAAX00AC4BVEKGpCE/lIwDzBisjAAGAtZNGBV5dXU3DVrHqDllFqCrCVRGySuMDU9gK1lzenBXb&#10;frWfjz88cZoAAAAAWKTlFADwQPIAVYSqIlyVN1TljwMArKU0KjCCVSlklY7VJYWsIlwVYwNjVGAK&#10;W8EG26nWl4hAVq/az8NaeYgrD24BAAAAsOYEsAC4a6mNKh8BGGMB5wNWAAAbIR8VmAJW8XXs1yUF&#10;qiJsFWtnZ+dT2Ar4ZnE/7fAWvz41Z0UgK9XY5eMP8+AWAAAAACtIAAuAL5FGAIY/VNu8oSoFrAAA&#10;NlI0VkWwKrVX9Xq9T8fqFIGqCFblowJjPwJYwNLIw1r/x6/82ghlXVf777LjKcSVB7cAAAAAWBLl&#10;eDz+304DwEZaNAIw/H7B4wAAGy8FqvJGq8FgMB0fWKcUqOp2u5+arYSsgOKnzVnxB1EaeZiPPzz5&#10;/9m7m93I0SMNoyqgNvSCi7ZRq16376wv3YA3EkAvKCAb0PjNYWRFV6csKUuflD/nAAQ/UsJgkBuX&#10;pKcjfEwAAAAA45mABXB9KqBKUFXr/vqEqt98RAAAz0tQlbBqXdd9bFVrAxNgjZLJVZlgVWsD+0Qr&#10;gGdMd98nFb+0EjFB1rKdE209tnNFXD3cAgAAAOANBFgAl+HYCsDp7nhgBQDACyqoqtgqz5lqldhq&#10;lJpelagqV9YH1juAwfI7wF/e8P01OStBVo3567FWPwMAAADcPAEWwOfJX9p+3c5Z9feP7VwTqnpg&#10;BQDAG/VVgYmtlmUZHllFwqqKrKZpuvv69ev+HcAF6bHWtxe+N4HWbjs/bPfd3fdwq58BAAAArpIA&#10;C+D9HVsB+Pft6l8HAOAnJaxKYFWxVSKrejdSgqqEVX1VYM6ZaAVwY3ph+tKUrT45K1FWrTy8b99z&#10;7yMFAAAALs2Xp6en330MAC/qAVWiqsRVfUJV/zoAAO8sqwL7RKusDcy7kSqomuf5sCqwYisAhkuc&#10;tWznRFuP23m5+x5u9TMAAADApzEBC7hlz60A/PXur4EVAACD1SSrdV3391y1PnCUxFSJqhJX1apA&#10;kRXAWcjvLX95w/fX5KwEWVXo9olb/QwAAADwrgRYwDVKNDVt539u9z6hqgIrAAA+WAVVmV6VKVZ5&#10;zlSrxFaj1PSqRFW5pmk6rAwE4Gr0WOvbC9+bQGu3nR+2++7ueLgFAAAA8CIBFnApjq0AjN+OfB0A&#10;gE/UVwUmtlqWZX/P80iZXpUpVgmrElnVRCsA+PF/Mtr5pSlbPcZKoFUrD2viVg+3AAAAgBv15enp&#10;6XcfA/CJekD14wrA/nUAAM5IBVU9tqqVgSPVJKvca1VgzplyBQCfLHHWsp0TbT1u5+Xur+EWAAAA&#10;cEVMwAJGOLYCcNrehxWAAAAXolYFruu6D6xy5d1IiaoSV83zfFgfWLEVAJyx/K71lzd8f8VYibOO&#10;rT/s4RYAAABw5r8UAHiNBFO/budjKwB7YAUAwAWpVYEJqyqyqnejVGSVuKpWBVZsBQA3osda3174&#10;3gRau+38sN37+sMebgEAAAAfTIAFVECVv3RVQPX37epfBwDggtWqwJpolcAqz3k/SgVVia1yTdN0&#10;iK0AgDfp/+P50pStHmMl0Ppx/WEPtwAAAIB38OXp6el3HwNcnR5QHVsB2L8OAMCVqMiqplcty7K/&#10;53mkBFUJq/qqQJEVAFyEHmvl/rid+/rDex8TAAAA/G8mYMHl6CsAE0/9Yzv/un3NCkAAgBtQQVWP&#10;rTLRKpOthv5j9G9/20+0muf5EFnVOwDgYk3b9RoJspZ2Prb+sIdbAAAAcDMEWPD5Ek3lF13PrQCs&#10;wAoAgBtSqwLXdd3HVrlqstUoiaoSV9XawD7RCgC4efldcl9/+O2F7++Tsx62e19/2MMtAAAAuPgf&#10;moH31wOqRFU/TqiyAhAAgENQVbFVnkdHVplYlbAqV9YGZlVgvQMAeEe/PHM+JlHWrp1/XH/Ywy0A&#10;AAA4O1+enp5+9zHAq/223Y+tAOxfBwCAvb4qsKZY5TnnUSqoyuSqXNM0HWIrAIAL1ydn5f64nfv6&#10;w3sfEwAAAB/JBCz4vgIw/rndrQAEAODVMrGqAqvEVcuyHN6NlKAqYVVfFZhzAiwAgCs13X3/Xd5L&#10;EmQt27nHWj3i6uEWAAAAnESAxbVKMPXrdq4VgFETqvo6QAAAeJWsCuwTrbI2MO+G/sN2C6rmeT5M&#10;tqrYCgCA/ym///7lDd9fk7MSZNU/8vr6wx5uAQAAwJ9+AIVLUgFVgqoKqKwABADg3SSoSli1rus+&#10;tqq1gZloNUpiqkRViatqVaDICgDgw/VY69tL/2y8+/84Kx7a+4q4ergFAADAlfvy9PT0u4+BT9bX&#10;/dUKwD6hqn8dAAB+WgVVFVvlOVOtEluNUtOrElXlSmRV7wAAuGp9clairFp52Ncf3vuYAAAALpcJ&#10;WIzSVwAmnvrHdrYCEACAD9FXBSa2WpZleGQVCasqspqm6TDRCgCAmzVtV7y0EjFB1rKdE209tnNF&#10;XD3cAgAA4AwIsHirRFP5ZUFfAdgnVPV1gAAAMFTCqgRWPbaqlYEj1SSr3GtVYM6ZaAUAAD8hv7P/&#10;5Q3fX5OzEmTVysMea/UzAAAAA3+Ygx5QJapKQGUFIAAAZ6NWBa7ruo+rcs67kSqomuf5sCqwYisA&#10;ADgTPdb69tI/q/977bbzw3bf3X0Pt/oZAACANxBgXbda99dXANaEKisAAQA4KzW9KpFV7jXJKlOu&#10;RklMlagqcVWtCqzYCgAArkzfi/3SlK0+OStRVq08vG/fc+8jBQAA+H9fnp6efvcxXJRaARj/3O5W&#10;AAIAcBFqVWBNtEpglee8H6WCqsRWuaZpOqwMBAAAflrirGU7J9p63M7L3fdwq58BAACujglY5yF/&#10;+fl1O9cKwOgTrKwABADgIlRkVdOrlmXZ3/M8UqZXZYpVXxWYdwAAwFD5O8Mvb/j+mpyVIKtWHvaJ&#10;W/0MAABwMT8YMU4FVAmqat1fn1D1m48IAIBLVEFVj60y0SqTrUZKXJWJVvM8HyKregcAAFyEHmt9&#10;e+F78wPGbjs/bPfd3fFwCwAA4NMIsN6uT6OqFYBZCXgssAIAgItWqwLXdd3HVrlGR1aJqhJXJbKq&#10;9YEVWwEAADelj7R9acpWj7HyQ0utPKyJWz3cAgAAeFdfnp6efvcx/GkFYOKqf2znmlDVAysAALgq&#10;tSowYVVFVvVulIqsEldlbWBWBVZsBQAAMFjirGU7J9p63M7L3V/DLQAAgBdd+wSsYysA+wQrKwAB&#10;ALgJfVVgBVZ5znmUCqoSW+WapukQWwEAAHyi/G3klzd8f8VYibOOrT/s4RYAAHCjP2Rcmh5QJapK&#10;XNUnVPWvAwDAzcjEqoRVNb1qWZbDu5ESVCWs6qsCc06ABQAAcAV6rPXthe9NoLXbzg/bva8/7OEW&#10;AABwJc4lwHpuBeCvd38NrAAA4GZVUNUnWv3xxx/79YFD/8G+BVXzPB8mW4msAAAA/qKP/H1pylaP&#10;sfJD3Y/rD3u4BQAAnLEvT09Pvw/8v59oatrO/9zufUJVBVYAAECToCph1bqu+9iq1gYmwBolk6sy&#10;warWBvaJVgAAAHyqHmvl/rid+/rDex8TAAB8jlMmYB1bARi/Hfk6AADwjAqqKrbKc6ZaJbYapaZX&#10;JarKlfWB9Q4AAICzNd19/w/eX5Iga2nnY+sPe7gFAAD8pB5gVUCVv7zUur8+oeo3HxcAALxNXxWY&#10;2GpZluGRVSSsqshqmqa7r1+/7t8BAABw9fK3n77+8NsL398nZz1s977+sIdbAADAEVlB+ORjAACA&#10;0yWsSmBVsVUiq3o3UoKqhFV9VWDOmWgFAAAAAyTK2rXzj+sPe7gFAAA3Q4AFAACvlFWBfaJV1gbm&#10;3UgVVM3zfFgVWLEVAAAAnLE+OSv3x+3c1x/e+5gAALgGAiwAAGhqktW6rvt7rlofOEpiqkRViatq&#10;VaDICgAAgBuSIGvZzj3W6hFXD7cAAOCsCLAAALg5FVRlelWmWOU5U60SW41S06sSVeWapumwMhAA&#10;AAB4k5qclSCrRlP39Yc93AIAgOEEWAAAXKW+KjCx1bIs+3ueR8r0qkyxSliVyKomWgEAAACfIlHW&#10;bjs/tPcVcfVwCwAATiLAAgDgYlVQ1WOrWhk4Uk2yyr1WBeacKVcAAADAxeqTsxJl1crDvv7w3scE&#10;AMCPBFgAAJy9WhW4rus+sMqVdyNVUDXP82F9YMVWAAAAwM1LkLVs50Rbj+1cEVcPtwAAuGICLAAA&#10;zkKtCkxYVZFVvRslMVWiqsRVtSqwYisAAACAd1STsxJk1X9V1mOtfgYA4MIIsAAA+DC1KrAmWiWw&#10;ynPej1JBVWKrXNM0HWIrAAAAgDOUQGu3nR+2++7ue7jVzwAAnAEBFgAA76oiq5petSzL/p7nkRJU&#10;JazqqwJFVgAAAMCV65OzEmXVysP79j33PiYAgLEEWAAAvFkFVT22ykSrTLYaKXFVJlrN83yIrOod&#10;AAAAAP9T4qxlOyfaetzOy933cKufAQB4JQEWAADPqlWB67ruY6tcNdlqlERViatqbWCfaAUAAADA&#10;h6nJWQmy6r+66xO3+hkA4KYJsAAAblwFVRVb5Xl0ZJWJVQmrcmVtYFYF1jsAAAAALk4Crd12ftju&#10;u7vj4RYAwNURYAEA3IC+KrCmWOU551EqqMrkqlzTNB1iKwAAAABuVo+xEmjVysOauNXDLQCAiyDA&#10;AgC4EplYVYFV4qplWQ7vRkpQlbCqrwrMOQEWAAAAAPyExFnLdk609bidl7u/hlsAAJ9GgAUAcGGy&#10;KrBPtMrawLwbqYKqeZ7/tD5QZAUAAADAGakYK3HWsfWHPdwCAHg3AiwAgDOUoCph1bqu+9iq1gZm&#10;otUomVyVCVYJq2pVYE20AgAAAIArk0Brt50ftntff9jDLQCA/0mABQDwSSqoqtgqz5lqldhqlJpe&#10;lagqVyKregcAAAAAHNVjrARaP64/7OEWAHCDBFgAAAP1VYGJrZZlGR5ZRcKqiqymaTpMtAIAAAAA&#10;huqxVu6P27mvP7z3MQHAdRFgAQD8pIRVCax6bFUrA0eqSVa516rAnDPRCgAAAAA4ewmylnY+tv6w&#10;h1sAwJkSYAEAvFKtClzXdR9X5Zx3I1VQNc/zYVVgxVYAAAAAwE3pk7Metntff9jDLQDgAwmwAACa&#10;ml6VyCr3mmSVKVejJKZKVJW4qlYFVmwFAAAAAHCCRFm7dv5x/WEPtwCAnyTAAgBuTgVVNdEqz1kd&#10;mNhqlAqqElvlmqbpsDIQAAAAAOAT9clZuT9u577+8N7HBADPE2ABAFcpMVWiqoqtlmXZ3/M8UqZX&#10;ZYpVwqpEVjXRCgAAAADgCiTIWtr52PrDHm4BwE0QYAEAF6uCqh5bZaJVJluNlLgqE63med6vDqxJ&#10;VnkHAAAAAMBBTc7qsVZff9jDLQC4WAIsAODs1arAdV33sVWu0ZFVoqrEVYmsan1gxVYAAAAAALy7&#10;/NJ3t50f2vuKuHq4BQBnRYAFAJyFWhWYsKoiq3o3SkVWiatqVWDFVgAAAAAAnK0+OStRVq087OsP&#10;731MAHwUARYA8GH6qsAKrPKc8ygVVCW2yjVN0yG2AgAAAADg6iXIWrZzoq3Hdq6Iq4dbAPBmAiwA&#10;4F1lYlXCqppetSzL4d1ICaoSVvVVgSIrAAAAAADeqCZnJciqlYd9/WEPtwBgT4AFALxZBVV9otUf&#10;f/yxXx84UuKqTLSa5/kw2areAQAAAADAB8svxXfb+aG9r4irh1sAXDEBFgDw/E+O//nPPqxa13Uf&#10;W9XawARYo2RyVSZY1drAPtEKAAAAAAAuVJ+clSirVh7et++59zEBXCYBFgDcuAqqKrbq6wNH6dOr&#10;sjYwqwLrHQAAAAAA3LjEWct2TrT1uJ2Xu+/hVj8D8MkEWABwA/qqwIRVy7Lsn/N+pIRVmVyVa5qm&#10;Q2wFAAAAAAC8m5qclSCrVh72iVv9DMAAAiwAuBIJqxJYVWyVyKrejZSgKmFVXxWYcyZaAQAAAAAA&#10;ZyWB1m47P2z33d33cKufAXglARYAXNpPRv/5z58mWmVtYN6NVEHVPM+HVYEVWwEAAAAAAFepT87K&#10;HyJq5eF9+557HxOAAAsAzlKCqoRV67ruY6tctT5wlMRUiaoSV9WqQJEVAAAAAADwComzlu2caOtx&#10;Oy93x8MtgKsiwAKAT1JBVcVWec5Uq8RWo9T0qkRVuRJZ1TsAAAAAAIAPUjFW4qxa89EnbvVwC+Ds&#10;CbAAYKC+KjCx1bIs+3ueR0pYlSlWCaumaTpMtAIAAAAAALgwCbR22/lhu+/ujodbAJ9CgAUAP6mC&#10;qh5b1crAkWqSVe61KjDnTLQCAAAAAAC4QT3GSqD14/rDHm4BvBsBFgC8Uq0KXNd1H1flnHcjVVA1&#10;z/NhVWDFVgAAAAAAAJwscdaynRNtPW7nvv7w3scEvIYACwCaWhWYsCpTrGqSVd6NkpgqUVXiqloV&#10;WLEVAAAAAAAAZ6FirMRZx9Yf9nALuDECLABuTq0KrIlWCazynPejVFCV2CrXNE2H2AoAAAAAAICr&#10;0idnPWz3vv6wh1vAFRBgAXCVKrKq6VXLsuzveR4pQVXCqr4qUGQFAAAAAADAMxJl7dr5x/WHPdwC&#10;zpQAC4CLVUFVj60y0SqTrUZKXJWJVvM8HyKregcAAAAAAACD9MlZuT9u577+8N7HBB9PgAXA2atV&#10;geu67mOrXKMjq0RViasSWdX6wIqtAAAAAAAA4MwlyFra+dj6wx5uAT9BgAXAWahVgRVb5bnejVJh&#10;Va6sDcyqwHoHAAAAAAAAN6RPznrY7n39YQ+3gB8IsAD4MH1VYM655znnUSqoyuSqXNM0HWIrAAAA&#10;AAAA4M0SZe2280N7XxFXD7fgJgiwAHhXmVjVp1cty3J4N1KCqoRVfVVgzgmwAAAAAAAAgE/RJ2cl&#10;yqqVh3394b2PiUsnwALgJFkV2CdaZW1g3o1UQdU8z39aHyiyAgAAAAAAgIuXIGvZzom2Htu5Iq4e&#10;bsHZEGAB8KwEVQmr1nXdx1a1NjATrUbJ5KpMsEpYVasCa6IVAAAAAAAAwKYmZyXIqkkRff1hD7dg&#10;KAEWwI2roKpiqzxnqlViq1FqelWiqlyJrOodAAAAAAAAwDtLlLXbzg/tfUVcPdyCNxNgAdyAviow&#10;sdWyLMMjq0hYVZHVNE2HiVYAAAAAAAAAZ6pPzkqUVSsP79v33PuY6ARYAFciYVUCq4qtElnVu5ES&#10;VCWsyvSqWhWYcyZaAQAAAAAAAFyxxFnLdk609bidl7vv4VY/c6UEWAAXplYFruu6j6tyzruRKqia&#10;5/mwKrBiKwAAAAAAAABepSZnJciqP/L2iVv9zAURYAGcoZpklcgq91y1PnCUxFSJqhJX1arAiq0A&#10;AAAAAAAA+FAJtHbb+WG77+6+h1v9zCcTYAF8kgqqaqJVnrM6MLHVKBVUJbbKNU3TYWUgAAAAAAAA&#10;ABepT85KlFUrD+/b99z7mMYRYAEMlJgqUVXFVsuy7O95HinTqzLFKmFVIquaaAUAAAAAAADATUuc&#10;tWznRFuP23m5Ox5u8QoCLICfVEFVj60y0SqTrUZKXJWJVvM871cH1iSrvAMAAAAAAACAd1AxVuKs&#10;+iN4n7jVw62bJcACeKVaFbiu6z62yjU6skpUlbgqkVWtD6zYCgAAAAAAAADOSP6AvtvOD9t9d3c8&#10;3LoqAiyAplYFJqyqyKrejVKRVeKqWhVYsRUAAAAAAAAAXKEeYyXQ+nH9YQ+3zp4AC7g5tSqwJlol&#10;sMpz3o9SQVViq1zTNB1iKwAAAAAAAADgWYmzlu2caOtxO/f1h/ef+f+gAAu4SplYlbCqplcty3J4&#10;N1KCqoRVfVWgyAoAAAAAAAAAPkzFWImzjq0/7OHWuxBgARergqqaaJVzJlplstVIiasy0Wqe58Nk&#10;q3oHAAAAAAAAAFyMPjnrYbv39Yc93HqWAAs4e7UqcF3XfWyVqyZbjZLJVZlgVWsD+0QrAAAAAAAA&#10;AODmJMratfNh/aEACzgLFVRVbNXXB47Sp1dlbWBWBdY7AAAAAAAAAIDXEGABH6avCkxYtSzL/jnv&#10;R6mgKpOrck3TdIitAAAAAAAAAAB+lgALeFcJqxJYVWyVyKrejZSgKmFVXxWYcwIsAAAAAAAAAIBR&#10;BFjASbIqsE+0ytrAvBupgqp5ng+TrSq2AgAAAAAAAAD4DAIs4FkJqhJWreu6j61y1frAURJTJapK&#10;XFWrAkVWAAAAAAAAAMC5EmDBjaugqmKrPGeqVWKrUWp6VaKqXIms6h0AAAAAAAAAwCURYMEN6KsC&#10;E1sty7K/53mkhFWZYpWwapqmw0QrAAAAAAAAAIBrIcCCK1FBVY+tamXgSDXJKvdaFZhzJloBAAAA&#10;AAAAAFw7ARZcmFoVuK7rPq7KOe9GqqBqnufDqsCKrQAAAAAAAAAAbpkAC85QrQpMWJUpVjXJKu9G&#10;SUyVqCpxVa0KrNgKAAAAAAAAAIDjBFjwSWpVYE20SmCV57wfpYKqxFa5pmk6rAwEAAAAAAAAAODt&#10;BFgwUEVWNb1qWZb9Pc8jZXpVplj1VYF5BwAAAAAAAADA+xJgwU+qoKrHVplolclWIyWuykSreZ4P&#10;kVW9AwAAAAAAAADgYwiw4JVqVeC6rvvYKtfoyCpRVeKqRFa1PrBiKwAAAAAAAAAAPp8AC5paFVix&#10;VZ7r3SgVVuXK2sCsCqx3AAAAAAAAAACcNwEWN6evCsw59zznPEoFVZlclWuapkNsBQAAAAAAAADA&#10;5RJgcZUysapPr1qW5fBupARVCav6qsCcE2ABAAAAAAAAAHB9BFhcrAqq+kSrrA3M+sCRKqia5/lP&#10;6wNFVgAAAAAAAAAAt0eAxdlLUJWwal3XfWxVawMTYI2SyVWZYFVrA/tEKwAAAAAAAAAAKAIszkIF&#10;VRVb5TlTrRJbjVLTqxJV5cr6wHoHAAAAAAAAAACvIcDiw/RVgYmtlmUZHllFwqqKrKZpuvv69ev+&#10;HQAAAAAAAAAA/CwBFu8qYVUCq4qtElnVu5ESVCWs6qsCc85EKwAAAAAAAAAAGEWAxUlqVeC6rvu4&#10;Kue8G6mCqnmeD6sCK7YCAAAAAAAAAIDPIMDiWTXJKpFV7rlqfeAoiakSVSWuqlWBFVsBAAAAAAAA&#10;AMC5EWDduAqqaqJVnrM6MLHVKBVUJbbKNU3TYWUgAAAAAAAAAABcEgHWDUhMlaiqYqtlWfb3PI+U&#10;6VWZYpWwKpFVTbQCAAAAAAAAAIBrIcC6EhVU9diqVgaOVJOscs/qwDpnyhUAAAAAAAAAAFw7AdaF&#10;qVWB67ruA6tceTdSoqrEVfM8H9YHVmwFAAAAAAAAAAC3TIB1hmpVYMKqiqzq3SgVWSWuqlWBFVsB&#10;AAAAAAAAAADHCbA+Sa0KrIlWCazynPejVFCV2CrXNE2H2AoAAAAAAAAAAHg7AdZAmViVsKqmVy3L&#10;cng3UoKqhFV9VaDICgAAAAAAAAAA3p8A6ydVUFUTrXLORKtMthopcVUmWs3zfJhsVe8AAAAAAAAA&#10;AICPIcB6pVoVuK7rPrbKVZOtRsnkqkywqrWBfaIVAAAAAAAAAADw+QRYTQVVFVv19YGj9OlVWRuY&#10;VYH1DgAAAAAAAAAAOG83F2D1VYE1xSrPOY9SQVUmV+WapukQWwEAAAAAAAAAAJfrKgOsTKyqwCpx&#10;1bIsh3cjJahKWNVXBeacAAsAAAAAAAAAALg+Fx1gZVVgn2iVtYF5N1IFVfM8HyZbVWwFAAAAAAAA&#10;AADclrMPsBJUJaxa13UfW9XawEy0GiUxVaKqxFW1KlBkBQAAAAAAAAAA/OgsAqwKqiq2ynOmWiW2&#10;GqWmVyWqypXIqt4BAAAAAAAAAAC8xocFWH1VYGKrZVn29zyPlLAqU6wSVk3TdJhoBQAAAAAAAAAA&#10;8LPeNcCqoKrHVrUycKSaZJV7rQrMOROtAAAAAAAAAAAARjkpwKpVgeu67uOqnPNupAqq5nk+rAqs&#10;2AoAAAAAAAAAAOAzPBtg1fSqRFa51ySrTLkaJTFVoqrEVbUqsGIrAAAAAAAAAACAc3MIsB4eHu7+&#10;/e9/71cHJrYapYKqxFa5pmk6rAwEAAAAAAAAAAC4JF/7w3uuEcz0qkyx6qsC8w4AAAAAAAAAAOBa&#10;HAKsxFJvlbgqE63meT5EVvUOAAAAAAAAAADg2h2qq+emUyWqSlyVyKrWB1ZsBQAAAAAAAAAAcMu+&#10;PP1XPfzrX//a3xNjVWwFAAAAAAAAAADAcX8KsAAAAAAAAAAAAHg9ARYAAAAAAAAAAMCJBFgAAAAA&#10;AAAAAAAnEmABAAAAAAAAAACcSIAFAAAAAAAAAABwIgEWAAAAAAAAAADAiQRYAAAAAAAAAAAAJxJg&#10;AQAAAAAAAAAAnEiABQAAAAAAAAAAcCIBFgAAAAAAAAAAwIkEWAAAAAAAAAAAACcSYAEAAAAAAAAA&#10;AJxIgAUAAAAAAAAAAHAiARYAAAAAAAAAAMCJBFgAAAAAAAAAAAAnEmABAAAAAAAAAACcSIAFAAAA&#10;AAAAAABwIgEWAAAAAAAAAADAiQRYAAAAAAAAAAAAJxJgAQAAAAAAAAAAnEiABQAAAAAAAAAAcCIB&#10;FgAAAAAAAAAAwIkEWAAAAAAAAAAAACcSYAEAAAAAAAAAAJxIgAUAAAAAAAAAAHAiARYAAAAAAAAA&#10;AMCJBFgAAAAAAAAAAAAnEmABAAAAAAAAAACcSIAFAAAAAAAAAABwIgEWAAAAAAAAAADAif5PgAEA&#10;Tfn5EHXFwqEAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAPWialrZAAAABgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FvwjAMhe+T9h8iT9ptpGUb27qmCKFxRhQu3ELjNdUSp2oClH8/s8u4WH561nuf&#10;y/nonTjhELtACvJJBgKpCaajVsFuu3p6BxGTJqNdIFRwwQjz6v6u1IUJZ9rgqU6t4BCKhVZgU+oL&#10;KWNj0es4CT0Se99h8DqxHFppBn3mcO/kNMtm0uuOuMHqHpcWm5/66Lk3rt++nPTry7iyy8Vz6Pa4&#10;qZV6fBgXnyASjun/GK74jA4VMx3CkUwUTgE/kv7m1ctfp6wPvH3kLyCrUt7iV78AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrD&#10;MBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCI&#10;dTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnK&#10;iPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCH&#10;Xr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACofmjIMFAAB+GwAADgAAAAAAAAAA&#10;AAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAmxsUEWhkAABoZAAAFAAAAAAA&#10;AAAAAAAAAADpBwAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEA9aJqWtkAAAAG&#10;AQAADwAAAAAAAAAAAAAAAACDbAAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68&#10;AAAAIQEAABkAAAAAAAAAAAAAAAAAiW0AAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAA&#10;AAYABgB8AQAAfG4AAAAA&#10;">
+                    <v:shape id="Rectangle 51" o:spid="_x0000_s1027" style="position:absolute;width:73152;height:11303;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="7312660,1129665" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA6mOIzxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;EIXvhf6HMIVeSk1aUOzWKGKpiB7ErT9g2IybpZvJskl1+++dg+BthvfmvW9miyG06kx9aiJbeBsZ&#10;UMRVdA3XFo4/369TUCkjO2wjk4V/SrCYPz7MsHDxwgc6l7lWEsKpQAs+567QOlWeAqZR7IhFO8U+&#10;YJa1r7Xr8SLhodXvxkx0wIalwWNHK0/Vb/kXLNSn6e5jZdbGH7Fc7l7i9mu9n1j7/DQsP0FlGvLd&#10;fLveOMEfC748IxPo+RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6mOIzxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l7312660,r,1129665l3619500,733425,,1091565,,xe" fillcolor="#a1d68b [3204]" stroked="f" strokeweight="1.25pt">
+                      <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;7315200,0;7315200,1130373;3620757,733885;0,1092249;0,0" o:connectangles="0,0,0,0,0,0"/>
+                    </v:shape>
+                    <v:rect id="Rectangle 151" o:spid="_x0000_s1028" style="position:absolute;width:73152;height:12161;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqpmBWwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwghdZUwXdtWuUXUUQPOzqevA4NGNatpmUJtb6740geJvH+5z5srWlaKj2hWMFo2ECgjhz&#10;umCj4Pi3efsA4QOyxtIxKbiRh+Wi25ljqt2V99QcghExhH2KCvIQqlRKn+Vk0Q9dRRy5s6sthghr&#10;I3WN1xhuSzlOkqm0WHBsyLGiVU7Z/+FiFfzejDnt28afZ+/bMPPfu5/1YKdUv9d+fYII1IaX+One&#10;6jh/MoLHM/ECubgDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKqZgVsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" stroked="f" strokeweight="1.25pt">
+                      <v:fill r:id="rId13" o:title="" recolor="t" rotate="t" type="frame"/>
+                    </v:rect>
+                    <w10:wrap anchorx="page" anchory="page"/>
+                  </v:group>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2E02AC8C" w14:textId="77777777" w:rsidR="00FC6A9F" w:rsidRDefault="007C7590" w:rsidP="00407255">
+          <w:pPr>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32CCEABB" wp14:editId="2F167E43">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="page">
+                      <wp:posOffset>-466725</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="page">
+                      <wp:posOffset>3019425</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="8009255" cy="3638550"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                    <wp:wrapSquare wrapText="bothSides"/>
+                    <wp:docPr id="154" name="Text Box 54"/>
+                    <wp:cNvGraphicFramePr/>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr txBox="1"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="8009255" cy="3638550"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="6350">
+                              <a:noFill/>
+                            </a:ln>
+                            <a:effectLst/>
+                          </wps:spPr>
+                          <wps:style>
+                            <a:lnRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:lnRef>
+                            <a:fillRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:fillRef>
+                            <a:effectRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:effectRef>
+                            <a:fontRef idx="minor">
+                              <a:schemeClr val="dk1"/>
+                            </a:fontRef>
+                          </wps:style>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="1EDED9BB" w14:textId="7906BBB3" w:rsidR="00B86F89" w:rsidRDefault="00C7788A">
+                                <w:pPr>
+                                  <w:jc w:val="right"/>
+                                  <w:rPr>
+                                    <w:color w:val="A1D68B" w:themeColor="accent1"/>
+                                    <w:sz w:val="64"/>
+                                    <w:szCs w:val="64"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:sdt>
+                                  <w:sdtPr>
+                                    <w:rPr>
+                                      <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+                                      <w:sz w:val="72"/>
+                                      <w:szCs w:val="72"/>
+                                    </w:rPr>
+                                    <w:alias w:val="Title"/>
+                                    <w:tag w:val=""/>
+                                    <w:id w:val="630141079"/>
+                                    <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                                    <w:text w:multiLine="1"/>
+                                  </w:sdtPr>
+                                  <w:sdtEndPr/>
+                                  <w:sdtContent>
+                                    <w:r w:rsidR="00C74B4B" w:rsidRPr="00407255">
+                                      <w:rPr>
+                                        <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                      <w:t>Fiscal Year 202</w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="00C74B4B">
+                                      <w:rPr>
+                                        <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                      <w:t>7</w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="00C74B4B" w:rsidRPr="00407255">
+                                      <w:rPr>
+                                        <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                      <w:br/>
+                                      <w:t>Pest Detection Survey Guide</w:t>
+                                    </w:r>
+                                  </w:sdtContent>
+                                </w:sdt>
+                              </w:p>
+                              <w:sdt>
+                                <w:sdtPr>
+                                  <w:rPr>
+                                    <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                                    <w:sz w:val="36"/>
+                                    <w:szCs w:val="36"/>
+                                  </w:rPr>
+                                  <w:alias w:val="Subtitle"/>
+                                  <w:tag w:val=""/>
+                                  <w:id w:val="1759551507"/>
+                                  <w:showingPlcHdr/>
+                                  <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                                  <w:text/>
+                                </w:sdtPr>
+                                <w:sdtEndPr/>
+                                <w:sdtContent>
+                                  <w:p w14:paraId="66538E08" w14:textId="150060E6" w:rsidR="00B86F89" w:rsidRDefault="00F2121E" w:rsidP="00407255">
+                                    <w:pPr>
+                                      <w:jc w:val="center"/>
+                                      <w:rPr>
+                                        <w:smallCaps/>
+                                        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                                        <w:sz w:val="36"/>
+                                        <w:szCs w:val="36"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                                        <w:sz w:val="36"/>
+                                        <w:szCs w:val="36"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve">     </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:sdtContent>
+                              </w:sdt>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="1600200" tIns="0" rIns="685800" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="page">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="page">
+                      <wp14:pctHeight>36300</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:shapetype w14:anchorId="32CCEABB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="Text Box 54" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-36.75pt;margin-top:237.75pt;width:630.65pt;height:286.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:363;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:363;mso-width-relative:page;mso-height-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuZnEObAIAADkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwkgEI0IK8qKqhLa&#10;XZWt9mwcG6I6Htc2JPTXd+wksKW9bNWLM5l5M56PN57fNZUiJ2FdCTqnw0FKidAcilLvc/rtef1h&#10;RonzTBdMgRY5PQtH7xbv381rk4kRHEAVwhIMol1Wm5wevDdZkjh+EBVzAzBCo1GCrZjHX7tPCstq&#10;jF6pZJSm06QGWxgLXDiH2vvWSBcxvpSC+0cpnfBE5RRz8/G08dyFM1nMWba3zBxK3qXB/iGLipUa&#10;L72EumeekaMt/whVldyCA+kHHKoEpCy5iDVgNcP0pprtgRkRa8HmOHNpk/t/YfnDaWueLPHNJ2hw&#10;gKEhtXGZQ2Wop5G2Cl/MlKAdW3i+tE00nnBUztL042gyoYSjbTwdzyaT2Njk6m6s858FVCQIObU4&#10;l9gudto4j1citIeE2zSsS6XibJQmdU6nYwz5mwU9lA4aEafchbmmHiV/ViJglP4qJCmLWEFQRH6J&#10;lbLkxJAZjHOhfSw+xkV0QElM4i2OHf6a1Vuc2zr6m0H7i3NVarCx+pu0i+99yrLFYyNf1R1E3+ya&#10;bqQ7KM44aQvtEjjD1yVOY8Ocf2IWWY/DxU32j3hIBdh16CRKDmB//k0f8EhGtFJS4xbl1P04Miso&#10;UV800nQ4TVNcU1y8+IuCjcJ0NkHWULLr1fpYrQAnMcTnwvAoBrBXvSgtVC+468twIZqY5nhtTne9&#10;uPLtWuNbwcVyGUG4Y4b5jd4aHkKHwQSaPTcvzJqOix5p/AD9qrHshpItNnhqWB49yDLyNfS2bWjX&#10;c9zPSOPuLQkPwOv/iLq+eItfAAAA//8DAFBLAwQUAAYACAAAACEAidRIl+AAAAANAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeGuXKriEsjTGWONFjWh6XmAEIjtL2G3Bf+/0pLf3&#10;Ml/evJfvFjuIE06+d6Rhs45AINWu6anV8PmxX6UgfDDUmMERavhBD7vi8iI3WeNmesdTGVrBIeQz&#10;o6ELYcyk9HWH1vi1G5H49uUmawLbqZXNZGYOt4O8iaI7aU1P/KEzIz50WH+XR6th/zzKt9dHFy+z&#10;cmXdvqing6m0vr5a7rcgAi7hD4Zzfa4OBXeq3JEaLwYNK3WbMKohVgmLM7FJFa+pWEVxmoAscvl/&#10;RfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALmZxDmwCAAA5BQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAidRIl+AAAAANAQAADwAAAAAAAAAA&#10;AAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:textbox inset="126pt,0,54pt,0">
+                      <w:txbxContent>
+                        <w:p w14:paraId="1EDED9BB" w14:textId="7906BBB3" w:rsidR="00B86F89" w:rsidRDefault="006A39DA">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:color w:val="A1D68B" w:themeColor="accent1"/>
+                              <w:sz w:val="64"/>
+                              <w:szCs w:val="64"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                              <w:alias w:val="Title"/>
+                              <w:tag w:val=""/>
+                              <w:id w:val="630141079"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                              <w:text w:multiLine="1"/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00C74B4B" w:rsidRPr="00407255">
+                                <w:rPr>
+                                  <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                                <w:t>Fiscal Year 202</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00C74B4B">
+                                <w:rPr>
+                                  <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                                <w:t>7</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00C74B4B" w:rsidRPr="00407255">
+                                <w:rPr>
+                                  <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                                <w:br/>
+                                <w:t>Pest Detection Survey Guide</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                            </w:rPr>
+                            <w:alias w:val="Subtitle"/>
+                            <w:tag w:val=""/>
+                            <w:id w:val="1759551507"/>
+                            <w:showingPlcHdr/>
+                            <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                            <w:text/>
+                          </w:sdtPr>
+                          <w:sdtEndPr/>
+                          <w:sdtContent>
+                            <w:p w14:paraId="66538E08" w14:textId="150060E6" w:rsidR="00B86F89" w:rsidRDefault="00F2121E" w:rsidP="00407255">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:smallCaps/>
+                                  <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                                  <w:sz w:val="36"/>
+                                  <w:szCs w:val="36"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                                  <w:sz w:val="36"/>
+                                  <w:szCs w:val="36"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:txbxContent>
+                    </v:textbox>
+                    <w10:wrap type="square" anchorx="page" anchory="page"/>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+          <w:r w:rsidR="00B86F89">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:br w:type="page"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5B09BA13" w14:textId="165DF813" w:rsidR="00FC6A9F" w:rsidRPr="00FC6A9F" w:rsidRDefault="005355CA" w:rsidP="00407255">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C2925E8" wp14:editId="723915AC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>6960107</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>9488451</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="70485" cy="155575"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Textbox 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="70485" cy="155575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7C2925F8" w14:textId="446569DA" w:rsidR="00F94A81" w:rsidRDefault="00F94A81">
+                            <w:pPr>
+                              <w:spacing w:line="244" w:lineRule="exact"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7C2925E8" id="Textbox 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:548.05pt;margin-top:747.1pt;width:5.55pt;height:12.25pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFGQsOlwEAACADAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMeso20Qrr6M0UatK&#10;UVsp7QdgFryoC0MZ7F3/fQe8tqv2VuUCw8zweO8Nq4fJDWyvI1rwLV8uKs60V9BZv235j+8fr+85&#10;wyR9JwfwuuUHjfxhffVuNYZG30APQ6cjIxCPzRha3qcUGiFQ9dpJXEDQnooGopOJjnEruihHQneD&#10;uKmq92KE2IUISiNS9vlY5OuCb4xW6asxqBMbWk7cUlljWTd5FeuVbLZRht6qmYb8DxZOWk+PnqGe&#10;ZZJsF+0/UM6qCAgmLRQ4AcZYpYsGUrOs/lLz2sugixYyB8PZJnw7WPVl/xq+RZamDzDRAIsIDC+g&#10;fiJ5I8aAzdyTPcUGqTsLnUx0eScJjC6St4ezn3pKTFHyrrq9rzlTVFnWdX1XZ7vF5W6ImD5pcCwH&#10;LY80rfK+3L9gOraeWmYqx9czjzRtJma7TJk6c2YD3YGUjDTMluOvnYyas+GzJ7fy5E9BPAWbUxDT&#10;8ATlf2RBHh53CYwtBC64MwEaQ5Ewf5k85z/Ppevysde/AQAA//8DAFBLAwQUAAYACAAAACEAh5LB&#10;ZeEAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidqqRNiFNVCE5IiDQc&#10;ODqxm1iN1yF22/D3bE9wm9GOZt8U29kN7GymYD1KSBYCmMHWa4udhM/69WEDLESFWg0ejYQfE2Bb&#10;3t4UKtf+gpU572PHqARDriT0MY4556HtjVNh4UeDdDv4yalIduq4ntSFyt3Al0Kk3CmL9KFXo3nu&#10;TXvcn5yE3RdWL/b7vfmoDpWt60zgW3qU8v5u3j0Bi2aOf2G44hM6lMTU+BPqwAbyIksTypJaZasl&#10;sGsmEWtSDanHZLMGXhb8/47yFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAUZCw6XAQAA&#10;IAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIeSwWXh&#10;AAAADwEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="7C2925F8" w14:textId="446569DA" w:rsidR="00F94A81" w:rsidRDefault="00F94A81">
+                      <w:pPr>
+                        <w:spacing w:line="244" w:lineRule="exact"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="2080789516"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="398A9E00" w14:textId="0AD2FB92" w:rsidR="008F4B3C" w:rsidRPr="00CF743D" w:rsidRDefault="008F4B3C" w:rsidP="00FC6A9F">
+          <w:pPr>
+            <w:pStyle w:val="TOCHeading"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="8488"/>
+            </w:tabs>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CF743D">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Contents</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="78DD09D4" w14:textId="719D785B" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="008F4B3C">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00127AD6">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00127AD6">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00127AD6">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc209102581" w:history="1">
+            <w:r w:rsidR="00127AD6" w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>INTRODUCTION</w:t>
+            </w:r>
+            <w:r w:rsidR="00127AD6" w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00127AD6" w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00127AD6" w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102581 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00127AD6" w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00127AD6" w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00127AD6" w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="52CEFAB5" w14:textId="66DDC353" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="00127AD6">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209102582" w:history="1">
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PPQ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PEST DETECTION SURVEY GOALS AND GUIDELINES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102582 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6974D2C9" w14:textId="3277F1F7" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="00127AD6">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209102583" w:history="1">
+            <w:r w:rsidRPr="00467FC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Difference</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467FC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467FC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Between</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467FC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467FC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Port</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467FC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467FC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Environs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467FC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467FC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467FC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467FC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pest</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467FC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467FC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Detection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467FC9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Surveys</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102583 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="41C74B7A" w14:textId="5FED8BC9" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="00127AD6">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209102584" w:history="1">
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>COMPLETING THE PPQ PEST DETECTION SURVEY SUMMARY FORM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102584 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="15A754B9" w14:textId="440AFE71" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="00127AD6">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209102585" w:history="1">
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Workflow</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102585 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4F6A0909" w14:textId="6E8FDEB6" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="00127AD6">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209102586" w:history="1">
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DATA ENTRY GUIDANCE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102586 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="31E97137" w14:textId="186A7506" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="00127AD6">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209102587" w:history="1">
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mobile</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Collection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tools</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102587 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="63A927BD" w14:textId="0691E4DE" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="00127AD6">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209102588" w:history="1">
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Retrieving</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Collector A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pps</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102588 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6B6678EA" w14:textId="44FF359F" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="00127AD6">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209102589" w:history="1">
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data Entry Expectations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102589 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5539A17E" w14:textId="07DA9BD3" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="00127AD6">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209102590" w:history="1">
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NAPIS Data</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Entry</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Guidance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102590 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1EF53B9D" w14:textId="40E6321F" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="00127AD6">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209102591" w:history="1">
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RESOURCES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102591 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="40FCAB89" w14:textId="3BFEDDDF" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="00127AD6">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209102592" w:history="1">
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey Supplies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102592 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="384D74C5" w14:textId="007E1431" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="00127AD6">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209102593" w:history="1">
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Preliminary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Identification</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102593 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0E8586C8" w14:textId="4C6A637F" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="00127AD6">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209102594" w:history="1">
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Confirmatory Identification</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102594 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="339058A2" w14:textId="17505191" w:rsidR="00127AD6" w:rsidRPr="00127AD6" w:rsidRDefault="00127AD6">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209102595" w:history="1">
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>APPENDIX.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Names</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PPQ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pest</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Detection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Summary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20EF3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Form</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209102595 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00562541">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00127AD6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="15DC2E15" w14:textId="43A51E9C" w:rsidR="008F4B3C" w:rsidRPr="00127AD6" w:rsidRDefault="008F4B3C">
+          <w:pPr>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00127AD6">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="7C292564" w14:textId="77777777" w:rsidR="00F94A81" w:rsidRDefault="00F94A81">
+      <w:pPr>
+        <w:sectPr w:rsidR="00F94A81" w:rsidSect="00941658">
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="713" w:footer="443" w:gutter="0"/>
+          <w:pgNumType w:start="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="299"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C292565" w14:textId="4158DE37" w:rsidR="00F94A81" w:rsidRDefault="005355CA" w:rsidP="00EC01ED">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc209102581"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>INTRODUCTION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="17BF1E5B" w14:textId="3949E0A9" w:rsidR="00F353C1" w:rsidRDefault="00765695" w:rsidP="00472212">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:right="168"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Plant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Protection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Quarantine’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(PPQ</w:t>
+      </w:r>
+      <w:r w:rsidR="00195FF1">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:t>annual</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:t>Pest</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:t>Detection</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:t>appropriation</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000515C5">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>allocates</w:t>
+      </w:r>
+      <w:r w:rsidR="00195FF1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:t>fund</w:t>
+      </w:r>
+      <w:r w:rsidR="00195FF1">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="000515C5">
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:t>early</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6403">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pest </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:t xml:space="preserve">detection survey </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2109D">
+        <w:t>effort</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00811E79">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:t>conducted by PPQ staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00680A5E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000F4A9A">
+        <w:t xml:space="preserve">These early detection surveys </w:t>
+      </w:r>
+      <w:r w:rsidR="007735D1" w:rsidRPr="00420248">
+        <w:t xml:space="preserve">target specific plant pests, diseases, and weeds identified as threats to </w:t>
+      </w:r>
+      <w:r w:rsidR="007735D1">
+        <w:t>U.S.</w:t>
+      </w:r>
+      <w:r w:rsidR="007735D1" w:rsidRPr="00420248">
+        <w:t xml:space="preserve"> agriculture, natural resources, and/or the environment</w:t>
+      </w:r>
+      <w:r w:rsidR="007735D1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:t xml:space="preserve"> Th</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE29F0">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00B716D8">
+        <w:t>guide</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE29F0">
+        <w:t xml:space="preserve"> provides </w:t>
+      </w:r>
+      <w:r w:rsidR="0023190A">
+        <w:t xml:space="preserve">Pest Detection survey </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:t xml:space="preserve">guidance </w:t>
+      </w:r>
+      <w:r w:rsidR="0023190A">
+        <w:t xml:space="preserve">for fiscal year (FY) </w:t>
+      </w:r>
+      <w:r w:rsidR="003519BB">
+        <w:t xml:space="preserve">2027 </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:t xml:space="preserve">to ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86F49">
+        <w:t xml:space="preserve">consistent </w:t>
+      </w:r>
+      <w:r w:rsidR="001B33A8">
+        <w:t xml:space="preserve">survey planning, </w:t>
+      </w:r>
+      <w:r w:rsidR="000515C5">
+        <w:t xml:space="preserve">survey </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A90">
+        <w:t xml:space="preserve">methodology, and data </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:t xml:space="preserve">reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="00195C38">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86F49">
+        <w:t>work</w:t>
+      </w:r>
+      <w:r w:rsidR="00B716D8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86F49">
+        <w:t>conducted by</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A90">
+        <w:t xml:space="preserve"> states and territories receiving </w:t>
+      </w:r>
+      <w:r w:rsidR="00B716D8">
+        <w:t>Pest Detection funding</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA">
+        <w:t xml:space="preserve">. This approach </w:t>
+      </w:r>
+      <w:r w:rsidR="0081681B">
+        <w:t xml:space="preserve">aligns with </w:t>
+      </w:r>
+      <w:r w:rsidR="008C324F">
+        <w:t>PPQ</w:t>
+      </w:r>
+      <w:r w:rsidR="005F438C">
+        <w:t>’s overarching</w:t>
+      </w:r>
+      <w:r w:rsidR="008C324F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD52ED">
+        <w:t xml:space="preserve">pest surveillance </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17E3D">
+        <w:t>strategy</w:t>
+      </w:r>
+      <w:r w:rsidR="008C324F">
+        <w:t xml:space="preserve">, which includes </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6066">
+        <w:t>PPQ Pest Detection</w:t>
+      </w:r>
+      <w:r w:rsidR="008A36EA">
+        <w:t xml:space="preserve"> survey</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6066">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00470304">
+        <w:t xml:space="preserve">PPQ </w:t>
+      </w:r>
+      <w:r w:rsidR="00014B69">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00470304">
+        <w:t xml:space="preserve">ort </w:t>
+      </w:r>
+      <w:r w:rsidR="00014B69">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00470304">
+        <w:t>nvirons</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5AB2">
+        <w:t xml:space="preserve"> survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00470304">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54B1E">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02129">
+        <w:t xml:space="preserve">lant </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54B1E">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02129">
+        <w:t xml:space="preserve">rotection </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54B1E">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02129">
+        <w:t>ct</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54B1E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02129">
+        <w:t xml:space="preserve">(PPA) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54B1E">
+        <w:t>7721 goal 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00335BF7">
+        <w:t xml:space="preserve"> survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02129">
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="0065297F">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004265A1">
+        <w:t xml:space="preserve">Cooperative Agricultural Pest </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57DBB">
+        <w:t>Survey (CAPS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C29256B" w14:textId="0A511600" w:rsidR="00F94A81" w:rsidRDefault="005355CA" w:rsidP="00400E84">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc209102582"/>
+      <w:r>
+        <w:t>PPQ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00081ADB">
+        <w:t xml:space="preserve">PEST DETECTION </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0054">
+        <w:t>SURVEY GOALS AND GUIDELINES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="7C29256C" w14:textId="2F538316" w:rsidR="00F94A81" w:rsidRDefault="005355CA" w:rsidP="00F61748">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PPQ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pest Detection survey</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3BD2">
+        <w:t xml:space="preserve"> goals are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C29256D" w14:textId="4BB40901" w:rsidR="00F94A81" w:rsidRDefault="005355CA" w:rsidP="002D1C68">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="839"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="839"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Survey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pests</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Priority</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Pest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>List</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C29256F" w14:textId="2E10FA33" w:rsidR="00F94A81" w:rsidRDefault="005355CA" w:rsidP="00F61748">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="839"/>
+        </w:tabs>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="835"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Supplement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>existing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>cooperator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>surveys</w:t>
+      </w:r>
+      <w:r w:rsidR="001F579A">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (such as CAPS and PPA 7721)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63351D25" w14:textId="49830539" w:rsidR="00972E94" w:rsidRDefault="002A2E50" w:rsidP="001A6C67">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0" w:right="173"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">PPQ staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00725D89">
+        <w:t xml:space="preserve">conduct Pest Detection surveys </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90D60" w:rsidRPr="00312227">
+        <w:t xml:space="preserve">to ensure the early detection of exotic plant pests before they become established and cause extensive damage to commercial and non-commercial </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90D60">
+        <w:t xml:space="preserve">agricultural </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90D60" w:rsidRPr="00312227">
+        <w:t>resources</w:t>
+      </w:r>
+      <w:r w:rsidR="00312351">
+        <w:t>, natural resources</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6729">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00312351">
+        <w:t xml:space="preserve"> and the environment</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90D60">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90D60" w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009356DB">
+        <w:t xml:space="preserve">PPQ staff should </w:t>
+      </w:r>
+      <w:r w:rsidR="00607FA4">
+        <w:t xml:space="preserve">prioritize </w:t>
+      </w:r>
+      <w:r w:rsidR="00886B37">
+        <w:t>target</w:t>
+      </w:r>
+      <w:r w:rsidR="005F721C">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00886B37">
+        <w:t xml:space="preserve"> pests </w:t>
+      </w:r>
+      <w:r w:rsidR="002F78BD">
+        <w:t xml:space="preserve">on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="009C0188">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>2027 National Priority Pest List</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001207E1">
+        <w:t xml:space="preserve"> (NPPL)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA33D3">
+        <w:t xml:space="preserve"> for surveys.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00796">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA33D3">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0188">
+        <w:t>owever</w:t>
+      </w:r>
+      <w:r w:rsidR="00972E94">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D62368">
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00B029A6">
+        <w:t xml:space="preserve">e following </w:t>
+      </w:r>
+      <w:r w:rsidR="00316429">
+        <w:t xml:space="preserve">can </w:t>
+      </w:r>
+      <w:r w:rsidR="0061097D">
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="00316429">
+        <w:t xml:space="preserve">serve as targets for </w:t>
+      </w:r>
+      <w:r w:rsidR="0061097D">
+        <w:t>Pest Detection surveys</w:t>
+      </w:r>
+      <w:r w:rsidR="00297324">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D62368">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12C36">
+        <w:t xml:space="preserve">pests of regulatory concern that are </w:t>
+      </w:r>
+      <w:r w:rsidR="0069590D">
+        <w:t>not categorized</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6410">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0083181B">
+        <w:t>newly</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6985">
+        <w:t xml:space="preserve"> detected pests that do not have </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7050">
+        <w:t xml:space="preserve">a PPQ national program, </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6410">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00730408">
+        <w:t>emerging pests of</w:t>
+      </w:r>
+      <w:r w:rsidR="00972E94">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF264B">
+        <w:t>concern</w:t>
+      </w:r>
+      <w:r w:rsidR="00972E94">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C8518D" w14:textId="39DDD1D1" w:rsidR="006800AD" w:rsidRDefault="00F72FB4" w:rsidP="003D5BA9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0" w:right="173"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="001207E1" w:rsidRPr="003D5BA9">
+        <w:t>2027 N</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57F2A">
+        <w:t>PPL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve"> has </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2E67" w:rsidRPr="00F72FB4">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2E67">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2E67" w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72FB4">
+        <w:t>pest</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2E67">
+        <w:t xml:space="preserve"> entries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve">. PPQ added </w:t>
+      </w:r>
+      <w:r w:rsidR="005F243C">
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidR="005F243C" w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve">new pest for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00024900" w:rsidRPr="00F72FB4">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00024900">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00024900" w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72FB4">
+        <w:t>survey year</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81A27">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00024900">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Orobanche cumana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF227B">
+        <w:t>su</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5D1F">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF227B">
+        <w:t>flower broomrape</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72FB4">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81A27">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve"> and did not remove any pests from the list. PPQ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90B21">
+        <w:t xml:space="preserve"> also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A255EC" w:rsidRPr="00F72FB4">
+        <w:t>con</w:t>
+      </w:r>
+      <w:r w:rsidR="00A255EC">
+        <w:t>solidated</w:t>
+      </w:r>
+      <w:r w:rsidR="00A255EC" w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED292E">
+        <w:t xml:space="preserve">the following entries: </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6B29" w:rsidRPr="00983B5E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Globodera pallida</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6B29">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6B29" w:rsidRPr="00983B5E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>G. rostochiensis</w:t>
+      </w:r>
+      <w:r w:rsidR="003836DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E0E37">
+        <w:t>(unique species)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6B29">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60B4E">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5178">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1B26" w:rsidRPr="00983B5E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Xanthomonas oryzae</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1B26">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4608">
+        <w:t xml:space="preserve">pv. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1B26" w:rsidRPr="00983B5E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>oryzae</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1B26">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4608">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E0E37" w:rsidRPr="00983B5E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">X. </w:t>
+      </w:r>
+      <w:r w:rsidR="002535D9" w:rsidRPr="00983B5E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>oryzae</w:t>
+      </w:r>
+      <w:r w:rsidR="002535D9">
+        <w:t xml:space="preserve"> pv. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4608" w:rsidRPr="00983B5E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>oryzicola</w:t>
+      </w:r>
+      <w:r w:rsidR="002535D9">
+        <w:t xml:space="preserve"> (unique pathovars of the same species)</w:t>
+      </w:r>
+      <w:r w:rsidR="00607D37">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D359BA">
+        <w:t xml:space="preserve">PPQ listed </w:t>
+      </w:r>
+      <w:r w:rsidR="00F27324">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00607D37">
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5F79">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E5F79" w:rsidRPr="003D5BA9">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Globodera</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5F79">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="009E5F79" w:rsidRPr="003D5BA9">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Xanthomonas</w:t>
+      </w:r>
+      <w:r w:rsidR="00607D37">
+        <w:t xml:space="preserve"> entries </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00062">
+        <w:t xml:space="preserve">separately </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve">on the </w:t>
+      </w:r>
+      <w:r w:rsidR="0061777A" w:rsidRPr="00F72FB4">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0061777A">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0061777A" w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72FB4">
+        <w:t>priority pest list</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD47D4">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F141A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00142E72">
+        <w:t xml:space="preserve">they </w:t>
+      </w:r>
+      <w:r w:rsidR="00F141A1">
+        <w:t xml:space="preserve">now </w:t>
+      </w:r>
+      <w:r w:rsidR="00F22C56">
+        <w:t xml:space="preserve">constitute unique, </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7766">
+        <w:t>single</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72FB4">
+        <w:t xml:space="preserve"> groupings</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22C56">
+        <w:t xml:space="preserve"> based on </w:t>
+      </w:r>
+      <w:r w:rsidR="003F2467">
+        <w:t xml:space="preserve">common host, </w:t>
+      </w:r>
+      <w:r w:rsidR="0000761A">
+        <w:t>survey, and sample collection methods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72FB4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1211">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D1313">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C292570" w14:textId="67961064" w:rsidR="00F94A81" w:rsidRPr="009D7C4A" w:rsidRDefault="00592CF6" w:rsidP="00823A18">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">In selecting pests to </w:t>
+      </w:r>
+      <w:r w:rsidR="009A6E2B" w:rsidRPr="009A526C">
+        <w:t>include as targets</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4C56" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve"> for survey, </w:t>
+      </w:r>
+      <w:r w:rsidR="005D45FB" w:rsidRPr="009A526C">
+        <w:t>consider avai</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD22BD" w:rsidRPr="009A526C">
+        <w:t>lable state pest risk committee input</w:t>
+      </w:r>
+      <w:r w:rsidR="0077127B" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0087155E" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">as well as factors such as </w:t>
+      </w:r>
+      <w:r w:rsidR="003474CC" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">the biology </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA502E">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="003474CC" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">f the pest, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30FDC" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">the geographical </w:t>
+      </w:r>
+      <w:r w:rsidR="000635F2" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">distribution of host plants, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E605D9" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">and the suitability of the climate and other ecological conditions in the area. Use </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17260" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C540EE" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">establishment of likelihood maps </w:t>
+      </w:r>
+      <w:r w:rsidR="003704F3" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">(if applicable to your target pest) to determine </w:t>
+      </w:r>
+      <w:r w:rsidR="000E12EF" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r w:rsidR="008A146F" w:rsidRPr="009A526C">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00057644" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="005D5C00" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">area planned for survey </w:t>
+      </w:r>
+      <w:r w:rsidR="00057644" w:rsidRPr="009A526C">
+        <w:t>has suitable conditions for pest establishment</w:t>
+      </w:r>
+      <w:r w:rsidR="008A146F" w:rsidRPr="009A526C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D5C00" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A646BF" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">Likelihood of establishment maps are available </w:t>
+      </w:r>
+      <w:r w:rsidR="00B001C5" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">through </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00B001C5" w:rsidRPr="009A526C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SAFARIS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B001C5" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76BA8" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00900669" w:rsidRPr="009A526C">
+        <w:t>requir</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76BA8" w:rsidRPr="009A526C">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00900669" w:rsidRPr="009A526C">
+        <w:t xml:space="preserve"> login credentials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778C371F" w14:textId="574193F4" w:rsidR="00967D55" w:rsidRDefault="00967D55" w:rsidP="009A526C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you have questions about what qualifies as a PPQ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7256E">
+        <w:t>Pest Detection survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37451">
+        <w:t xml:space="preserve"> or the selection of target pests</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7256E">
+        <w:t xml:space="preserve">, contact the Pest Detection </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6461">
+        <w:t>National Operations Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="0048111F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D27D0">
+        <w:t>(NOM)</w:t>
+      </w:r>
+      <w:r w:rsidR="00966D31">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53DE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7256E">
+        <w:t>Darrell Bays (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="009C0330" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>darrell.a.bays@usda.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F7256E">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C9FD6A" w14:textId="6857950B" w:rsidR="009C0330" w:rsidRPr="00E07F32" w:rsidRDefault="009C0330" w:rsidP="00167544">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc209102583"/>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Difference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Between</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F44BB" w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pest</w:t>
+      </w:r>
+      <w:r w:rsidR="001F44BB" w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F44BB" w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detection </w:t>
+      </w:r>
+      <w:r w:rsidR="001F44BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Port</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Surveys</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="327CDCE3" w14:textId="2146781E" w:rsidR="009C0330" w:rsidRDefault="009C0330" w:rsidP="00E66A51">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0" w:right="173"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PPQ receives Pest Detection</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2344">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fund</w:t>
+      </w:r>
+      <w:r w:rsidR="003C52D3">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> through an annual appropriation from Congress. The goal of th</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1A1A">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> appropriation</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4D8A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is to document the presence or absence of plant pests and diseases of Federal regulatory</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>significance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76159">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that may present </w:t>
+      </w:r>
+      <w:r w:rsidR="0011526A">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a threat </w:t>
+      </w:r>
+      <w:r w:rsidR="00E141D5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>to American agriculture and natural resources</w:t>
+      </w:r>
+      <w:r w:rsidR="00372DDA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if </w:t>
+      </w:r>
+      <w:r w:rsidR="00951F7F">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>the pest becomes established or spreads</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45C62">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00583315">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">original </w:t>
+      </w:r>
+      <w:r w:rsidR="00C45C62">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66C5E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of detection</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B60BC">
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PPQ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83565">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fund</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4BF5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>many</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efforts</w:t>
+      </w:r>
+      <w:r w:rsidR="00966760">
+        <w:t xml:space="preserve"> related</w:t>
+      </w:r>
+      <w:r w:rsidR="007854FC">
+        <w:t xml:space="preserve"> to Pest Detection</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">including </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6208">
+        <w:t>CAPS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and PPQ Pest Detection </w:t>
+      </w:r>
+      <w:r w:rsidR="008B60BC">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">urveys. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786349BA" w14:textId="70064F25" w:rsidR="004F08EB" w:rsidRDefault="0065690C" w:rsidP="00E66A51">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0" w:right="173"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Unlike surveys conducted through Pest Detection funds, PPQ uses funds from A</w:t>
+      </w:r>
+      <w:r w:rsidR="003C75DD">
+        <w:t>gricultur</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5C41">
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidR="003C75DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidR="003C75DD">
+        <w:t xml:space="preserve">uarantine </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4456">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="003C75DD">
+        <w:t>nspection</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> U</w:t>
+      </w:r>
+      <w:r w:rsidR="003C75DD">
+        <w:t xml:space="preserve">ser </w:t>
+      </w:r>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="003C75DD">
+        <w:t>ee (AQI UF)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> collections for Port Environs survey as approved by the U.S. Congress. If a state or territory receives these funds, it should be to support activities related to early </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">pest detection surveys within a port </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>environ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (i.e., setting, monitoring, collecting traps, and analyzing, documenting, and communicating information about trap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contents).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B32AC08" w14:textId="6B820F2E" w:rsidR="009C0330" w:rsidRDefault="0006306F" w:rsidP="00E66A51">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0" w:right="173"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Consult your </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5C0C">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tate </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5C0C">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lant </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5C0C">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ealth </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5C0C">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t>irector (SPHD)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC609B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF23C1">
+        <w:t>about the funds provided to your state and</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC609B">
+        <w:t xml:space="preserve"> the types of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51565">
+        <w:t xml:space="preserve">early pest detection </w:t>
+      </w:r>
+      <w:r w:rsidR="00D64445">
+        <w:t xml:space="preserve">surveys </w:t>
+      </w:r>
+      <w:r w:rsidR="00521660">
+        <w:t xml:space="preserve">to conduct in </w:t>
+      </w:r>
+      <w:r w:rsidR="008B6D51">
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="00521660">
+        <w:t xml:space="preserve"> state</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51565">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A70EA">
+        <w:t xml:space="preserve">Use the examples below to </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0330">
+        <w:t xml:space="preserve">distinguish between when to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21385">
+        <w:t xml:space="preserve">consider survey </w:t>
+      </w:r>
+      <w:r w:rsidR="00A579B8">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0330">
+        <w:t xml:space="preserve"> Port Environs </w:t>
+      </w:r>
+      <w:r w:rsidR="001B6121">
+        <w:t xml:space="preserve">or a Pest Detection </w:t>
+      </w:r>
+      <w:r w:rsidR="00E71B95">
+        <w:t xml:space="preserve">survey, and thus the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC210D">
+        <w:t xml:space="preserve">use of appropriate </w:t>
+      </w:r>
+      <w:r w:rsidR="000619B5">
+        <w:t xml:space="preserve">funds to </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0330">
+        <w:t xml:space="preserve">support </w:t>
+      </w:r>
+      <w:r w:rsidR="000619B5">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E452F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0330">
+        <w:t xml:space="preserve">survey. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E194CF3" w14:textId="1E92BA3E" w:rsidR="009C0330" w:rsidRDefault="009C0330" w:rsidP="009C0330">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:right="168"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>International</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>containerized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cargo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>arrives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>maritime</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00364DD2">
+        <w:t>port,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0821">
+        <w:t xml:space="preserve">cargo handlers </w:t>
+      </w:r>
+      <w:r>
+        <w:t>transport</w:t>
+      </w:r>
+      <w:r w:rsidR="003B0821">
+        <w:t xml:space="preserve"> it</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inland port for inspection. The maritime port and inland port are appropriate locations for Port Environs survey supported by AQI UF </w:t>
+      </w:r>
+      <w:r w:rsidR="001E05C1">
+        <w:t>funds</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Surveys along the roadway or railway between the two ports are appropriate locations for Pest Detection funded survey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA9CD3C" w14:textId="0CF65198" w:rsidR="009C0330" w:rsidRDefault="009C0330" w:rsidP="009C0330">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="276"/>
+        <w:ind w:left="0" w:right="168"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example 2: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Traps for </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB45B6">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D90054">
+        <w:t>exotic wood borer/bark beetle (EWB/BB) survey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> placed at a maritime container port or wood packing material (WPM) recycler </w:t>
+      </w:r>
+      <w:r w:rsidR="00E452F4">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1D53">
+        <w:t xml:space="preserve"> part of a </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0EE4">
+        <w:t>Port Environs survey and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0034A">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r>
+        <w:t>appropriate use of AQI UF fund</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED26B0">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0EE4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00950BD9">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED26B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00950BD9">
+        <w:t xml:space="preserve">survey would </w:t>
+      </w:r>
+      <w:r>
+        <w:t>target pests that may infest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>WPM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>associated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>imported</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cargo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Traps</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>placed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ultimate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>destination</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>imported cargo</w:t>
+      </w:r>
+      <w:r w:rsidR="00927310">
+        <w:t xml:space="preserve">, other than </w:t>
+      </w:r>
+      <w:r w:rsidR="00201F66">
+        <w:t>an inland port,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> would be </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9023E">
+        <w:t xml:space="preserve">part of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an appropriate Pest Detection funded survey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A677D87" w14:textId="77777777" w:rsidR="0056290B" w:rsidRPr="000F145F" w:rsidRDefault="0056290B" w:rsidP="000F145F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc209102584"/>
+      <w:r w:rsidRPr="000F145F">
+        <w:t>COMPLETING THE PPQ PEST DETECTION SURVEY SUMMARY FORM</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="23F8E0CA" w14:textId="58B96E67" w:rsidR="0056290B" w:rsidRDefault="000434E9" w:rsidP="006C6E97">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The FY </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5660A">
+        <w:t xml:space="preserve">2027 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pest Detection </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00C12D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>S</w:t>
+        </w:r>
+        <w:r w:rsidR="000C355E" w:rsidRPr="00C12D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">urvey </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C12D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>S</w:t>
+        </w:r>
+        <w:r w:rsidR="005D29CE" w:rsidRPr="00C12D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ummary </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C12D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>F</w:t>
+        </w:r>
+        <w:r w:rsidR="005D29CE" w:rsidRPr="00C12D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>orm (SSF)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> will be open </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C34AC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">October </w:t>
+      </w:r>
+      <w:r w:rsidR="00464884">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001C149A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C34AC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through </w:t>
+      </w:r>
+      <w:r w:rsidR="001C149A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nov</w:t>
+      </w:r>
+      <w:r w:rsidR="001C149A" w:rsidRPr="000C34AC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ember </w:t>
+      </w:r>
+      <w:r w:rsidR="001C149A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C34AC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C149A" w:rsidRPr="000C34AC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001C149A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C34AC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84A9C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>The PPQ</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>Pest Detection</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>SSF</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>available</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>survey</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>planning</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>page</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>CAPS</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t xml:space="preserve">website: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00125336" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>https://caps.ceris.purdue.edu/surveyplanning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00125336" w:rsidRPr="00E534E9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003839F2">
+        <w:t>PPQ staff must</w:t>
+      </w:r>
+      <w:r w:rsidR="003839F2" w:rsidRPr="00E534E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009747FD">
+        <w:t>have a</w:t>
+      </w:r>
+      <w:r w:rsidR="00125336" w:rsidRPr="00E534E9">
+        <w:t xml:space="preserve"> username and password to access this site</w:t>
+      </w:r>
+      <w:r w:rsidR="00125336">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="002A2652">
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidR="00125336" w:rsidRPr="00E534E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00234524" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>capsis@purdue.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00234524">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00125336" w:rsidRPr="00E534E9">
+        <w:t>for login assistance.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6E97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E5BD3">
+        <w:t>Complete a</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6E97" w:rsidRPr="00BB37D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6E97" w:rsidRPr="00C12D55">
+        <w:t>SSF</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6E97" w:rsidRPr="00BB37D9">
+        <w:t xml:space="preserve"> to document your FY 202</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6E97">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6E97" w:rsidRPr="00BB37D9">
+        <w:t xml:space="preserve"> Pest Detection survey plan</w:t>
+      </w:r>
+      <w:r w:rsidR="007C32DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004021B9">
+        <w:t xml:space="preserve">and to meet the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C32DA">
+        <w:t xml:space="preserve">requirement </w:t>
+      </w:r>
+      <w:r w:rsidR="004021B9">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="007C32DA">
+        <w:t xml:space="preserve"> document</w:t>
+      </w:r>
+      <w:r w:rsidR="004021B9">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6E97">
+        <w:t xml:space="preserve"> all surveys supported by PPQ Pest Detection funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD45D0F" w14:textId="625666CA" w:rsidR="0056290B" w:rsidRDefault="0056290B" w:rsidP="0056290B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="0" w:right="249"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The PPQ Pest Detection SSF should only include plans </w:t>
+      </w:r>
+      <w:r w:rsidR="004868D2">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>surveys supported by Pest Detection fund</w:t>
+      </w:r>
+      <w:r w:rsidR="00347462">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4C3D">
+        <w:t xml:space="preserve">, thus </w:t>
+      </w:r>
+      <w:r w:rsidR="00D17A55">
+        <w:t xml:space="preserve">it </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">should not include any plans for surveys supported by Port Environs </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2341">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:t>QI UF fund</w:t>
+      </w:r>
+      <w:r w:rsidR="00944BB0">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. For example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0DE12A" w14:textId="4F66ECB2" w:rsidR="002B00FA" w:rsidRDefault="0070425A" w:rsidP="00EA0FCC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="276" w:after="120"/>
+        <w:ind w:left="720" w:right="29"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E6D6A">
+        <w:t xml:space="preserve">When you conduct a survey funded by both AQI UF PENS and Pest Detection, estimate what percentage of your work each </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">funding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6D6A">
+        <w:t>source supports.</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A41E0" w:rsidRPr="006E6D6A">
+        <w:t xml:space="preserve">If AQI UF </w:t>
+      </w:r>
+      <w:r w:rsidR="00A831AA">
+        <w:t xml:space="preserve">funds </w:t>
+      </w:r>
+      <w:r w:rsidR="001A41E0" w:rsidRPr="006E6D6A">
+        <w:t xml:space="preserve">support 30% of your survey and Pest Detection </w:t>
+      </w:r>
+      <w:r w:rsidR="001A41E0">
+        <w:t>fund</w:t>
+      </w:r>
+      <w:r w:rsidR="00A831AA">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001A41E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A41E0" w:rsidRPr="006E6D6A">
+        <w:t xml:space="preserve">supports 70%, record only </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A41E0" w:rsidRPr="006E6D6A">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>70</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0056290B">
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B" w:rsidDel="00963D81">
+        <w:t xml:space="preserve">of your </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>survey effort in the Pest Detection SSF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C46354" w14:textId="1B291B0E" w:rsidR="0056290B" w:rsidRDefault="0056290B" w:rsidP="002060EB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">PPQ is conducting a pilot program using a separate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>SSF for Port Environs</w:t>
+      </w:r>
+      <w:r w:rsidR="00C104BD">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> National Survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00840395">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C104BD">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PENS)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If you </w:t>
+      </w:r>
+      <w:r w:rsidR="004727D6">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">participate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>pilot,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00070392">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>30%</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your survey effort funded</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AQI UF </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the Port Environs SSF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD606AA" w14:textId="0215FC43" w:rsidR="0056290B" w:rsidRDefault="00857FC5" w:rsidP="00CF5C55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0" w:right="130"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Name e</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t xml:space="preserve">ach survey in the SSF by selecting a survey name from the dropdown list that most closely represents </w:t>
+      </w:r>
+      <w:r w:rsidR="00733215">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>PPQ Pest Detection survey. The name select</w:t>
+      </w:r>
+      <w:r w:rsidR="00733215">
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t xml:space="preserve"> should be related to </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>host</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>habitat,</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>pest</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>targeted.</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00542390">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can find </w:t>
+      </w:r>
+      <w:r w:rsidR="00542390">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>list</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>current</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>survey</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>names</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21289">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_APPENDIX:_Survey_Names" w:history="1">
+        <w:r w:rsidR="0056290B" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>Appendix</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0056290B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CA8E1D" w14:textId="1DFD19E3" w:rsidR="0056290B" w:rsidRDefault="00C77D73" w:rsidP="002D095D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:right="505"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6791AA4C" wp14:editId="5A3F1B18">
+            <wp:extent cx="308344" cy="308344"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1470734509" name="Graphic 5" descr="Comment Important outline"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1470734509" name="Graphic 1470734509" descr="Comment Important outline"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22">
+                      <a:extLst>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId23"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="311450" cy="311450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE0242">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00395184">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must use </w:t>
+      </w:r>
+      <w:r w:rsidR="00395184">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3172D">
+        <w:t xml:space="preserve">urvey </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>methods</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>the PPQ</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>pest</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>program</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00355E26">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">documented in the </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>Approved</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>Methods</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>Pest Surveillance</w:t>
+      </w:r>
+      <w:r w:rsidR="00355E26">
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="002D095D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5381">
+        <w:t xml:space="preserve">pests on the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D095D" w:rsidRPr="000B5381">
+        <w:t>National Priority Pest</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5381" w:rsidRPr="000B5381">
+        <w:t xml:space="preserve"> List</w:t>
+      </w:r>
+      <w:r w:rsidR="002D095D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91893">
+        <w:t xml:space="preserve"> If surveying </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77294">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00990952">
+        <w:t xml:space="preserve">non-categorized or emerging pests, or pests not on the NPPL, consult with the </w:t>
+      </w:r>
+      <w:r w:rsidR="009A209B">
+        <w:t>Pest Detection NOM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BAA6CE" w14:textId="77777777" w:rsidR="0056290B" w:rsidRDefault="0056290B" w:rsidP="0056290B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149E167D" w14:textId="0E5FF298" w:rsidR="0056290B" w:rsidRDefault="00A11327" w:rsidP="0056290B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:right="62"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For assistance with</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t xml:space="preserve"> survey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> names</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t xml:space="preserve"> or completing </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>Pest Detection SSF, contact</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>Pest</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>Detection</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6507">
+        <w:t>NOM</w:t>
+      </w:r>
+      <w:r w:rsidR="00477690">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>Darrell</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:t>Bays</w:t>
+      </w:r>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="000B5381" w:rsidRPr="00D2316A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>(darrell.a.bays@usda.gov)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0056290B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1FFC8C" w14:textId="77777777" w:rsidR="003647B9" w:rsidRPr="00E07F32" w:rsidRDefault="003647B9" w:rsidP="00167544">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc178007044"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc209102585"/>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Workflow</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="722892E6" w14:textId="1322E541" w:rsidR="003647B9" w:rsidRDefault="003647B9" w:rsidP="005E314C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E4487">
+        <w:t>he P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">est Detection </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6507">
+        <w:t>NOM</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> will review </w:t>
+      </w:r>
+      <w:r w:rsidR="00C659D7">
+        <w:t>the details</w:t>
+      </w:r>
+      <w:r w:rsidR="000755E3">
+        <w:t xml:space="preserve"> entered into the SS</w:t>
+      </w:r>
+      <w:r w:rsidR="00167718">
+        <w:t xml:space="preserve">F on the CAPS Resource and Collaboration (CAPS R&amp;C) </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0141">
+        <w:t xml:space="preserve">site </w:t>
+      </w:r>
+      <w:r w:rsidR="00167718">
+        <w:t xml:space="preserve">and compare the SSF details to information in the submitted work plan before </w:t>
+      </w:r>
+      <w:r w:rsidR="007457D0">
+        <w:t xml:space="preserve">providing approval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B521412" w14:textId="77777777" w:rsidR="001D0061" w:rsidRDefault="001D0061" w:rsidP="00617243">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc178007045"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc209102586"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>DATA ENTRY GUIDANCE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="7C292572" w14:textId="6DA7E016" w:rsidR="00F94A81" w:rsidRDefault="005355CA" w:rsidP="00070774">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:right="148"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The National Agriculture Pest Information System (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>NAPIS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">) is the final data repository for all </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2B8F">
+        <w:t>Pest Detection</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> funded survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00004959">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00060831">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C7CA5">
+        <w:t>including</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> early detection surveys for PPQ Program Pests funded by Pest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Detection.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA09C6">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ther</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>surveys</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7956">
+        <w:t>—such as</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB60C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>delimitation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>monitoring</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE293E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>control</w:t>
+      </w:r>
+      <w:r w:rsidR="00115CBB">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27FBC">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00115CBB">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receive </w:t>
+      </w:r>
+      <w:r w:rsidR="00115CBB">
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00115CBB">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0082709E">
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sources other than P</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27FBC">
+        <w:t xml:space="preserve">est </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27FBC">
+        <w:t>etection</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5E85">
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r>
+        <w:t>follow the</w:t>
+      </w:r>
+      <w:r w:rsidR="00371122">
+        <w:t>ir NOM’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27FBC">
+        <w:t xml:space="preserve">data entry </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">guidance. Always trace the survey activity back to the purpose of the survey and the funding source to determine the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4789B">
+        <w:t xml:space="preserve">appropriate </w:t>
+      </w:r>
+      <w:r>
+        <w:t>final data repository.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Please reach out to Pest Detection </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6507">
+        <w:t>NOM</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EA9">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006616D9">
+        <w:t>Darrell Bays (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00C51373" w:rsidRPr="00C5400C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>darrell.a.bays@usda.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BC6823">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51373">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006616D9">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E85B1F">
+        <w:t>with any</w:t>
+      </w:r>
+      <w:r w:rsidR="00991EAC">
+        <w:t xml:space="preserve"> questions</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C292573" w14:textId="0D3B6B74" w:rsidR="00F94A81" w:rsidRPr="006F6AD8" w:rsidRDefault="00447028" w:rsidP="006F6AD8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Enter d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>surveys</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>performed</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>FY</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E85B1F" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85B1F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85B1F" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>NAPIS</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1,</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E85B1F" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85B1F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="005355CA" w:rsidRPr="006F6AD8">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD643D2" w14:textId="329883D6" w:rsidR="003333DA" w:rsidRPr="00E07F32" w:rsidRDefault="003333DA" w:rsidP="00893D52">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc209102587"/>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mobile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Collection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tools</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="3FF4A3BC" w14:textId="636C6D21" w:rsidR="003333DA" w:rsidRDefault="003333DA" w:rsidP="003333DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PPQ is developing mobile data collection tools (i.e., mobile apps) for PPQ Pest Detection surveys. Contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>respective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NOM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PPQ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pests</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>national</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>level</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>app</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for collecting early detection survey data. For pests on the National Priority Pest List, contact the Pest Detection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NOM</w:t>
+      </w:r>
+      <w:r w:rsidR="00477690">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Darrell</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bays</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>(darrell.a.bays@usda.gov)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00477690">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> learn </w:t>
+      </w:r>
+      <w:r>
+        <w:t>what</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>applications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>available</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(e.g.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EWB/BB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Collector</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>App).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED2C2A5" w14:textId="77777777" w:rsidR="003333DA" w:rsidRPr="00E07F32" w:rsidRDefault="003333DA" w:rsidP="00893D52">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc209102588"/>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Retrieving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Collector A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="36821713" w14:textId="32AA09AE" w:rsidR="003333DA" w:rsidRDefault="003333DA" w:rsidP="0036649C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:right="662"/>
+      </w:pPr>
+      <w:r>
+        <w:t>There</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>two</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>options</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>exporting data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">collector </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t>apps</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to facilitate preparing the data for upload into NAPIS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BBF34B" w14:textId="6816CB94" w:rsidR="003333DA" w:rsidRDefault="003333DA" w:rsidP="003333DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="840"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="929"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Detection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apps,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>export</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>survey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">year. </w:t>
+      </w:r>
+      <w:r w:rsidR="00896A48">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he following apps will have a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> export </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">feature </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>available:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40715159" w14:textId="606B110A" w:rsidR="003333DA" w:rsidRDefault="003333DA" w:rsidP="00617243">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1199"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1199" w:hanging="359"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Exotic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731675">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>oth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564A99A6" w14:textId="77777777" w:rsidR="003333DA" w:rsidRDefault="003333DA" w:rsidP="00617243">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1199"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1199" w:hanging="359"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>EWB/BB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F558BD" w14:textId="4B836BD8" w:rsidR="003333DA" w:rsidRDefault="003333DA" w:rsidP="00CE295D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1199"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1195"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Khapra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731675">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>eetle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D59FF90" w14:textId="47393EBB" w:rsidR="003333DA" w:rsidRDefault="003333DA" w:rsidP="00617243">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="840"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="226"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For PPQ Program apps or Pest Detection apps that do not have a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>export tool, email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>appropriate contact below</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>your name, role (</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4B63">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3B82">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4B63">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3B82">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4D00">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3B82">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4D00">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urvey </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3B82">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4D00">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pecialist</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3FB3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PSS)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4B63">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SPHD), survey year, state, target pest, app name, and platform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5879AB62">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50ADF3EE" w14:textId="52F4D5E5" w:rsidR="003333DA" w:rsidRDefault="003333DA" w:rsidP="00617243">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1199"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1199" w:hanging="359"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00A736FE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>collected</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Field</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Maps,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00652052">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ield</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00652052">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>geographic information system (GIS) s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pecialist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C73C947" w14:textId="0805AB47" w:rsidR="003333DA" w:rsidRDefault="003333DA" w:rsidP="003333DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1199"/>
+        </w:tabs>
+        <w:spacing w:before="20" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1199" w:hanging="359"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00A736FE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A736FE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>collected</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A736FE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Field Maps, please email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00A736FE" w:rsidRPr="00EB5037">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>PPQ.DataMgt@usda.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A736FE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for an alternative. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DCDA48" w14:textId="7AD9AAB9" w:rsidR="003333DA" w:rsidRDefault="003333DA" w:rsidP="003333DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="263"/>
+        <w:ind w:left="0" w:right="168"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The data exported from any app will require formatting prior to NAPIS upload. Once </w:t>
+      </w:r>
+      <w:r w:rsidR="000A458E">
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r>
+        <w:t>properly format</w:t>
+      </w:r>
+      <w:r w:rsidR="000A458E">
+        <w:t xml:space="preserve"> the data</w:t>
+      </w:r>
+      <w:r w:rsidR="000977B4">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the P</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95272">
+        <w:t>SS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5ED1">
+        <w:t xml:space="preserve">sends it </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to the State Survey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Coordinator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3FB3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>(SSC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00652052">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0021034E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> request</w:t>
+      </w:r>
+      <w:r w:rsidR="0021034E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C039DD">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the SSC </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>upload</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it </w:t>
+      </w:r>
+      <w:r>
+        <w:t>into</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NAPIS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>For assistance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with formatting data for NAPIS upload, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>capsis@purdue.edu.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4EAEE6A1" w14:textId="77777777" w:rsidR="003333DA" w:rsidRPr="00E07F32" w:rsidRDefault="003333DA" w:rsidP="00893D52">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc209102589"/>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Data Entry Expectations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="26D28C9A" w14:textId="27A52A0E" w:rsidR="003333DA" w:rsidRPr="00191AB6" w:rsidRDefault="00353E45" w:rsidP="003333DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:right="117"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Entry </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06534">
+        <w:t xml:space="preserve">into NAPIS </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of a</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t xml:space="preserve">ll data from FY </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7227">
+        <w:t xml:space="preserve">2027 </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t xml:space="preserve">surveys </w:t>
+      </w:r>
+      <w:r w:rsidR="00411E35">
+        <w:t>is due by</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t xml:space="preserve"> March 1, </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7227">
+        <w:t>2028</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA" w:rsidRPr="007D1A85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>The Pest Detection NOM will check</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="005D0D16" w:rsidRPr="00CF743D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>accountability</w:t>
+        </w:r>
+        <w:r w:rsidR="005D0D16" w:rsidRPr="00CF743D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> r</w:t>
+        </w:r>
+        <w:r w:rsidR="003333DA" w:rsidRPr="00CF743D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>eport</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>date</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>and follow</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>up</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>PSS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02B92">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>and/or</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>SPHD</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>regarding missing NAPIS data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7668A8D0" w14:textId="05EE6106" w:rsidR="003333DA" w:rsidRPr="00E07F32" w:rsidRDefault="008728A8" w:rsidP="00893D52">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc209102590"/>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">NAPIS </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA" w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Data</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA" w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA" w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Entry</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA" w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Guidance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="28212E99" w14:textId="4491A84E" w:rsidR="003333DA" w:rsidRDefault="003333DA" w:rsidP="003333DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">NAPIS data entry is a cooperative effort between PPQ and its state cooperators. Contact your SSC for assistance with entering PPQ data into NAPIS; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62A5E">
+        <w:t>PPQ staff do not directly enter data into NAPIS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00970C48">
+        <w:t>est Survey Specialists</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, SPHDs, and other PPQ staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6647A" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">must work closely with their </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6647A">
+        <w:t>SSC</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6647A" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> to ensure that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6647A">
+        <w:t xml:space="preserve">formatting of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6647A" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">data is </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6647A">
+        <w:t xml:space="preserve">correct </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6647A" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">for uploading into NAPIS with minimal to no </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6647A">
+        <w:t xml:space="preserve">additional </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6647A" w:rsidRPr="00F35AF3">
+        <w:t>formatting required once the SSC receives it</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0560F3" w14:textId="50703FAC" w:rsidR="003333DA" w:rsidRDefault="00873D60" w:rsidP="003333DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="0" w:right="168"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="004B09C9">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>current</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>CAPS</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>Resource and Collaboration</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>website</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>username</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>password</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>access the</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="003333DA" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>NAPIS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>database</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6352">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA" w:rsidRPr="007D1A85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07E07">
+        <w:t>Email</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA" w:rsidRPr="007D1A85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidR="003333DA" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>capsis@purdue.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003333DA" w:rsidRPr="00597E40">
+        <w:rPr>
+          <w:color w:val="6B9F24"/>
+          <w:u w:color="6B9F24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA" w:rsidRPr="00597E40">
+        <w:rPr>
+          <w:u w:color="6B9F24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA" w:rsidRPr="00597E40">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or assistance with </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>database</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>access</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t xml:space="preserve">technical assistance with data entry. </w:t>
+      </w:r>
+      <w:r w:rsidR="000144EB">
+        <w:t>Find t</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>emplates</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>NAPIS</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>entry</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:t>at:</w:t>
+      </w:r>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="007E3A22">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>https://napis.ceris.purdue.edu/home</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003333DA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B30A2A2" w14:textId="77777777" w:rsidR="00CE75E3" w:rsidRPr="00CE75E3" w:rsidRDefault="008728A8" w:rsidP="006F6AD8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc209102591"/>
+      <w:r w:rsidRPr="00CE75E3">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00CE75E3">
+        <w:t>ESOURCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="7AED8829" w14:textId="77777777" w:rsidR="00CE75E3" w:rsidRPr="00E07F32" w:rsidRDefault="00CE75E3" w:rsidP="00893D52">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc209102592"/>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Survey Supplies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="2159B60B" w14:textId="10F5C88E" w:rsidR="00CE75E3" w:rsidRDefault="00004BDD" w:rsidP="006F6AD8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:right="24"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Order s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:t xml:space="preserve">urvey supplies (traps, lures, and accessories) through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="00CE75E3" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>Survey Supply Ordering System</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CE75E3">
+        <w:rPr>
+          <w:color w:val="6B9F24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00804949">
+        <w:t xml:space="preserve">National </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:t>Priority Pests and PPQ Program Pests. Place orders during the fall open period</w:t>
+      </w:r>
+      <w:r w:rsidR="00D776F4">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57A2" w:rsidRPr="00C02429">
+        <w:t xml:space="preserve">September </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90D01">
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90D01" w:rsidRPr="00C02429">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57A2" w:rsidRPr="00C02429">
+        <w:t xml:space="preserve">through </w:t>
+      </w:r>
+      <w:r w:rsidR="00011D9E">
+        <w:t>Nov</w:t>
+      </w:r>
+      <w:r w:rsidR="00011D9E" w:rsidRPr="00C02429">
+        <w:t xml:space="preserve">ember </w:t>
+      </w:r>
+      <w:r w:rsidR="00011D9E">
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE57A2" w:rsidRPr="00C02429">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00011D9E" w:rsidRPr="00C02429">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00011D9E">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D776F4" w:rsidRPr="00C02429">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00C02429">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76F44">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10B98">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uidance documents for </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="00A10B98" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:t>ordering survey supplies</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A10B98">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="00A10B98" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:t>CAPS Resource and Collaboration</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A10B98">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> website. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:t>Pest</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:t>Detection</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0833">
+        <w:t>NOM</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4C0F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:t xml:space="preserve"> Darrell Bays (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidR="00CE75E3" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>darrell.a.bays@usda.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CE75E3">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3">
+        <w:t>if you have questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A97EE5" w14:textId="77777777" w:rsidR="00CE75E3" w:rsidRPr="00E07F32" w:rsidRDefault="00CE75E3" w:rsidP="00893D52">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc209102593"/>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preliminary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Identification</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="2E99A30E" w14:textId="0454DF46" w:rsidR="00CE75E3" w:rsidRPr="00AC2718" w:rsidRDefault="004B716C" w:rsidP="00EA0FCC">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7373">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7373" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>responsibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7373">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the submitter of the SSF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to confirm that an identifier or institution is available to provide taxonomic support for the proposed targets each year.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7263" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This includes confirming that an</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2718" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identifier or institution previously used is available to continue providing taxonomic support for the proposed targets each year. PPQ cannot guarantee</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taxonomic</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>preliminary</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identification</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Priority</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pests</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for all pests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57111D09" w14:textId="720FCD56" w:rsidR="00CE75E3" w:rsidRPr="00AC2718" w:rsidRDefault="0005428F" w:rsidP="00CE75E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:right="168"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For assistance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:t>finding an identifier or institution to provide preliminary identification for a target</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:t>(national priority</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:t>pests</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:t>only),</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917ADD">
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:t>Preliminary</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:t>Identification</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0833">
+        <w:t>NOM</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:t>Pest</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:t>Detection</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:t xml:space="preserve"> Darrell</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:t xml:space="preserve">Bays </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="003606E1" w:rsidRPr="000B3218">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidR="003606E1" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>darrell.a.bays@usda.gov</w:t>
+        </w:r>
+        <w:r w:rsidR="003606E1" w:rsidRPr="000B3218">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+        <w:r w:rsidR="003606E1" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:t xml:space="preserve"> For other PPQ pest programs, reach out to the respective Pest Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE75E3" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>NOM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B671E4" w14:textId="124D2AAE" w:rsidR="00954A92" w:rsidRPr="00E07F32" w:rsidRDefault="00954A92" w:rsidP="00893D52">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc209102594"/>
+      <w:r w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Confirmatory I</w:t>
+      </w:r>
+      <w:r w:rsidR="00893D52" w:rsidRPr="00E07F32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266D4B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dentification</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="42D4BAA0" w14:textId="7FE212E5" w:rsidR="004812D5" w:rsidRDefault="005B4E1C" w:rsidP="00D55E08">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="39"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Submitters must route s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">pecimens collected through </w:t>
+      </w:r>
+      <w:r w:rsidR="00061F87">
+        <w:t>Pest Detection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> survey that have received preliminary identification as a suspected pest of regulatory concern for confirmatory identification through the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>domestic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> module of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="003823C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>the Agricultural Risk Management (ARM) system</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009F147C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E464D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40649" w:rsidRPr="000F53D0">
+        <w:t xml:space="preserve">For assistance with ARM, </w:t>
+      </w:r>
+      <w:r w:rsidR="00912364">
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidR="00B464A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="00B464A2" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>AQI.ARM@usda.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A40649" w:rsidRPr="000F53D0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="0037313E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B464A2" w:rsidRPr="00AC2718">
+        <w:t>Pest</w:t>
+      </w:r>
+      <w:r w:rsidR="00B464A2" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B464A2" w:rsidRPr="00AC2718">
+        <w:t>Detection</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0833">
+        <w:t xml:space="preserve"> NOM</w:t>
+      </w:r>
+      <w:r w:rsidR="00B464A2" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B464A2" w:rsidRPr="00AC2718">
+        <w:t xml:space="preserve"> Darrell</w:t>
+      </w:r>
+      <w:r w:rsidR="00B464A2" w:rsidRPr="00AC2718">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B464A2" w:rsidRPr="00AC2718">
+        <w:t xml:space="preserve">Bays </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="0037313E" w:rsidRPr="003606E1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidR="0037313E" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>darrell.a.bays@usda.gov</w:t>
+        </w:r>
+        <w:r w:rsidR="0037313E" w:rsidRPr="003606E1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+        <w:r w:rsidR="0037313E" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2210B95E" w14:textId="7A8F032E" w:rsidR="00E914F4" w:rsidRDefault="00E914F4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_APPENDIX._Survey_Names"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B79F7CA" w14:textId="77777777" w:rsidR="008478DB" w:rsidRDefault="008478DB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2925B8" w14:textId="1ECC1ABA" w:rsidR="00F94A81" w:rsidRDefault="005355CA" w:rsidP="00F41DF7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_APPENDIX:_Survey_Names"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc209102595"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t>APPENDIX</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6076F">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Survey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Names</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PPQ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Detection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Survey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Summary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Form</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="7C2925BA" w14:textId="60DDAAEA" w:rsidR="00F94A81" w:rsidRDefault="005355CA" w:rsidP="00070774">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:right="168"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>survey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>names</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>host</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>habitat,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>targeted.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">see your preferred survey name, </w:t>
+      </w:r>
+      <w:r w:rsidR="006A70ED">
+        <w:t xml:space="preserve">contact </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the Pest Detection </w:t>
+      </w:r>
+      <w:r w:rsidR="00183F16">
+        <w:t>NOM</w:t>
+      </w:r>
+      <w:r w:rsidR="00061F87">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Darrell Bays </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A70ED">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="006A70ED" w:rsidRPr="00E07F32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="4B6D63" w:themeColor="text2" w:themeTint="BF"/>
+          </w:rPr>
+          <w:t>darrell.a.bays@usda.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006A70ED">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006A70ED" w:rsidRPr="006A70ED">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for assistance</w:t>
+      </w:r>
+      <w:r w:rsidR="006A70ED" w:rsidRPr="006A70ED">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2925BB" w14:textId="77777777" w:rsidR="00F94A81" w:rsidRDefault="00F94A81">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="88"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4990"/>
+        <w:gridCol w:w="4990"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E07F32" w14:paraId="7C2925BD" w14:textId="77777777" w:rsidTr="00D87F26">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58344E5C" w14:textId="4B15A6C3" w:rsidR="00E07F32" w:rsidRPr="008478DB" w:rsidRDefault="00E07F32" w:rsidP="00617243">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Names</w:t>
+            </w:r>
+            <w:r w:rsidR="006B29BB">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (A – N)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925BC" w14:textId="33AF63B9" w:rsidR="00E07F32" w:rsidRPr="008478DB" w:rsidRDefault="00705B86" w:rsidP="00617243">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Names</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (O – V)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F23222" w14:paraId="7C2925C0" w14:textId="77777777" w:rsidTr="00D87F26">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925BE" w14:textId="77777777" w:rsidR="00F23222" w:rsidRPr="008478DB" w:rsidRDefault="00F23222" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Asian</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Defoliator</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925BF" w14:textId="2E44BE7A" w:rsidR="00F23222" w:rsidRPr="008478DB" w:rsidRDefault="00F23222" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Oak</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Commodity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F23222" w14:paraId="7C2925C3" w14:textId="77777777" w:rsidTr="00D87F26">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925C1" w14:textId="77777777" w:rsidR="00F23222" w:rsidRPr="008478DB" w:rsidRDefault="00F23222" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Citrus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Commodity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925C2" w14:textId="1E4C2816" w:rsidR="00F23222" w:rsidRPr="008478DB" w:rsidRDefault="00F23222" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Orchard</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Commodity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F23222" w14:paraId="7C2925C6" w14:textId="77777777" w:rsidTr="00D87F26">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925C4" w14:textId="77777777" w:rsidR="00F23222" w:rsidRPr="008478DB" w:rsidRDefault="00F23222" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Corn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commodity </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925C5" w14:textId="6A1D0799" w:rsidR="00F23222" w:rsidRPr="008478DB" w:rsidRDefault="00F23222" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Palm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Commodity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F23222" w14:paraId="7C2925C9" w14:textId="77777777" w:rsidTr="00D87F26">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925C7" w14:textId="77777777" w:rsidR="00F23222" w:rsidRPr="008478DB" w:rsidRDefault="00F23222" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cotton</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Commodity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925C8" w14:textId="76B97423" w:rsidR="00F23222" w:rsidRPr="008478DB" w:rsidRDefault="00F23222" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pine</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Commodity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F23222" w14:paraId="7C2925CC" w14:textId="77777777" w:rsidTr="00D87F26">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925CA" w14:textId="1E9C67A6" w:rsidR="00F23222" w:rsidRPr="008478DB" w:rsidRDefault="00F23222" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Exotic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Buprestid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Cerceris)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925CB" w14:textId="43A950B6" w:rsidR="00F23222" w:rsidRPr="008478DB" w:rsidRDefault="00F23222" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Small</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Grains</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Commodity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F23222" w14:paraId="7C2925CF" w14:textId="77777777" w:rsidTr="00D87F26">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925CD" w14:textId="77777777" w:rsidR="00F23222" w:rsidRPr="008478DB" w:rsidRDefault="00F23222" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Exotic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wood</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Borer/Bark Beetle</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925CE" w14:textId="518A2278" w:rsidR="00F23222" w:rsidRPr="008478DB" w:rsidRDefault="00F23222" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Solanaceous</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Commodity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F23222" w14:paraId="7C2925D2" w14:textId="77777777" w:rsidTr="00D87F26">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925D0" w14:textId="77777777" w:rsidR="00F23222" w:rsidRPr="008478DB" w:rsidRDefault="00F23222" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Field</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Crops</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pest</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925D1" w14:textId="3B5932F4" w:rsidR="00F23222" w:rsidRPr="008478DB" w:rsidRDefault="00F23222" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Soybean</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Commodity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB21C4" w14:paraId="7C2925D5" w14:textId="77777777" w:rsidTr="00D87F26">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925D3" w14:textId="77777777" w:rsidR="00EB21C4" w:rsidRPr="008478DB" w:rsidRDefault="00EB21C4" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Forest</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pest</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925D4" w14:textId="02B85161" w:rsidR="00EB21C4" w:rsidRPr="008478DB" w:rsidRDefault="00EB21C4" w:rsidP="00131A3F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6E19">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pecialty Crops Pest</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001736" w14:paraId="7C2925D8" w14:textId="77777777" w:rsidTr="00D87F26">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925D6" w14:textId="77777777" w:rsidR="00001736" w:rsidRPr="008478DB" w:rsidRDefault="00001736" w:rsidP="00001736">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>General</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nematode</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925D7" w14:textId="09D48B4F" w:rsidR="00001736" w:rsidRPr="008478DB" w:rsidRDefault="00001736" w:rsidP="00001736">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Stone</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fruit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Commodity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001736" w14:paraId="7C2925DB" w14:textId="77777777" w:rsidTr="00D87F26">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925D9" w14:textId="77777777" w:rsidR="00001736" w:rsidRPr="008478DB" w:rsidRDefault="00001736" w:rsidP="00001736">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Grape</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Commodity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925DA" w14:textId="6EEB75AA" w:rsidR="00001736" w:rsidRPr="008478DB" w:rsidRDefault="00001736" w:rsidP="00001736">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tree</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nursery</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pest</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001736" w14:paraId="7C2925DE" w14:textId="77777777" w:rsidTr="00D87F26">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925DC" w14:textId="77777777" w:rsidR="00001736" w:rsidRPr="008478DB" w:rsidRDefault="00001736" w:rsidP="00001736">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mollusk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925DD" w14:textId="62A70077" w:rsidR="00001736" w:rsidRPr="008478DB" w:rsidRDefault="00001736" w:rsidP="00001736">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tropical</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hosts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Commodity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001736" w14:paraId="7C2925E1" w14:textId="77777777" w:rsidTr="00D87F26">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925DF" w14:textId="77777777" w:rsidR="00001736" w:rsidRPr="008478DB" w:rsidRDefault="00001736" w:rsidP="00001736">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nursery and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Retail</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Plants</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pest</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2925E0" w14:textId="3BC9B297" w:rsidR="00001736" w:rsidRPr="008478DB" w:rsidRDefault="00001736" w:rsidP="00001736">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:keepNext/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="101"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vegetable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Crops</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pest</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008478DB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7C2925E8" w14:textId="565CF5F8" w:rsidR="00DB1524" w:rsidRPr="00EA0FCC" w:rsidRDefault="00705B86" w:rsidP="00EA0FCC">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:before="80"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA0FCC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FCC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FCC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FCC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FCC">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA0FCC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B514C7" w:rsidRPr="002D2CBB">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Acceptable survey names for use when filling in the PPQ P</w:t>
+      </w:r>
+      <w:r w:rsidR="00B514C7">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="00B514C7" w:rsidRPr="002D2CBB">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="00B514C7">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Detection</w:t>
+      </w:r>
+      <w:r w:rsidR="00B514C7" w:rsidRPr="002D2CBB">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SSF.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DB1524" w:rsidRPr="00EA0FCC">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1100" w:right="1060" w:bottom="640" w:left="960" w:header="713" w:footer="443" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1AF07987" w14:textId="77777777" w:rsidR="00C7788A" w:rsidRDefault="00C7788A">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="53F90FAC" w14:textId="77777777" w:rsidR="00C7788A" w:rsidRDefault="00C7788A">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="3569D2D7" w14:textId="77777777" w:rsidR="00C7788A" w:rsidRDefault="00C7788A"/>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS PGothic">
+    <w:altName w:val="ＭＳ Ｐゴシック"/>
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="2047876833"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="31988E8F" w14:textId="47C07300" w:rsidR="00F41DF7" w:rsidRDefault="00F41DF7">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="7C2925EF" w14:textId="6D0499DA" w:rsidR="00F94A81" w:rsidRDefault="00F94A81">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="20A4B87B" w14:textId="77777777" w:rsidR="00C7788A" w:rsidRDefault="00C7788A">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1D609D1E" w14:textId="77777777" w:rsidR="00C7788A" w:rsidRDefault="00C7788A">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="04EF6A89" w14:textId="77777777" w:rsidR="00C7788A" w:rsidRDefault="00C7788A"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C2925EE" w14:textId="739FBA8C" w:rsidR="00F94A81" w:rsidRDefault="00F41DF7">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C2925F2" wp14:editId="4122CA7F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>2296160</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>339127</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3122930" cy="180975"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="9" name="Textbox 9"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3122930" cy="180975"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7C2925F9" w14:textId="072F1758" w:rsidR="00F94A81" w:rsidRPr="00545E8E" w:rsidRDefault="005355CA" w:rsidP="00545E8E">
+                          <w:pPr>
+                            <w:spacing w:before="11"/>
+                            <w:ind w:left="20"/>
+                            <w:jc w:val="both"/>
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00545E8E">
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:t>FY</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00545E8E">
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00C74B4B" w:rsidRPr="00545E8E">
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:t>202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00C74B4B">
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">7 </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00545E8E">
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:t>PPQ</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00545E8E">
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00545E8E">
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:t>PEST</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00545E8E">
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00545E8E">
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:t>DETECTION</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00545E8E">
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00545E8E">
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:t>SURVEY</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00545E8E">
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> GUIDE</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C2925F2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:180.8pt;margin-top:26.7pt;width:245.9pt;height:14.25pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7R/i2lAEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GlXwG7UdAWsQEgr&#10;WGnhA1zHbiJij5lxm/TvGbtpi+CGuNhjz/jNe2+8vp/8IA4WqYfQyOWiksIGA20fdo38/u3jq1sp&#10;KOnQ6gGCbeTRkrzfvHyxHmNtV9DB0FoUDBKoHmMju5RirRSZznpNC4g2cNIBep34iDvVoh4Z3Q9q&#10;VVVv1AjYRgRjifj24ZSUm4LvnDXpq3NkkxgaydxSWbGs27yqzVrXO9Sx681MQ/8DC6/7wE0vUA86&#10;abHH/i8o3xsEApcWBrwC53pjiwZWs6z+UPPc6WiLFjaH4sUm+n+w5svhOT6hSNN7mHiARQTFRzA/&#10;iL1RY6R6rsmeUk1cnYVODn3eWYLgh+zt8eKnnZIwfHmzXK3ubjhlOLe8re7evs6Gq+vriJQ+WfAi&#10;B41EnldhoA+PlE6l55KZzKl/ZpKm7cQlOdxCe2QRI8+xkfRzr9FKMXwObFQe+jnAc7A9B5iGD1C+&#10;RtYS4N0+getL5yvu3JknULjPvyWP+Pdzqbr+6c0vAAAA//8DAFBLAwQUAAYACAAAACEAdeOvQt0A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiwtg2orTacJwQkJ0ZUDx7Tx&#10;2miNU5psK2+P4QK33/Kn35+LzewGccIpWE8K0kUCAqn1xlKn4L1+vlmBCFGT0YMnVPCFATbl5UWh&#10;c+PPVOFpFzvBJRRyraCPccylDG2PToeFH5F4t/eT05HHqZNm0mcud4O8TZJMOm2JL/R6xMce28Pu&#10;6BRsP6h6sp+vzVu1r2xdrxN6yQ5KXV/N2wcQEef4B8OPPqtDyU6NP5IJYlCwzNKMUQX3yzsQDKx+&#10;Q8MhXYMsC/n/g/IbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAe0f4tpQBAAAbAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdeOvQt0AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAADuAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPgEAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="7C2925F9" w14:textId="072F1758" w:rsidR="00F94A81" w:rsidRPr="00545E8E" w:rsidRDefault="005355CA" w:rsidP="00545E8E">
+                    <w:pPr>
+                      <w:spacing w:before="11"/>
+                      <w:ind w:left="20"/>
+                      <w:jc w:val="both"/>
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00545E8E">
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:t>FY</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00545E8E">
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00C74B4B" w:rsidRPr="00545E8E">
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:t>202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00C74B4B">
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">7 </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00545E8E">
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:t>PPQ</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00545E8E">
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00545E8E">
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:t>PEST</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00545E8E">
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00545E8E">
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:t>DETECTION</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00545E8E">
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00545E8E">
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:t>SURVEY</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00545E8E">
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> GUIDE</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="005355CA">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C2925F0" wp14:editId="51C48D83">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="topMargin">
+                <wp:posOffset>316902</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6419850" cy="252095"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="8" name="Graphic 8">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6419850" cy="252095"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="6343650" h="252095">
+                            <a:moveTo>
+                              <a:pt x="6343650" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="252095"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6343650" y="252095"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6343650" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="accent1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="500C0B24" id="Graphic 8" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:24.95pt;width:505.5pt;height:19.85pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" coordsize="6343650,252095" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByYqfVNQIAAOwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bSJmuNOMXQosOA&#10;rivQDDsrshwbk0VNVOL070fJkettpw27yJT4RD0+kl7fnDrNjsphC6bk81nOmTISqtbsS/51e//u&#10;ijP0wlRCg1Elf1HIbzZv36x7W6gFNKAr5RgFMVj0tuSN97bIMpSN6gTOwCpDzhpcJzxt3T6rnOgp&#10;eqezRZ6vsh5cZR1IhUind4OTb2L8ulbSf6lrVJ7pkhM3H1cX111Ys81aFHsnbNPKMw3xDyw60Rp6&#10;dAx1J7xgB9f+EaprpQOE2s8kdBnUdStVzIGymee/ZfPcCKtiLiQO2lEm/H9h5ePx2T65QB3tA8jv&#10;SIpkvcVi9IQNnjGn2nUBS8TZKar4MqqoTp5JOlxdzq+vliS2JN9iucivl0HmTBTptjyg/6ggRhLH&#10;B/RDFapkiSZZ8mSS6aiWoYo6VtFzRlV0nFEVd0MVrfDhXqAXTNYTlYvLi1Wg0oxMgruDo9pCBPqQ&#10;xghLyRDXV4w2UywFm6CSL31tjDdgfkk9AdJ3AE4f/kt4bF3imQJKDagGmUP2Ue9REcJNNUfQbXXf&#10;ah0kiKOmbrVjR0HyCimV8fPYzPrQfYZqOH+/zPP05nglvjKJFhtn6JXQNTuoXp4c62m8So4/DsIp&#10;zvQnQ/1LEvlkuGTskuG8voU4sbFIDv329E04yyyZJffUao+QpkMUqYcozQAYsOGmgQ8HD3UbGixy&#10;GxidNzRSMYHz+IeZne4j6vUntfkJAAD//wMAUEsDBBQABgAIAAAAIQCe4LJU2wAAAAcBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BboMwEETvlfoP1lbqrbGJUBQoS9RU6jVSEz7AgQ24xWuETUL5+jqn&#10;9rgzo5m3xW62vbjS6I1jhGSlQBDXrjHcIlSnj5ctCB80N7p3TAg/5GFXPj4UOm/cjT/pegytiCXs&#10;c43QhTDkUvq6I6v9yg3E0bu40eoQz7GVzahvsdz2cq3URlptOC50eqD3jurv42QRloMy61O6/6rM&#10;YV9PqVqqKV0Qn5/mt1cQgebwF4Y7fkSHMjKd3cSNFz1CfCQgpFkG4u6qJInKGWGbbUCWhfzPX/4C&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcmKn1TUCAADsBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnuCyVNsAAAAHAQAADwAAAAAAAAAAAAAA&#10;AACPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" path="m6343650,l,,,252095r6343650,l6343650,xe" fillcolor="#6bbe49 [2404]" stroked="f">
+              <v:path arrowok="t"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13F95DBF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8812B1E8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42370564"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5FA9164"/>
+    <w:lvl w:ilvl="0" w:tplc="312CAC5A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="85E63E3C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1778" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F8185532">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2716" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E088524C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3654" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7D269400">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="349EF382">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5530" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="51EC4900">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1CF2EA84">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7406" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8C8EB3D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5188147F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB628D1C"/>
+    <w:lvl w:ilvl="0" w:tplc="ED183EBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F1D64DDE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B7DE5A72">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2202" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="422288F0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3204" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E1A4F274">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4206" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D1BA69DA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5208" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2DDCAD96">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D0F01CCC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7213" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="44C496A0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8215" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52EF71C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="933CFEAC"/>
+    <w:lvl w:ilvl="0" w:tplc="D068BAB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D69C9F7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7D1055CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="997EDBD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5148CFCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="35B24F5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E8B29196">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A0961FBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="25B84E8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1148789994">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="828060175">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1051153193">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="63383216">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
+  <w:zoom w:percent="160"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD3C04"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsidRoot w:val="00F94A81"/>
+    <w:rsid w:val="000008AE"/>
+    <w:rsid w:val="000016AD"/>
+    <w:rsid w:val="00001736"/>
+    <w:rsid w:val="00002A3E"/>
+    <w:rsid w:val="00003711"/>
+    <w:rsid w:val="00004462"/>
+    <w:rsid w:val="00004959"/>
+    <w:rsid w:val="00004BDD"/>
+    <w:rsid w:val="000066BC"/>
+    <w:rsid w:val="0000761A"/>
+    <w:rsid w:val="00007B5F"/>
+    <w:rsid w:val="00010128"/>
+    <w:rsid w:val="00011D9E"/>
+    <w:rsid w:val="000132ED"/>
+    <w:rsid w:val="000144EB"/>
+    <w:rsid w:val="00014B69"/>
+    <w:rsid w:val="000160DE"/>
+    <w:rsid w:val="00020026"/>
+    <w:rsid w:val="00020339"/>
+    <w:rsid w:val="00020FA3"/>
+    <w:rsid w:val="00023B40"/>
+    <w:rsid w:val="00023D15"/>
+    <w:rsid w:val="00024900"/>
+    <w:rsid w:val="00024F29"/>
+    <w:rsid w:val="00030F5C"/>
+    <w:rsid w:val="00031775"/>
+    <w:rsid w:val="000319B6"/>
+    <w:rsid w:val="000340B0"/>
+    <w:rsid w:val="00034EB1"/>
+    <w:rsid w:val="00035E8A"/>
+    <w:rsid w:val="00041416"/>
+    <w:rsid w:val="000434E9"/>
+    <w:rsid w:val="00050EB2"/>
+    <w:rsid w:val="000515C5"/>
+    <w:rsid w:val="00052012"/>
+    <w:rsid w:val="0005366F"/>
+    <w:rsid w:val="00053FD0"/>
+    <w:rsid w:val="0005428F"/>
+    <w:rsid w:val="0005483B"/>
+    <w:rsid w:val="00054DAF"/>
+    <w:rsid w:val="000565E6"/>
+    <w:rsid w:val="00056760"/>
+    <w:rsid w:val="000574F2"/>
+    <w:rsid w:val="00057644"/>
+    <w:rsid w:val="00060831"/>
+    <w:rsid w:val="000619B5"/>
+    <w:rsid w:val="00061F87"/>
+    <w:rsid w:val="000622C9"/>
+    <w:rsid w:val="00062DDC"/>
+    <w:rsid w:val="0006306F"/>
+    <w:rsid w:val="000635F2"/>
+    <w:rsid w:val="00063ADC"/>
+    <w:rsid w:val="0006651A"/>
+    <w:rsid w:val="000678CC"/>
+    <w:rsid w:val="00067BD3"/>
+    <w:rsid w:val="00067E9C"/>
+    <w:rsid w:val="00070392"/>
+    <w:rsid w:val="00070449"/>
+    <w:rsid w:val="00070774"/>
+    <w:rsid w:val="00073518"/>
+    <w:rsid w:val="0007458B"/>
+    <w:rsid w:val="000755E3"/>
+    <w:rsid w:val="00076E99"/>
+    <w:rsid w:val="000776CD"/>
+    <w:rsid w:val="000779A6"/>
+    <w:rsid w:val="000809F0"/>
+    <w:rsid w:val="00080AEF"/>
+    <w:rsid w:val="00081ADB"/>
+    <w:rsid w:val="00082D53"/>
+    <w:rsid w:val="000830EC"/>
+    <w:rsid w:val="000868FB"/>
+    <w:rsid w:val="0009049A"/>
+    <w:rsid w:val="00090EC5"/>
+    <w:rsid w:val="00091BA7"/>
+    <w:rsid w:val="00092A9F"/>
+    <w:rsid w:val="00096689"/>
+    <w:rsid w:val="000977B4"/>
+    <w:rsid w:val="000A25ED"/>
+    <w:rsid w:val="000A3A1F"/>
+    <w:rsid w:val="000A458E"/>
+    <w:rsid w:val="000A4D00"/>
+    <w:rsid w:val="000B2C82"/>
+    <w:rsid w:val="000B3218"/>
+    <w:rsid w:val="000B39B7"/>
+    <w:rsid w:val="000B3B9B"/>
+    <w:rsid w:val="000B3C2F"/>
+    <w:rsid w:val="000B4456"/>
+    <w:rsid w:val="000B5381"/>
+    <w:rsid w:val="000B55C5"/>
+    <w:rsid w:val="000B68D7"/>
+    <w:rsid w:val="000B6E19"/>
+    <w:rsid w:val="000B71D2"/>
+    <w:rsid w:val="000B7BE4"/>
+    <w:rsid w:val="000C07E3"/>
+    <w:rsid w:val="000C2C74"/>
+    <w:rsid w:val="000C34AC"/>
+    <w:rsid w:val="000C355E"/>
+    <w:rsid w:val="000C4A9D"/>
+    <w:rsid w:val="000C511D"/>
+    <w:rsid w:val="000C7729"/>
+    <w:rsid w:val="000D01A7"/>
+    <w:rsid w:val="000D292E"/>
+    <w:rsid w:val="000D36B2"/>
+    <w:rsid w:val="000D49C2"/>
+    <w:rsid w:val="000D4B63"/>
+    <w:rsid w:val="000D586A"/>
+    <w:rsid w:val="000D6410"/>
+    <w:rsid w:val="000E0309"/>
+    <w:rsid w:val="000E0E37"/>
+    <w:rsid w:val="000E10CA"/>
+    <w:rsid w:val="000E12EF"/>
+    <w:rsid w:val="000E175B"/>
+    <w:rsid w:val="000E3B82"/>
+    <w:rsid w:val="000E6E41"/>
+    <w:rsid w:val="000E7431"/>
+    <w:rsid w:val="000F0234"/>
+    <w:rsid w:val="000F145F"/>
+    <w:rsid w:val="000F3C21"/>
+    <w:rsid w:val="000F418B"/>
+    <w:rsid w:val="000F4A9A"/>
+    <w:rsid w:val="000F5174"/>
+    <w:rsid w:val="000F53D0"/>
+    <w:rsid w:val="000F5EEA"/>
+    <w:rsid w:val="0010096C"/>
+    <w:rsid w:val="00102376"/>
+    <w:rsid w:val="00102563"/>
+    <w:rsid w:val="0010272F"/>
+    <w:rsid w:val="00102A1E"/>
+    <w:rsid w:val="001041B1"/>
+    <w:rsid w:val="00106A8F"/>
+    <w:rsid w:val="0010788D"/>
+    <w:rsid w:val="00110412"/>
+    <w:rsid w:val="0011075A"/>
+    <w:rsid w:val="0011180F"/>
+    <w:rsid w:val="0011344D"/>
+    <w:rsid w:val="00113E45"/>
+    <w:rsid w:val="0011513B"/>
+    <w:rsid w:val="0011526A"/>
+    <w:rsid w:val="00115CBB"/>
+    <w:rsid w:val="00117402"/>
+    <w:rsid w:val="0012076F"/>
+    <w:rsid w:val="001207E1"/>
+    <w:rsid w:val="00120D42"/>
+    <w:rsid w:val="001225F9"/>
+    <w:rsid w:val="00125336"/>
+    <w:rsid w:val="00125D4A"/>
+    <w:rsid w:val="00127057"/>
+    <w:rsid w:val="00127807"/>
+    <w:rsid w:val="00127AD6"/>
+    <w:rsid w:val="00127D32"/>
+    <w:rsid w:val="00130DEA"/>
+    <w:rsid w:val="00131A3F"/>
+    <w:rsid w:val="0013202B"/>
+    <w:rsid w:val="001324A2"/>
+    <w:rsid w:val="00132696"/>
+    <w:rsid w:val="00132D05"/>
+    <w:rsid w:val="00135DD1"/>
+    <w:rsid w:val="001375BE"/>
+    <w:rsid w:val="00137BF8"/>
+    <w:rsid w:val="001400C9"/>
+    <w:rsid w:val="0014049F"/>
+    <w:rsid w:val="00140B5F"/>
+    <w:rsid w:val="00142E72"/>
+    <w:rsid w:val="00143A10"/>
+    <w:rsid w:val="001455A3"/>
+    <w:rsid w:val="00150BC6"/>
+    <w:rsid w:val="00152E86"/>
+    <w:rsid w:val="001536AD"/>
+    <w:rsid w:val="00154984"/>
+    <w:rsid w:val="00155F04"/>
+    <w:rsid w:val="00157DE7"/>
+    <w:rsid w:val="001608A3"/>
+    <w:rsid w:val="001608FA"/>
+    <w:rsid w:val="00160DEC"/>
+    <w:rsid w:val="00163244"/>
+    <w:rsid w:val="00163270"/>
+    <w:rsid w:val="001633F4"/>
+    <w:rsid w:val="00165827"/>
+    <w:rsid w:val="00167544"/>
+    <w:rsid w:val="00167718"/>
+    <w:rsid w:val="00170372"/>
+    <w:rsid w:val="00171944"/>
+    <w:rsid w:val="001727AE"/>
+    <w:rsid w:val="00172A92"/>
+    <w:rsid w:val="00174F49"/>
+    <w:rsid w:val="00175843"/>
+    <w:rsid w:val="00181361"/>
+    <w:rsid w:val="00183568"/>
+    <w:rsid w:val="00183F16"/>
+    <w:rsid w:val="00185DB6"/>
+    <w:rsid w:val="00190CA9"/>
+    <w:rsid w:val="00191AB6"/>
+    <w:rsid w:val="00194566"/>
+    <w:rsid w:val="00195C38"/>
+    <w:rsid w:val="00195FF1"/>
+    <w:rsid w:val="001A01DA"/>
+    <w:rsid w:val="001A1D65"/>
+    <w:rsid w:val="001A3628"/>
+    <w:rsid w:val="001A41E0"/>
+    <w:rsid w:val="001A4FEB"/>
+    <w:rsid w:val="001A6C67"/>
+    <w:rsid w:val="001A6F6D"/>
+    <w:rsid w:val="001A7D2F"/>
+    <w:rsid w:val="001B0A5C"/>
+    <w:rsid w:val="001B0BB3"/>
+    <w:rsid w:val="001B15DB"/>
+    <w:rsid w:val="001B1B26"/>
+    <w:rsid w:val="001B2879"/>
+    <w:rsid w:val="001B33A8"/>
+    <w:rsid w:val="001B527F"/>
+    <w:rsid w:val="001B54FC"/>
+    <w:rsid w:val="001B56D2"/>
+    <w:rsid w:val="001B5C11"/>
+    <w:rsid w:val="001B6121"/>
+    <w:rsid w:val="001B7231"/>
+    <w:rsid w:val="001C149A"/>
+    <w:rsid w:val="001C16B5"/>
+    <w:rsid w:val="001C1F36"/>
+    <w:rsid w:val="001C2D85"/>
+    <w:rsid w:val="001C3733"/>
+    <w:rsid w:val="001C39C8"/>
+    <w:rsid w:val="001C7A9D"/>
+    <w:rsid w:val="001D0061"/>
+    <w:rsid w:val="001D035E"/>
+    <w:rsid w:val="001D18E5"/>
+    <w:rsid w:val="001D25D3"/>
+    <w:rsid w:val="001D306B"/>
+    <w:rsid w:val="001D48A1"/>
+    <w:rsid w:val="001D531E"/>
+    <w:rsid w:val="001D593A"/>
+    <w:rsid w:val="001D5F72"/>
+    <w:rsid w:val="001E05C1"/>
+    <w:rsid w:val="001E0C59"/>
+    <w:rsid w:val="001E1C5C"/>
+    <w:rsid w:val="001E444B"/>
+    <w:rsid w:val="001E4EC7"/>
+    <w:rsid w:val="001E5782"/>
+    <w:rsid w:val="001E6151"/>
+    <w:rsid w:val="001F0A57"/>
+    <w:rsid w:val="001F44BB"/>
+    <w:rsid w:val="001F579A"/>
+    <w:rsid w:val="001F5C0C"/>
+    <w:rsid w:val="001F7816"/>
+    <w:rsid w:val="002001DC"/>
+    <w:rsid w:val="002001EC"/>
+    <w:rsid w:val="0020086C"/>
+    <w:rsid w:val="00201F66"/>
+    <w:rsid w:val="00203327"/>
+    <w:rsid w:val="00203858"/>
+    <w:rsid w:val="00205DA7"/>
+    <w:rsid w:val="002060EB"/>
+    <w:rsid w:val="002072CD"/>
+    <w:rsid w:val="00207E3C"/>
+    <w:rsid w:val="0021034E"/>
+    <w:rsid w:val="00210604"/>
+    <w:rsid w:val="00220BD3"/>
+    <w:rsid w:val="00220E8B"/>
+    <w:rsid w:val="00223F26"/>
+    <w:rsid w:val="00225D39"/>
+    <w:rsid w:val="00226A85"/>
+    <w:rsid w:val="00226E23"/>
+    <w:rsid w:val="00227936"/>
+    <w:rsid w:val="00227C89"/>
+    <w:rsid w:val="00231791"/>
+    <w:rsid w:val="0023190A"/>
+    <w:rsid w:val="00233D4A"/>
+    <w:rsid w:val="00234524"/>
+    <w:rsid w:val="00234BB8"/>
+    <w:rsid w:val="002366DC"/>
+    <w:rsid w:val="00241336"/>
+    <w:rsid w:val="0024179A"/>
+    <w:rsid w:val="00243351"/>
+    <w:rsid w:val="00243CE2"/>
+    <w:rsid w:val="0024610A"/>
+    <w:rsid w:val="0024712F"/>
+    <w:rsid w:val="00247968"/>
+    <w:rsid w:val="00252A78"/>
+    <w:rsid w:val="002535D9"/>
+    <w:rsid w:val="00253747"/>
+    <w:rsid w:val="00256A47"/>
+    <w:rsid w:val="00256C60"/>
+    <w:rsid w:val="00257D4D"/>
+    <w:rsid w:val="00257FB5"/>
+    <w:rsid w:val="002616CD"/>
+    <w:rsid w:val="00262338"/>
+    <w:rsid w:val="002630B0"/>
+    <w:rsid w:val="00263247"/>
+    <w:rsid w:val="00263B3E"/>
+    <w:rsid w:val="00266100"/>
+    <w:rsid w:val="00267B3E"/>
+    <w:rsid w:val="0027068C"/>
+    <w:rsid w:val="002718B9"/>
+    <w:rsid w:val="00277456"/>
+    <w:rsid w:val="002801FD"/>
+    <w:rsid w:val="00280CE9"/>
+    <w:rsid w:val="00280F8C"/>
+    <w:rsid w:val="002813BC"/>
+    <w:rsid w:val="002835F2"/>
+    <w:rsid w:val="00283DEE"/>
+    <w:rsid w:val="002847EE"/>
+    <w:rsid w:val="0028567C"/>
+    <w:rsid w:val="00287214"/>
+    <w:rsid w:val="00291A84"/>
+    <w:rsid w:val="00292200"/>
+    <w:rsid w:val="00292EA2"/>
+    <w:rsid w:val="00293417"/>
+    <w:rsid w:val="002936A0"/>
+    <w:rsid w:val="00296195"/>
+    <w:rsid w:val="00296447"/>
+    <w:rsid w:val="00297324"/>
+    <w:rsid w:val="00297AD5"/>
+    <w:rsid w:val="002A0373"/>
+    <w:rsid w:val="002A0908"/>
+    <w:rsid w:val="002A0A20"/>
+    <w:rsid w:val="002A0EE4"/>
+    <w:rsid w:val="002A2652"/>
+    <w:rsid w:val="002A2E50"/>
+    <w:rsid w:val="002A3BD2"/>
+    <w:rsid w:val="002A3CA1"/>
+    <w:rsid w:val="002A4C33"/>
+    <w:rsid w:val="002A612B"/>
+    <w:rsid w:val="002A697F"/>
+    <w:rsid w:val="002A6D39"/>
+    <w:rsid w:val="002A70EA"/>
+    <w:rsid w:val="002A7227"/>
+    <w:rsid w:val="002A79AA"/>
+    <w:rsid w:val="002B00FA"/>
+    <w:rsid w:val="002B047F"/>
+    <w:rsid w:val="002B0CF9"/>
+    <w:rsid w:val="002B0E6F"/>
+    <w:rsid w:val="002B11E9"/>
+    <w:rsid w:val="002B174B"/>
+    <w:rsid w:val="002B1916"/>
+    <w:rsid w:val="002B30A3"/>
+    <w:rsid w:val="002B3794"/>
+    <w:rsid w:val="002B37CE"/>
+    <w:rsid w:val="002B5804"/>
+    <w:rsid w:val="002B5AC0"/>
+    <w:rsid w:val="002B5CE2"/>
+    <w:rsid w:val="002B7542"/>
+    <w:rsid w:val="002C13EE"/>
+    <w:rsid w:val="002C143F"/>
+    <w:rsid w:val="002C154D"/>
+    <w:rsid w:val="002C2006"/>
+    <w:rsid w:val="002C36C2"/>
+    <w:rsid w:val="002C4DE3"/>
+    <w:rsid w:val="002C5037"/>
+    <w:rsid w:val="002C75AE"/>
+    <w:rsid w:val="002C7FB0"/>
+    <w:rsid w:val="002D095D"/>
+    <w:rsid w:val="002D0CB3"/>
+    <w:rsid w:val="002D1C68"/>
+    <w:rsid w:val="002D21AA"/>
+    <w:rsid w:val="002D43A0"/>
+    <w:rsid w:val="002D4811"/>
+    <w:rsid w:val="002D4C3D"/>
+    <w:rsid w:val="002D4E93"/>
+    <w:rsid w:val="002D5E09"/>
+    <w:rsid w:val="002D7956"/>
+    <w:rsid w:val="002E0054"/>
+    <w:rsid w:val="002E0FD4"/>
+    <w:rsid w:val="002E1A1A"/>
+    <w:rsid w:val="002E1EA3"/>
+    <w:rsid w:val="002E21D3"/>
+    <w:rsid w:val="002E435E"/>
+    <w:rsid w:val="002E4C0F"/>
+    <w:rsid w:val="002E5CB6"/>
+    <w:rsid w:val="002E7BBB"/>
+    <w:rsid w:val="002E7D73"/>
+    <w:rsid w:val="002F2924"/>
+    <w:rsid w:val="002F4BAF"/>
+    <w:rsid w:val="002F61ED"/>
+    <w:rsid w:val="002F78BD"/>
+    <w:rsid w:val="00301481"/>
+    <w:rsid w:val="00303A91"/>
+    <w:rsid w:val="003046B1"/>
+    <w:rsid w:val="00305700"/>
+    <w:rsid w:val="003059C4"/>
+    <w:rsid w:val="003067EC"/>
+    <w:rsid w:val="00310C87"/>
+    <w:rsid w:val="00311249"/>
+    <w:rsid w:val="00312351"/>
+    <w:rsid w:val="0031274A"/>
+    <w:rsid w:val="00313CE9"/>
+    <w:rsid w:val="00314B1B"/>
+    <w:rsid w:val="00316429"/>
+    <w:rsid w:val="00317745"/>
+    <w:rsid w:val="00321F62"/>
+    <w:rsid w:val="00324908"/>
+    <w:rsid w:val="00325AF4"/>
+    <w:rsid w:val="00325CA1"/>
+    <w:rsid w:val="003272E4"/>
+    <w:rsid w:val="003300F5"/>
+    <w:rsid w:val="0033014E"/>
+    <w:rsid w:val="0033139B"/>
+    <w:rsid w:val="00331E9E"/>
+    <w:rsid w:val="003333DA"/>
+    <w:rsid w:val="00333867"/>
+    <w:rsid w:val="00333C5D"/>
+    <w:rsid w:val="00333CEC"/>
+    <w:rsid w:val="00335077"/>
+    <w:rsid w:val="00335BF7"/>
+    <w:rsid w:val="003408A4"/>
+    <w:rsid w:val="0034185C"/>
+    <w:rsid w:val="00342270"/>
+    <w:rsid w:val="00344B0B"/>
+    <w:rsid w:val="003452CC"/>
+    <w:rsid w:val="00347462"/>
+    <w:rsid w:val="003474CC"/>
+    <w:rsid w:val="00350EE5"/>
+    <w:rsid w:val="003513CB"/>
+    <w:rsid w:val="003519BB"/>
+    <w:rsid w:val="003529F4"/>
+    <w:rsid w:val="00353E45"/>
+    <w:rsid w:val="00355593"/>
+    <w:rsid w:val="003558E8"/>
+    <w:rsid w:val="00355E26"/>
+    <w:rsid w:val="00356637"/>
+    <w:rsid w:val="00356EE4"/>
+    <w:rsid w:val="00357981"/>
+    <w:rsid w:val="003606E1"/>
+    <w:rsid w:val="00362269"/>
+    <w:rsid w:val="00363D6D"/>
+    <w:rsid w:val="0036457E"/>
+    <w:rsid w:val="003647B9"/>
+    <w:rsid w:val="00364DD2"/>
+    <w:rsid w:val="00364FA8"/>
+    <w:rsid w:val="0036540D"/>
+    <w:rsid w:val="0036649C"/>
+    <w:rsid w:val="00366FF3"/>
+    <w:rsid w:val="003704F3"/>
+    <w:rsid w:val="00371122"/>
+    <w:rsid w:val="00371FB9"/>
+    <w:rsid w:val="00372758"/>
+    <w:rsid w:val="00372DDA"/>
+    <w:rsid w:val="0037313E"/>
+    <w:rsid w:val="00373191"/>
+    <w:rsid w:val="00377380"/>
+    <w:rsid w:val="00377483"/>
+    <w:rsid w:val="00377EC3"/>
+    <w:rsid w:val="00380A8C"/>
+    <w:rsid w:val="00381D53"/>
+    <w:rsid w:val="00383344"/>
+    <w:rsid w:val="003836DA"/>
+    <w:rsid w:val="003839F2"/>
+    <w:rsid w:val="00383D34"/>
+    <w:rsid w:val="00390174"/>
+    <w:rsid w:val="00390F7C"/>
+    <w:rsid w:val="00391477"/>
+    <w:rsid w:val="00395184"/>
+    <w:rsid w:val="003951E7"/>
+    <w:rsid w:val="0039582B"/>
+    <w:rsid w:val="003A2D92"/>
+    <w:rsid w:val="003A3D28"/>
+    <w:rsid w:val="003A5100"/>
+    <w:rsid w:val="003A52FE"/>
+    <w:rsid w:val="003A5AA6"/>
+    <w:rsid w:val="003B034F"/>
+    <w:rsid w:val="003B0821"/>
+    <w:rsid w:val="003B0924"/>
+    <w:rsid w:val="003B6964"/>
+    <w:rsid w:val="003B6BD1"/>
+    <w:rsid w:val="003B709B"/>
+    <w:rsid w:val="003C041B"/>
+    <w:rsid w:val="003C05E6"/>
+    <w:rsid w:val="003C0E30"/>
+    <w:rsid w:val="003C1766"/>
+    <w:rsid w:val="003C1D53"/>
+    <w:rsid w:val="003C1E3F"/>
+    <w:rsid w:val="003C2EB0"/>
+    <w:rsid w:val="003C3BAA"/>
+    <w:rsid w:val="003C52D3"/>
+    <w:rsid w:val="003C550E"/>
+    <w:rsid w:val="003C75DD"/>
+    <w:rsid w:val="003D3621"/>
+    <w:rsid w:val="003D3796"/>
+    <w:rsid w:val="003D4611"/>
+    <w:rsid w:val="003D5BA9"/>
+    <w:rsid w:val="003D616F"/>
+    <w:rsid w:val="003E2AA7"/>
+    <w:rsid w:val="003E2C19"/>
+    <w:rsid w:val="003E4C56"/>
+    <w:rsid w:val="003E5791"/>
+    <w:rsid w:val="003E5D1F"/>
+    <w:rsid w:val="003E76D3"/>
+    <w:rsid w:val="003E78CD"/>
+    <w:rsid w:val="003F169F"/>
+    <w:rsid w:val="003F2467"/>
+    <w:rsid w:val="003F2A09"/>
+    <w:rsid w:val="003F36B7"/>
+    <w:rsid w:val="003F3DBF"/>
+    <w:rsid w:val="003F41AC"/>
+    <w:rsid w:val="003F4A86"/>
+    <w:rsid w:val="003F4E67"/>
+    <w:rsid w:val="003F64D3"/>
+    <w:rsid w:val="003F74FF"/>
+    <w:rsid w:val="003F7DEB"/>
+    <w:rsid w:val="00400E84"/>
+    <w:rsid w:val="004019B5"/>
+    <w:rsid w:val="00401C89"/>
+    <w:rsid w:val="00401F57"/>
+    <w:rsid w:val="004021B9"/>
+    <w:rsid w:val="00403BBB"/>
+    <w:rsid w:val="00404FE8"/>
+    <w:rsid w:val="00405B71"/>
+    <w:rsid w:val="004060C8"/>
+    <w:rsid w:val="004071C3"/>
+    <w:rsid w:val="00407255"/>
+    <w:rsid w:val="00407338"/>
+    <w:rsid w:val="00411E35"/>
+    <w:rsid w:val="004150ED"/>
+    <w:rsid w:val="00421164"/>
+    <w:rsid w:val="004238C2"/>
+    <w:rsid w:val="004255BA"/>
+    <w:rsid w:val="004258B8"/>
+    <w:rsid w:val="004265A1"/>
+    <w:rsid w:val="004306F4"/>
+    <w:rsid w:val="00430A68"/>
+    <w:rsid w:val="00431799"/>
+    <w:rsid w:val="004323CC"/>
+    <w:rsid w:val="004348E4"/>
+    <w:rsid w:val="0043510E"/>
+    <w:rsid w:val="004351B0"/>
+    <w:rsid w:val="00437E9A"/>
+    <w:rsid w:val="00440516"/>
+    <w:rsid w:val="00442177"/>
+    <w:rsid w:val="00442315"/>
+    <w:rsid w:val="00442931"/>
+    <w:rsid w:val="00442985"/>
+    <w:rsid w:val="00443574"/>
+    <w:rsid w:val="00444E90"/>
+    <w:rsid w:val="0044568C"/>
+    <w:rsid w:val="004458C2"/>
+    <w:rsid w:val="00447028"/>
+    <w:rsid w:val="00450D96"/>
+    <w:rsid w:val="00452A77"/>
+    <w:rsid w:val="00453F7B"/>
+    <w:rsid w:val="00456C1B"/>
+    <w:rsid w:val="00460947"/>
+    <w:rsid w:val="00460F76"/>
+    <w:rsid w:val="00461ACC"/>
+    <w:rsid w:val="00462237"/>
+    <w:rsid w:val="00463434"/>
+    <w:rsid w:val="0046371F"/>
+    <w:rsid w:val="00464884"/>
+    <w:rsid w:val="00464EA2"/>
+    <w:rsid w:val="004656E5"/>
+    <w:rsid w:val="00465BF8"/>
+    <w:rsid w:val="0046600B"/>
+    <w:rsid w:val="00466CA7"/>
+    <w:rsid w:val="0046796A"/>
+    <w:rsid w:val="00467C76"/>
+    <w:rsid w:val="00467CEC"/>
+    <w:rsid w:val="00467FC9"/>
+    <w:rsid w:val="0047000E"/>
+    <w:rsid w:val="00470304"/>
+    <w:rsid w:val="00470C6D"/>
+    <w:rsid w:val="004715FE"/>
+    <w:rsid w:val="004721D3"/>
+    <w:rsid w:val="00472212"/>
+    <w:rsid w:val="004727D6"/>
+    <w:rsid w:val="004730EA"/>
+    <w:rsid w:val="0047339D"/>
+    <w:rsid w:val="0047343A"/>
+    <w:rsid w:val="00473850"/>
+    <w:rsid w:val="00473A50"/>
+    <w:rsid w:val="00475F5C"/>
+    <w:rsid w:val="00477690"/>
+    <w:rsid w:val="00480060"/>
+    <w:rsid w:val="0048111F"/>
+    <w:rsid w:val="004812D5"/>
+    <w:rsid w:val="00482010"/>
+    <w:rsid w:val="0048241F"/>
+    <w:rsid w:val="00483DBD"/>
+    <w:rsid w:val="00484241"/>
+    <w:rsid w:val="0048441E"/>
+    <w:rsid w:val="004856C0"/>
+    <w:rsid w:val="004868D2"/>
+    <w:rsid w:val="004878D4"/>
+    <w:rsid w:val="00487E62"/>
+    <w:rsid w:val="0049093F"/>
+    <w:rsid w:val="004909C8"/>
+    <w:rsid w:val="00497CE0"/>
+    <w:rsid w:val="004A40DD"/>
+    <w:rsid w:val="004A5ED1"/>
+    <w:rsid w:val="004A6548"/>
+    <w:rsid w:val="004A7D6B"/>
+    <w:rsid w:val="004B09C9"/>
+    <w:rsid w:val="004B2634"/>
+    <w:rsid w:val="004B5ED9"/>
+    <w:rsid w:val="004B716C"/>
+    <w:rsid w:val="004B72CE"/>
+    <w:rsid w:val="004B7A5A"/>
+    <w:rsid w:val="004B7D82"/>
+    <w:rsid w:val="004C0503"/>
+    <w:rsid w:val="004C197C"/>
+    <w:rsid w:val="004C33AD"/>
+    <w:rsid w:val="004C5BED"/>
+    <w:rsid w:val="004D0833"/>
+    <w:rsid w:val="004D1084"/>
+    <w:rsid w:val="004D184A"/>
+    <w:rsid w:val="004D67F8"/>
+    <w:rsid w:val="004D68B1"/>
+    <w:rsid w:val="004D6C96"/>
+    <w:rsid w:val="004E0643"/>
+    <w:rsid w:val="004E1B2B"/>
+    <w:rsid w:val="004E3098"/>
+    <w:rsid w:val="004E410B"/>
+    <w:rsid w:val="004E590A"/>
+    <w:rsid w:val="004E6478"/>
+    <w:rsid w:val="004E6AFA"/>
+    <w:rsid w:val="004E7E8C"/>
+    <w:rsid w:val="004F08EB"/>
+    <w:rsid w:val="004F1667"/>
+    <w:rsid w:val="004F1988"/>
+    <w:rsid w:val="004F37C6"/>
+    <w:rsid w:val="004F387D"/>
+    <w:rsid w:val="004F3C2F"/>
+    <w:rsid w:val="004F4EED"/>
+    <w:rsid w:val="004F56A4"/>
+    <w:rsid w:val="004F5A79"/>
+    <w:rsid w:val="004F6403"/>
+    <w:rsid w:val="004F6ED3"/>
+    <w:rsid w:val="00500387"/>
+    <w:rsid w:val="00501CB6"/>
+    <w:rsid w:val="00501E17"/>
+    <w:rsid w:val="005026F0"/>
+    <w:rsid w:val="00502C3E"/>
+    <w:rsid w:val="00503038"/>
+    <w:rsid w:val="0050494E"/>
+    <w:rsid w:val="00505B90"/>
+    <w:rsid w:val="00506C69"/>
+    <w:rsid w:val="005071A1"/>
+    <w:rsid w:val="0050734A"/>
+    <w:rsid w:val="005073E5"/>
+    <w:rsid w:val="005105B2"/>
+    <w:rsid w:val="005123E0"/>
+    <w:rsid w:val="00515D80"/>
+    <w:rsid w:val="00516A57"/>
+    <w:rsid w:val="00517A71"/>
+    <w:rsid w:val="00520214"/>
+    <w:rsid w:val="00521660"/>
+    <w:rsid w:val="00524084"/>
+    <w:rsid w:val="005265E0"/>
+    <w:rsid w:val="0052681B"/>
+    <w:rsid w:val="0052718B"/>
+    <w:rsid w:val="00527BE8"/>
+    <w:rsid w:val="0053157F"/>
+    <w:rsid w:val="005322E8"/>
+    <w:rsid w:val="00533694"/>
+    <w:rsid w:val="00534BFD"/>
+    <w:rsid w:val="005354F4"/>
+    <w:rsid w:val="005355CA"/>
+    <w:rsid w:val="00542390"/>
+    <w:rsid w:val="005432A0"/>
+    <w:rsid w:val="005432BE"/>
+    <w:rsid w:val="005441D1"/>
+    <w:rsid w:val="005445DA"/>
+    <w:rsid w:val="005456EB"/>
+    <w:rsid w:val="00545E8E"/>
+    <w:rsid w:val="00552D3B"/>
+    <w:rsid w:val="005550B9"/>
+    <w:rsid w:val="00555A45"/>
+    <w:rsid w:val="005579D4"/>
+    <w:rsid w:val="00557C51"/>
+    <w:rsid w:val="00562541"/>
+    <w:rsid w:val="0056290B"/>
+    <w:rsid w:val="005662B1"/>
+    <w:rsid w:val="00567E92"/>
+    <w:rsid w:val="0057227D"/>
+    <w:rsid w:val="005727B5"/>
+    <w:rsid w:val="00573126"/>
+    <w:rsid w:val="0057346F"/>
+    <w:rsid w:val="0057463E"/>
+    <w:rsid w:val="00575163"/>
+    <w:rsid w:val="005759D8"/>
+    <w:rsid w:val="00576C15"/>
+    <w:rsid w:val="00576D23"/>
+    <w:rsid w:val="00577AC9"/>
+    <w:rsid w:val="00577F13"/>
+    <w:rsid w:val="005813ED"/>
+    <w:rsid w:val="00583315"/>
+    <w:rsid w:val="00583C3E"/>
+    <w:rsid w:val="0058509A"/>
+    <w:rsid w:val="00585477"/>
+    <w:rsid w:val="0058691F"/>
+    <w:rsid w:val="00587196"/>
+    <w:rsid w:val="005871D9"/>
+    <w:rsid w:val="005874CC"/>
+    <w:rsid w:val="005909F6"/>
+    <w:rsid w:val="005910F9"/>
+    <w:rsid w:val="00591C20"/>
+    <w:rsid w:val="00592CF6"/>
+    <w:rsid w:val="00594134"/>
+    <w:rsid w:val="00596AC1"/>
+    <w:rsid w:val="00597E40"/>
+    <w:rsid w:val="005A000F"/>
+    <w:rsid w:val="005A099A"/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rsid w:val="005A5423"/>
+    <w:rsid w:val="005A55B2"/>
+    <w:rsid w:val="005A77CD"/>
+    <w:rsid w:val="005B019B"/>
+    <w:rsid w:val="005B029D"/>
+    <w:rsid w:val="005B032F"/>
+    <w:rsid w:val="005B16E2"/>
+    <w:rsid w:val="005B1ADB"/>
+    <w:rsid w:val="005B1EF8"/>
+    <w:rsid w:val="005B39F1"/>
+    <w:rsid w:val="005B3EFA"/>
+    <w:rsid w:val="005B4E1C"/>
+    <w:rsid w:val="005B53E2"/>
+    <w:rsid w:val="005B6208"/>
+    <w:rsid w:val="005B706E"/>
+    <w:rsid w:val="005C04BD"/>
+    <w:rsid w:val="005C04CA"/>
+    <w:rsid w:val="005C128E"/>
+    <w:rsid w:val="005C2EAA"/>
+    <w:rsid w:val="005C3546"/>
+    <w:rsid w:val="005C3ECC"/>
+    <w:rsid w:val="005C638A"/>
+    <w:rsid w:val="005C75C3"/>
+    <w:rsid w:val="005C7D8C"/>
+    <w:rsid w:val="005D0A32"/>
+    <w:rsid w:val="005D0B9D"/>
+    <w:rsid w:val="005D0D16"/>
+    <w:rsid w:val="005D0EA7"/>
+    <w:rsid w:val="005D11E4"/>
+    <w:rsid w:val="005D29CE"/>
+    <w:rsid w:val="005D43D9"/>
+    <w:rsid w:val="005D45FB"/>
+    <w:rsid w:val="005D55ED"/>
+    <w:rsid w:val="005D5C00"/>
+    <w:rsid w:val="005E027D"/>
+    <w:rsid w:val="005E1636"/>
+    <w:rsid w:val="005E19A0"/>
+    <w:rsid w:val="005E2219"/>
+    <w:rsid w:val="005E314C"/>
+    <w:rsid w:val="005E3FBB"/>
+    <w:rsid w:val="005E430A"/>
+    <w:rsid w:val="005E4716"/>
+    <w:rsid w:val="005E523D"/>
+    <w:rsid w:val="005E5BD3"/>
+    <w:rsid w:val="005F0986"/>
+    <w:rsid w:val="005F243C"/>
+    <w:rsid w:val="005F438C"/>
+    <w:rsid w:val="005F6FBE"/>
+    <w:rsid w:val="005F721C"/>
+    <w:rsid w:val="0060193B"/>
+    <w:rsid w:val="00603264"/>
+    <w:rsid w:val="00603684"/>
+    <w:rsid w:val="00603995"/>
+    <w:rsid w:val="00605CDA"/>
+    <w:rsid w:val="006064D8"/>
+    <w:rsid w:val="0060675B"/>
+    <w:rsid w:val="00606CEB"/>
+    <w:rsid w:val="00607D37"/>
+    <w:rsid w:val="00607FA4"/>
+    <w:rsid w:val="0061097D"/>
+    <w:rsid w:val="00611854"/>
+    <w:rsid w:val="00612D33"/>
+    <w:rsid w:val="00613DA0"/>
+    <w:rsid w:val="00614C5C"/>
+    <w:rsid w:val="00617243"/>
+    <w:rsid w:val="0061777A"/>
+    <w:rsid w:val="00617AC6"/>
+    <w:rsid w:val="006201BF"/>
+    <w:rsid w:val="0062327D"/>
+    <w:rsid w:val="0062381B"/>
+    <w:rsid w:val="0063151C"/>
+    <w:rsid w:val="00636542"/>
+    <w:rsid w:val="00637719"/>
+    <w:rsid w:val="00640665"/>
+    <w:rsid w:val="00641182"/>
+    <w:rsid w:val="0064495B"/>
+    <w:rsid w:val="00645A71"/>
+    <w:rsid w:val="0064707D"/>
+    <w:rsid w:val="00647F86"/>
+    <w:rsid w:val="00651C13"/>
+    <w:rsid w:val="00652052"/>
+    <w:rsid w:val="00652234"/>
+    <w:rsid w:val="0065297F"/>
+    <w:rsid w:val="006536A7"/>
+    <w:rsid w:val="00654E8F"/>
+    <w:rsid w:val="00655DB2"/>
+    <w:rsid w:val="00656149"/>
+    <w:rsid w:val="00656368"/>
+    <w:rsid w:val="0065651A"/>
+    <w:rsid w:val="0065690C"/>
+    <w:rsid w:val="006616D9"/>
+    <w:rsid w:val="0066679D"/>
+    <w:rsid w:val="00666EE4"/>
+    <w:rsid w:val="0066796C"/>
+    <w:rsid w:val="00667A64"/>
+    <w:rsid w:val="006739FB"/>
+    <w:rsid w:val="006748D7"/>
+    <w:rsid w:val="00675CDD"/>
+    <w:rsid w:val="006800AD"/>
+    <w:rsid w:val="006803A7"/>
+    <w:rsid w:val="00680A5E"/>
+    <w:rsid w:val="006811F1"/>
+    <w:rsid w:val="00681B55"/>
+    <w:rsid w:val="0068378B"/>
+    <w:rsid w:val="00683CE2"/>
+    <w:rsid w:val="00686ACA"/>
+    <w:rsid w:val="00687372"/>
+    <w:rsid w:val="00687A78"/>
+    <w:rsid w:val="00690820"/>
+    <w:rsid w:val="00691CD4"/>
+    <w:rsid w:val="00693E66"/>
+    <w:rsid w:val="00694527"/>
+    <w:rsid w:val="0069590D"/>
+    <w:rsid w:val="006A39DA"/>
+    <w:rsid w:val="006A4F6D"/>
+    <w:rsid w:val="006A6AB3"/>
+    <w:rsid w:val="006A6B8F"/>
+    <w:rsid w:val="006A70C1"/>
+    <w:rsid w:val="006A70ED"/>
+    <w:rsid w:val="006A757E"/>
+    <w:rsid w:val="006B11A7"/>
+    <w:rsid w:val="006B29BB"/>
+    <w:rsid w:val="006B2AE5"/>
+    <w:rsid w:val="006B3866"/>
+    <w:rsid w:val="006B40DA"/>
+    <w:rsid w:val="006B51EF"/>
+    <w:rsid w:val="006C2835"/>
+    <w:rsid w:val="006C4FC5"/>
+    <w:rsid w:val="006C66DE"/>
+    <w:rsid w:val="006C6741"/>
+    <w:rsid w:val="006C6985"/>
+    <w:rsid w:val="006C6E97"/>
+    <w:rsid w:val="006C6FC6"/>
+    <w:rsid w:val="006C794E"/>
+    <w:rsid w:val="006E298F"/>
+    <w:rsid w:val="006E2A6D"/>
+    <w:rsid w:val="006E345E"/>
+    <w:rsid w:val="006E48BE"/>
+    <w:rsid w:val="006E5499"/>
+    <w:rsid w:val="006E6645"/>
+    <w:rsid w:val="006E71C4"/>
+    <w:rsid w:val="006F204A"/>
+    <w:rsid w:val="006F22D5"/>
+    <w:rsid w:val="006F2341"/>
+    <w:rsid w:val="006F2736"/>
+    <w:rsid w:val="006F4E07"/>
+    <w:rsid w:val="006F6919"/>
+    <w:rsid w:val="006F6AD8"/>
+    <w:rsid w:val="006F6FB7"/>
+    <w:rsid w:val="0070110F"/>
+    <w:rsid w:val="00701307"/>
+    <w:rsid w:val="00703168"/>
+    <w:rsid w:val="007035B6"/>
+    <w:rsid w:val="007038FB"/>
+    <w:rsid w:val="0070425A"/>
+    <w:rsid w:val="00704E76"/>
+    <w:rsid w:val="0070517D"/>
+    <w:rsid w:val="00705897"/>
+    <w:rsid w:val="00705B86"/>
+    <w:rsid w:val="00705EC7"/>
+    <w:rsid w:val="007105AE"/>
+    <w:rsid w:val="007110A1"/>
+    <w:rsid w:val="0071407B"/>
+    <w:rsid w:val="007145EB"/>
+    <w:rsid w:val="007148DA"/>
+    <w:rsid w:val="00714C87"/>
+    <w:rsid w:val="007163C3"/>
+    <w:rsid w:val="007171AA"/>
+    <w:rsid w:val="0072061B"/>
+    <w:rsid w:val="0072288D"/>
+    <w:rsid w:val="00725D89"/>
+    <w:rsid w:val="00725FF6"/>
+    <w:rsid w:val="00726B2D"/>
+    <w:rsid w:val="00730053"/>
+    <w:rsid w:val="00730408"/>
+    <w:rsid w:val="0073080D"/>
+    <w:rsid w:val="0073091F"/>
+    <w:rsid w:val="00731675"/>
+    <w:rsid w:val="00732DC1"/>
+    <w:rsid w:val="00733215"/>
+    <w:rsid w:val="007342F1"/>
+    <w:rsid w:val="007345CF"/>
+    <w:rsid w:val="007358A9"/>
+    <w:rsid w:val="0073668E"/>
+    <w:rsid w:val="00737BBE"/>
+    <w:rsid w:val="00743F33"/>
+    <w:rsid w:val="007456C0"/>
+    <w:rsid w:val="007457D0"/>
+    <w:rsid w:val="00745ED7"/>
+    <w:rsid w:val="00746434"/>
+    <w:rsid w:val="007502C6"/>
+    <w:rsid w:val="00753C9B"/>
+    <w:rsid w:val="00756F6F"/>
+    <w:rsid w:val="007608F4"/>
+    <w:rsid w:val="00761533"/>
+    <w:rsid w:val="007623CF"/>
+    <w:rsid w:val="00765695"/>
+    <w:rsid w:val="00766D8E"/>
+    <w:rsid w:val="0077127B"/>
+    <w:rsid w:val="00771FC9"/>
+    <w:rsid w:val="00772BDC"/>
+    <w:rsid w:val="007735D1"/>
+    <w:rsid w:val="00774974"/>
+    <w:rsid w:val="0077574A"/>
+    <w:rsid w:val="00775EF2"/>
+    <w:rsid w:val="007808F3"/>
+    <w:rsid w:val="00783680"/>
+    <w:rsid w:val="007841CB"/>
+    <w:rsid w:val="00784B38"/>
+    <w:rsid w:val="007854FC"/>
+    <w:rsid w:val="00785E2C"/>
+    <w:rsid w:val="00786F8C"/>
+    <w:rsid w:val="0079020D"/>
+    <w:rsid w:val="00790435"/>
+    <w:rsid w:val="00791C03"/>
+    <w:rsid w:val="0079286D"/>
+    <w:rsid w:val="00794670"/>
+    <w:rsid w:val="00797ED3"/>
+    <w:rsid w:val="007A0787"/>
+    <w:rsid w:val="007A1207"/>
+    <w:rsid w:val="007A1B7F"/>
+    <w:rsid w:val="007A6D09"/>
+    <w:rsid w:val="007A7766"/>
+    <w:rsid w:val="007B2023"/>
+    <w:rsid w:val="007B3E03"/>
+    <w:rsid w:val="007B5D45"/>
+    <w:rsid w:val="007B6D49"/>
+    <w:rsid w:val="007B7154"/>
+    <w:rsid w:val="007B79B3"/>
+    <w:rsid w:val="007C32DA"/>
+    <w:rsid w:val="007C52A9"/>
+    <w:rsid w:val="007C7590"/>
+    <w:rsid w:val="007C7A19"/>
+    <w:rsid w:val="007C7A4F"/>
+    <w:rsid w:val="007C7CA5"/>
+    <w:rsid w:val="007D1313"/>
+    <w:rsid w:val="007D1A85"/>
+    <w:rsid w:val="007D207E"/>
+    <w:rsid w:val="007D2569"/>
+    <w:rsid w:val="007D2C40"/>
+    <w:rsid w:val="007D42C0"/>
+    <w:rsid w:val="007D447C"/>
+    <w:rsid w:val="007D5327"/>
+    <w:rsid w:val="007D556A"/>
+    <w:rsid w:val="007D5A29"/>
+    <w:rsid w:val="007E1211"/>
+    <w:rsid w:val="007E1E4C"/>
+    <w:rsid w:val="007E3A22"/>
+    <w:rsid w:val="007E4D51"/>
+    <w:rsid w:val="007E4FF2"/>
+    <w:rsid w:val="007E586E"/>
+    <w:rsid w:val="007E756B"/>
+    <w:rsid w:val="007F0D16"/>
+    <w:rsid w:val="007F1B32"/>
+    <w:rsid w:val="007F5BA2"/>
+    <w:rsid w:val="007F674A"/>
+    <w:rsid w:val="008020D5"/>
+    <w:rsid w:val="0080250E"/>
+    <w:rsid w:val="008029B7"/>
+    <w:rsid w:val="0080328D"/>
+    <w:rsid w:val="00804949"/>
+    <w:rsid w:val="00810D1C"/>
+    <w:rsid w:val="00811E79"/>
+    <w:rsid w:val="0081277D"/>
+    <w:rsid w:val="00813505"/>
+    <w:rsid w:val="00813C67"/>
+    <w:rsid w:val="00815177"/>
+    <w:rsid w:val="008154F9"/>
+    <w:rsid w:val="00815C05"/>
+    <w:rsid w:val="0081681B"/>
+    <w:rsid w:val="00817270"/>
+    <w:rsid w:val="00817DCE"/>
+    <w:rsid w:val="00821DDC"/>
+    <w:rsid w:val="00823A18"/>
+    <w:rsid w:val="00824CC7"/>
+    <w:rsid w:val="00825882"/>
+    <w:rsid w:val="00825B98"/>
+    <w:rsid w:val="00825E5D"/>
+    <w:rsid w:val="00826E6D"/>
+    <w:rsid w:val="0082709E"/>
+    <w:rsid w:val="008314A8"/>
+    <w:rsid w:val="0083181B"/>
+    <w:rsid w:val="00833B40"/>
+    <w:rsid w:val="008343AB"/>
+    <w:rsid w:val="00835562"/>
+    <w:rsid w:val="00837E7B"/>
+    <w:rsid w:val="00837F61"/>
+    <w:rsid w:val="00840395"/>
+    <w:rsid w:val="008411F1"/>
+    <w:rsid w:val="00841C6E"/>
+    <w:rsid w:val="008453D2"/>
+    <w:rsid w:val="00845787"/>
+    <w:rsid w:val="00846CFC"/>
+    <w:rsid w:val="008478DB"/>
+    <w:rsid w:val="00850E4C"/>
+    <w:rsid w:val="00853731"/>
+    <w:rsid w:val="00853798"/>
+    <w:rsid w:val="00854681"/>
+    <w:rsid w:val="008553CA"/>
+    <w:rsid w:val="00855400"/>
+    <w:rsid w:val="00855B04"/>
+    <w:rsid w:val="00855C3F"/>
+    <w:rsid w:val="00855FD7"/>
+    <w:rsid w:val="00856998"/>
+    <w:rsid w:val="0085704B"/>
+    <w:rsid w:val="00857653"/>
+    <w:rsid w:val="00857FC5"/>
+    <w:rsid w:val="00861A08"/>
+    <w:rsid w:val="00870C89"/>
+    <w:rsid w:val="0087155E"/>
+    <w:rsid w:val="008720B1"/>
+    <w:rsid w:val="008728A8"/>
+    <w:rsid w:val="00873511"/>
+    <w:rsid w:val="008735C7"/>
+    <w:rsid w:val="00873638"/>
+    <w:rsid w:val="00873D60"/>
+    <w:rsid w:val="00885B9D"/>
+    <w:rsid w:val="00886B37"/>
+    <w:rsid w:val="00890541"/>
+    <w:rsid w:val="008927EA"/>
+    <w:rsid w:val="00893820"/>
+    <w:rsid w:val="00893D52"/>
+    <w:rsid w:val="00895766"/>
+    <w:rsid w:val="00896A48"/>
+    <w:rsid w:val="008A0C28"/>
+    <w:rsid w:val="008A146F"/>
+    <w:rsid w:val="008A2117"/>
+    <w:rsid w:val="008A27FC"/>
+    <w:rsid w:val="008A36EA"/>
+    <w:rsid w:val="008A6B82"/>
+    <w:rsid w:val="008A7789"/>
+    <w:rsid w:val="008B0349"/>
+    <w:rsid w:val="008B0546"/>
+    <w:rsid w:val="008B096E"/>
+    <w:rsid w:val="008B1F4C"/>
+    <w:rsid w:val="008B295C"/>
+    <w:rsid w:val="008B2E5E"/>
+    <w:rsid w:val="008B505D"/>
+    <w:rsid w:val="008B5C3A"/>
+    <w:rsid w:val="008B60B8"/>
+    <w:rsid w:val="008B60BC"/>
+    <w:rsid w:val="008B6517"/>
+    <w:rsid w:val="008B6D51"/>
+    <w:rsid w:val="008B7F0A"/>
+    <w:rsid w:val="008C2FB1"/>
+    <w:rsid w:val="008C324F"/>
+    <w:rsid w:val="008C4013"/>
+    <w:rsid w:val="008C6F69"/>
+    <w:rsid w:val="008D0351"/>
+    <w:rsid w:val="008D0EC7"/>
+    <w:rsid w:val="008D12C2"/>
+    <w:rsid w:val="008D19C8"/>
+    <w:rsid w:val="008D20AC"/>
+    <w:rsid w:val="008D27D0"/>
+    <w:rsid w:val="008D317D"/>
+    <w:rsid w:val="008D31A6"/>
+    <w:rsid w:val="008D4D8A"/>
+    <w:rsid w:val="008D530A"/>
+    <w:rsid w:val="008D53F8"/>
+    <w:rsid w:val="008D63E0"/>
+    <w:rsid w:val="008D6B29"/>
+    <w:rsid w:val="008D780A"/>
+    <w:rsid w:val="008E0D6E"/>
+    <w:rsid w:val="008E2483"/>
+    <w:rsid w:val="008E2C90"/>
+    <w:rsid w:val="008E3104"/>
+    <w:rsid w:val="008E542F"/>
+    <w:rsid w:val="008E77EA"/>
+    <w:rsid w:val="008F11DE"/>
+    <w:rsid w:val="008F3671"/>
+    <w:rsid w:val="008F4235"/>
+    <w:rsid w:val="008F4B3C"/>
+    <w:rsid w:val="008F5348"/>
+    <w:rsid w:val="008F596A"/>
+    <w:rsid w:val="008F5C39"/>
+    <w:rsid w:val="008F6209"/>
+    <w:rsid w:val="00900669"/>
+    <w:rsid w:val="009012CA"/>
+    <w:rsid w:val="00901D78"/>
+    <w:rsid w:val="009030B1"/>
+    <w:rsid w:val="009031CE"/>
+    <w:rsid w:val="009032CA"/>
+    <w:rsid w:val="00905621"/>
+    <w:rsid w:val="00907A2C"/>
+    <w:rsid w:val="00912364"/>
+    <w:rsid w:val="00912BB6"/>
+    <w:rsid w:val="00914BF5"/>
+    <w:rsid w:val="00914E03"/>
+    <w:rsid w:val="009160A1"/>
+    <w:rsid w:val="009168AF"/>
+    <w:rsid w:val="009175BE"/>
+    <w:rsid w:val="00917ADD"/>
+    <w:rsid w:val="00917AED"/>
+    <w:rsid w:val="0092155D"/>
+    <w:rsid w:val="00921667"/>
+    <w:rsid w:val="00923B2B"/>
+    <w:rsid w:val="009261DC"/>
+    <w:rsid w:val="009264B7"/>
+    <w:rsid w:val="00927310"/>
+    <w:rsid w:val="00927DBC"/>
+    <w:rsid w:val="00934CF2"/>
+    <w:rsid w:val="009356DB"/>
+    <w:rsid w:val="00940940"/>
+    <w:rsid w:val="00940E70"/>
+    <w:rsid w:val="00941658"/>
+    <w:rsid w:val="00941BDD"/>
+    <w:rsid w:val="00943834"/>
+    <w:rsid w:val="009440FE"/>
+    <w:rsid w:val="00944BB0"/>
+    <w:rsid w:val="00945C35"/>
+    <w:rsid w:val="009475B3"/>
+    <w:rsid w:val="00950BD9"/>
+    <w:rsid w:val="009512DB"/>
+    <w:rsid w:val="009516C0"/>
+    <w:rsid w:val="00951D61"/>
+    <w:rsid w:val="00951F7F"/>
+    <w:rsid w:val="00953C86"/>
+    <w:rsid w:val="00954A92"/>
+    <w:rsid w:val="00955472"/>
+    <w:rsid w:val="00957B61"/>
+    <w:rsid w:val="00963D81"/>
+    <w:rsid w:val="009644EE"/>
+    <w:rsid w:val="00964DB0"/>
+    <w:rsid w:val="0096538A"/>
+    <w:rsid w:val="00966132"/>
+    <w:rsid w:val="009661EB"/>
+    <w:rsid w:val="0096641C"/>
+    <w:rsid w:val="00966760"/>
+    <w:rsid w:val="00966D31"/>
+    <w:rsid w:val="00967D55"/>
+    <w:rsid w:val="0097022D"/>
+    <w:rsid w:val="00970313"/>
+    <w:rsid w:val="00970C48"/>
+    <w:rsid w:val="00971BD3"/>
+    <w:rsid w:val="00972E94"/>
+    <w:rsid w:val="009747FD"/>
+    <w:rsid w:val="009748FB"/>
+    <w:rsid w:val="009750F8"/>
+    <w:rsid w:val="00975B61"/>
+    <w:rsid w:val="00976E75"/>
+    <w:rsid w:val="009827F0"/>
+    <w:rsid w:val="00983B5E"/>
+    <w:rsid w:val="00986F13"/>
+    <w:rsid w:val="009901DB"/>
+    <w:rsid w:val="00990952"/>
+    <w:rsid w:val="00991EAC"/>
+    <w:rsid w:val="00992631"/>
+    <w:rsid w:val="00993F60"/>
+    <w:rsid w:val="00994249"/>
+    <w:rsid w:val="00995F70"/>
+    <w:rsid w:val="00997A38"/>
+    <w:rsid w:val="009A00DE"/>
+    <w:rsid w:val="009A15F5"/>
+    <w:rsid w:val="009A209B"/>
+    <w:rsid w:val="009A3614"/>
+    <w:rsid w:val="009A4B82"/>
+    <w:rsid w:val="009A526C"/>
+    <w:rsid w:val="009A5512"/>
+    <w:rsid w:val="009A6E2B"/>
+    <w:rsid w:val="009A7DC7"/>
+    <w:rsid w:val="009B0141"/>
+    <w:rsid w:val="009B136F"/>
+    <w:rsid w:val="009B295F"/>
+    <w:rsid w:val="009B2A4A"/>
+    <w:rsid w:val="009B6066"/>
+    <w:rsid w:val="009B6B58"/>
+    <w:rsid w:val="009C0188"/>
+    <w:rsid w:val="009C0330"/>
+    <w:rsid w:val="009C4566"/>
+    <w:rsid w:val="009C4B5C"/>
+    <w:rsid w:val="009C4FA5"/>
+    <w:rsid w:val="009C5235"/>
+    <w:rsid w:val="009C5B43"/>
+    <w:rsid w:val="009C7853"/>
+    <w:rsid w:val="009D0683"/>
+    <w:rsid w:val="009D218D"/>
+    <w:rsid w:val="009D5757"/>
+    <w:rsid w:val="009D6083"/>
+    <w:rsid w:val="009D7C4A"/>
+    <w:rsid w:val="009E0C8E"/>
+    <w:rsid w:val="009E0EC4"/>
+    <w:rsid w:val="009E185D"/>
+    <w:rsid w:val="009E22B3"/>
+    <w:rsid w:val="009E24E4"/>
+    <w:rsid w:val="009E365D"/>
+    <w:rsid w:val="009E3B05"/>
+    <w:rsid w:val="009E4E43"/>
+    <w:rsid w:val="009E5AB2"/>
+    <w:rsid w:val="009E5F79"/>
+    <w:rsid w:val="009E6F17"/>
+    <w:rsid w:val="009E74D6"/>
+    <w:rsid w:val="009F147C"/>
+    <w:rsid w:val="009F355A"/>
+    <w:rsid w:val="009F3824"/>
+    <w:rsid w:val="009F6C93"/>
+    <w:rsid w:val="00A00443"/>
+    <w:rsid w:val="00A01097"/>
+    <w:rsid w:val="00A01A6E"/>
+    <w:rsid w:val="00A01A97"/>
+    <w:rsid w:val="00A03B82"/>
+    <w:rsid w:val="00A03BA1"/>
+    <w:rsid w:val="00A045EB"/>
+    <w:rsid w:val="00A06CED"/>
+    <w:rsid w:val="00A07888"/>
+    <w:rsid w:val="00A07E07"/>
+    <w:rsid w:val="00A10B98"/>
+    <w:rsid w:val="00A110F4"/>
+    <w:rsid w:val="00A11327"/>
+    <w:rsid w:val="00A12C36"/>
+    <w:rsid w:val="00A132FF"/>
+    <w:rsid w:val="00A17357"/>
+    <w:rsid w:val="00A20619"/>
+    <w:rsid w:val="00A23691"/>
+    <w:rsid w:val="00A2385C"/>
+    <w:rsid w:val="00A240E2"/>
+    <w:rsid w:val="00A255EC"/>
+    <w:rsid w:val="00A2712F"/>
+    <w:rsid w:val="00A27189"/>
+    <w:rsid w:val="00A31D57"/>
+    <w:rsid w:val="00A3427E"/>
+    <w:rsid w:val="00A342A6"/>
+    <w:rsid w:val="00A3480A"/>
+    <w:rsid w:val="00A34DD6"/>
+    <w:rsid w:val="00A40300"/>
+    <w:rsid w:val="00A40649"/>
+    <w:rsid w:val="00A4117E"/>
+    <w:rsid w:val="00A432FA"/>
+    <w:rsid w:val="00A456CA"/>
+    <w:rsid w:val="00A47366"/>
+    <w:rsid w:val="00A525E3"/>
+    <w:rsid w:val="00A52D13"/>
+    <w:rsid w:val="00A52EF0"/>
+    <w:rsid w:val="00A53AD2"/>
+    <w:rsid w:val="00A5503D"/>
+    <w:rsid w:val="00A5660A"/>
+    <w:rsid w:val="00A579B8"/>
+    <w:rsid w:val="00A57DBB"/>
+    <w:rsid w:val="00A61732"/>
+    <w:rsid w:val="00A61DCF"/>
+    <w:rsid w:val="00A646BF"/>
+    <w:rsid w:val="00A64B96"/>
+    <w:rsid w:val="00A64E91"/>
+    <w:rsid w:val="00A657CE"/>
+    <w:rsid w:val="00A65937"/>
+    <w:rsid w:val="00A668D0"/>
+    <w:rsid w:val="00A6752B"/>
+    <w:rsid w:val="00A6792F"/>
+    <w:rsid w:val="00A70715"/>
+    <w:rsid w:val="00A7095D"/>
+    <w:rsid w:val="00A71223"/>
+    <w:rsid w:val="00A72040"/>
+    <w:rsid w:val="00A736FE"/>
+    <w:rsid w:val="00A754DD"/>
+    <w:rsid w:val="00A7561A"/>
+    <w:rsid w:val="00A76A77"/>
+    <w:rsid w:val="00A76B9D"/>
+    <w:rsid w:val="00A77294"/>
+    <w:rsid w:val="00A77A82"/>
+    <w:rsid w:val="00A831AA"/>
+    <w:rsid w:val="00A83A21"/>
+    <w:rsid w:val="00A850A7"/>
+    <w:rsid w:val="00A867DF"/>
+    <w:rsid w:val="00A90695"/>
+    <w:rsid w:val="00A90FF4"/>
+    <w:rsid w:val="00A9234E"/>
+    <w:rsid w:val="00A92FD7"/>
+    <w:rsid w:val="00A930C7"/>
+    <w:rsid w:val="00A93896"/>
+    <w:rsid w:val="00A94C7A"/>
+    <w:rsid w:val="00A95032"/>
+    <w:rsid w:val="00A952ED"/>
+    <w:rsid w:val="00A96E80"/>
+    <w:rsid w:val="00A97180"/>
+    <w:rsid w:val="00AA1B49"/>
+    <w:rsid w:val="00AA2FD2"/>
+    <w:rsid w:val="00AA37E0"/>
+    <w:rsid w:val="00AA3EFB"/>
+    <w:rsid w:val="00AA4585"/>
+    <w:rsid w:val="00AA69D7"/>
+    <w:rsid w:val="00AA7263"/>
+    <w:rsid w:val="00AA792F"/>
+    <w:rsid w:val="00AB02FF"/>
+    <w:rsid w:val="00AB0782"/>
+    <w:rsid w:val="00AB1EBD"/>
+    <w:rsid w:val="00AB227B"/>
+    <w:rsid w:val="00AB262C"/>
+    <w:rsid w:val="00AB3D95"/>
+    <w:rsid w:val="00AB4D7B"/>
+    <w:rsid w:val="00AB5376"/>
+    <w:rsid w:val="00AC0D07"/>
+    <w:rsid w:val="00AC1723"/>
+    <w:rsid w:val="00AC1B9F"/>
+    <w:rsid w:val="00AC1BBE"/>
+    <w:rsid w:val="00AC2235"/>
+    <w:rsid w:val="00AC2718"/>
+    <w:rsid w:val="00AC3F24"/>
+    <w:rsid w:val="00AC4502"/>
+    <w:rsid w:val="00AC4608"/>
+    <w:rsid w:val="00AC5236"/>
+    <w:rsid w:val="00AC609B"/>
+    <w:rsid w:val="00AC733D"/>
+    <w:rsid w:val="00AC7E76"/>
+    <w:rsid w:val="00AD14BC"/>
+    <w:rsid w:val="00AD1A5F"/>
+    <w:rsid w:val="00AD3800"/>
+    <w:rsid w:val="00AD3FC6"/>
+    <w:rsid w:val="00AD459E"/>
+    <w:rsid w:val="00AD4AAA"/>
+    <w:rsid w:val="00AD7CA9"/>
+    <w:rsid w:val="00AE03D2"/>
+    <w:rsid w:val="00AE182A"/>
+    <w:rsid w:val="00AE2D86"/>
+    <w:rsid w:val="00AE2E67"/>
+    <w:rsid w:val="00AE3BB6"/>
+    <w:rsid w:val="00AE3C38"/>
+    <w:rsid w:val="00AE46F5"/>
+    <w:rsid w:val="00AE4EEC"/>
+    <w:rsid w:val="00AE6A90"/>
+    <w:rsid w:val="00AF04C6"/>
+    <w:rsid w:val="00AF0922"/>
+    <w:rsid w:val="00AF1926"/>
+    <w:rsid w:val="00AF2344"/>
+    <w:rsid w:val="00AF3B00"/>
+    <w:rsid w:val="00AF454F"/>
+    <w:rsid w:val="00AF6BF1"/>
+    <w:rsid w:val="00AF6DCF"/>
+    <w:rsid w:val="00AF772B"/>
+    <w:rsid w:val="00AF7C8B"/>
+    <w:rsid w:val="00B001C5"/>
+    <w:rsid w:val="00B0084A"/>
+    <w:rsid w:val="00B014B5"/>
+    <w:rsid w:val="00B01AFB"/>
+    <w:rsid w:val="00B029A6"/>
+    <w:rsid w:val="00B02B92"/>
+    <w:rsid w:val="00B032B0"/>
+    <w:rsid w:val="00B03700"/>
+    <w:rsid w:val="00B04BFD"/>
+    <w:rsid w:val="00B05C1A"/>
+    <w:rsid w:val="00B06AAB"/>
+    <w:rsid w:val="00B11427"/>
+    <w:rsid w:val="00B12358"/>
+    <w:rsid w:val="00B14960"/>
+    <w:rsid w:val="00B14E04"/>
+    <w:rsid w:val="00B1522E"/>
+    <w:rsid w:val="00B17260"/>
+    <w:rsid w:val="00B17287"/>
+    <w:rsid w:val="00B17580"/>
+    <w:rsid w:val="00B2020E"/>
+    <w:rsid w:val="00B20EF6"/>
+    <w:rsid w:val="00B23147"/>
+    <w:rsid w:val="00B23386"/>
+    <w:rsid w:val="00B2450D"/>
+    <w:rsid w:val="00B2464E"/>
+    <w:rsid w:val="00B24DAD"/>
+    <w:rsid w:val="00B257DC"/>
+    <w:rsid w:val="00B309BD"/>
+    <w:rsid w:val="00B30B2B"/>
+    <w:rsid w:val="00B30FDC"/>
+    <w:rsid w:val="00B324D2"/>
+    <w:rsid w:val="00B335EF"/>
+    <w:rsid w:val="00B339AE"/>
+    <w:rsid w:val="00B34B95"/>
+    <w:rsid w:val="00B34F92"/>
+    <w:rsid w:val="00B37451"/>
+    <w:rsid w:val="00B3785F"/>
+    <w:rsid w:val="00B378B7"/>
+    <w:rsid w:val="00B37CCF"/>
+    <w:rsid w:val="00B4068D"/>
+    <w:rsid w:val="00B464A2"/>
+    <w:rsid w:val="00B47BB6"/>
+    <w:rsid w:val="00B514C7"/>
+    <w:rsid w:val="00B51D0C"/>
+    <w:rsid w:val="00B53D42"/>
+    <w:rsid w:val="00B54B1E"/>
+    <w:rsid w:val="00B56EA9"/>
+    <w:rsid w:val="00B5732C"/>
+    <w:rsid w:val="00B5748B"/>
+    <w:rsid w:val="00B6069A"/>
+    <w:rsid w:val="00B6138E"/>
+    <w:rsid w:val="00B62A5E"/>
+    <w:rsid w:val="00B62AAF"/>
+    <w:rsid w:val="00B63818"/>
+    <w:rsid w:val="00B648F3"/>
+    <w:rsid w:val="00B654C6"/>
+    <w:rsid w:val="00B663B1"/>
+    <w:rsid w:val="00B66B04"/>
+    <w:rsid w:val="00B66BD9"/>
+    <w:rsid w:val="00B67588"/>
+    <w:rsid w:val="00B716D8"/>
+    <w:rsid w:val="00B71914"/>
+    <w:rsid w:val="00B720D3"/>
+    <w:rsid w:val="00B7233B"/>
+    <w:rsid w:val="00B72F5F"/>
+    <w:rsid w:val="00B733D1"/>
+    <w:rsid w:val="00B73EE1"/>
+    <w:rsid w:val="00B74BAC"/>
+    <w:rsid w:val="00B75A1A"/>
+    <w:rsid w:val="00B76F31"/>
+    <w:rsid w:val="00B77CD2"/>
+    <w:rsid w:val="00B80FFD"/>
+    <w:rsid w:val="00B812F1"/>
+    <w:rsid w:val="00B83368"/>
+    <w:rsid w:val="00B83990"/>
+    <w:rsid w:val="00B84115"/>
+    <w:rsid w:val="00B84FD5"/>
+    <w:rsid w:val="00B86F49"/>
+    <w:rsid w:val="00B86F89"/>
+    <w:rsid w:val="00B9023E"/>
+    <w:rsid w:val="00B90D60"/>
+    <w:rsid w:val="00B9594F"/>
+    <w:rsid w:val="00BA0B6B"/>
+    <w:rsid w:val="00BA2176"/>
+    <w:rsid w:val="00BA22EB"/>
+    <w:rsid w:val="00BA28E4"/>
+    <w:rsid w:val="00BA33D3"/>
+    <w:rsid w:val="00BA3918"/>
+    <w:rsid w:val="00BA4FB0"/>
+    <w:rsid w:val="00BA5CEA"/>
+    <w:rsid w:val="00BA635C"/>
+    <w:rsid w:val="00BA706F"/>
+    <w:rsid w:val="00BB35AA"/>
+    <w:rsid w:val="00BB37D9"/>
+    <w:rsid w:val="00BB5B5C"/>
+    <w:rsid w:val="00BC060D"/>
+    <w:rsid w:val="00BC2EE0"/>
+    <w:rsid w:val="00BC3812"/>
+    <w:rsid w:val="00BC3FE1"/>
+    <w:rsid w:val="00BC634C"/>
+    <w:rsid w:val="00BC6823"/>
+    <w:rsid w:val="00BC6B36"/>
+    <w:rsid w:val="00BC7068"/>
+    <w:rsid w:val="00BC73C9"/>
+    <w:rsid w:val="00BD0F4D"/>
+    <w:rsid w:val="00BD2D36"/>
+    <w:rsid w:val="00BE042B"/>
+    <w:rsid w:val="00BE517C"/>
+    <w:rsid w:val="00BE57A2"/>
+    <w:rsid w:val="00BE57EB"/>
+    <w:rsid w:val="00BE73E2"/>
+    <w:rsid w:val="00BE74B2"/>
+    <w:rsid w:val="00BE7778"/>
+    <w:rsid w:val="00BF0D25"/>
+    <w:rsid w:val="00BF11E0"/>
+    <w:rsid w:val="00BF2D23"/>
+    <w:rsid w:val="00BF2E83"/>
+    <w:rsid w:val="00BF3602"/>
+    <w:rsid w:val="00BF416B"/>
+    <w:rsid w:val="00BF6D31"/>
+    <w:rsid w:val="00C0097A"/>
+    <w:rsid w:val="00C016A8"/>
+    <w:rsid w:val="00C02099"/>
+    <w:rsid w:val="00C02429"/>
+    <w:rsid w:val="00C039DD"/>
+    <w:rsid w:val="00C06534"/>
+    <w:rsid w:val="00C07935"/>
+    <w:rsid w:val="00C104BD"/>
+    <w:rsid w:val="00C11D24"/>
+    <w:rsid w:val="00C11DA9"/>
+    <w:rsid w:val="00C12749"/>
+    <w:rsid w:val="00C12D55"/>
+    <w:rsid w:val="00C146D9"/>
+    <w:rsid w:val="00C14A0F"/>
+    <w:rsid w:val="00C2093F"/>
+    <w:rsid w:val="00C20F7E"/>
+    <w:rsid w:val="00C21289"/>
+    <w:rsid w:val="00C225F8"/>
+    <w:rsid w:val="00C23A73"/>
+    <w:rsid w:val="00C25D62"/>
+    <w:rsid w:val="00C26879"/>
+    <w:rsid w:val="00C3018B"/>
+    <w:rsid w:val="00C316A8"/>
+    <w:rsid w:val="00C32472"/>
+    <w:rsid w:val="00C33E17"/>
+    <w:rsid w:val="00C34054"/>
+    <w:rsid w:val="00C37011"/>
+    <w:rsid w:val="00C37727"/>
+    <w:rsid w:val="00C40825"/>
+    <w:rsid w:val="00C4305F"/>
+    <w:rsid w:val="00C436E3"/>
+    <w:rsid w:val="00C44081"/>
+    <w:rsid w:val="00C445FF"/>
+    <w:rsid w:val="00C45C62"/>
+    <w:rsid w:val="00C51373"/>
+    <w:rsid w:val="00C51565"/>
+    <w:rsid w:val="00C51EFE"/>
+    <w:rsid w:val="00C52535"/>
+    <w:rsid w:val="00C540EE"/>
+    <w:rsid w:val="00C5426C"/>
+    <w:rsid w:val="00C5498E"/>
+    <w:rsid w:val="00C57D84"/>
+    <w:rsid w:val="00C607DB"/>
+    <w:rsid w:val="00C60DA7"/>
+    <w:rsid w:val="00C623EF"/>
+    <w:rsid w:val="00C62C93"/>
+    <w:rsid w:val="00C64C57"/>
+    <w:rsid w:val="00C659D7"/>
+    <w:rsid w:val="00C66015"/>
+    <w:rsid w:val="00C66C5E"/>
+    <w:rsid w:val="00C70FD1"/>
+    <w:rsid w:val="00C7184E"/>
+    <w:rsid w:val="00C74B4B"/>
+    <w:rsid w:val="00C74DA6"/>
+    <w:rsid w:val="00C758A2"/>
+    <w:rsid w:val="00C766B4"/>
+    <w:rsid w:val="00C76F44"/>
+    <w:rsid w:val="00C7788A"/>
+    <w:rsid w:val="00C77D73"/>
+    <w:rsid w:val="00C82E84"/>
+    <w:rsid w:val="00C85158"/>
+    <w:rsid w:val="00C85362"/>
+    <w:rsid w:val="00C8609F"/>
+    <w:rsid w:val="00C8725B"/>
+    <w:rsid w:val="00C90B21"/>
+    <w:rsid w:val="00C91893"/>
+    <w:rsid w:val="00C92143"/>
+    <w:rsid w:val="00C93B3E"/>
+    <w:rsid w:val="00C94394"/>
+    <w:rsid w:val="00C95887"/>
+    <w:rsid w:val="00C96BA0"/>
+    <w:rsid w:val="00C97797"/>
+    <w:rsid w:val="00CA09C6"/>
+    <w:rsid w:val="00CA0ECB"/>
+    <w:rsid w:val="00CA229A"/>
+    <w:rsid w:val="00CA2A12"/>
+    <w:rsid w:val="00CA32C4"/>
+    <w:rsid w:val="00CA5105"/>
+    <w:rsid w:val="00CA5AB0"/>
+    <w:rsid w:val="00CA7047"/>
+    <w:rsid w:val="00CB061A"/>
+    <w:rsid w:val="00CB0E42"/>
+    <w:rsid w:val="00CB2CED"/>
+    <w:rsid w:val="00CB3860"/>
+    <w:rsid w:val="00CB3D2A"/>
+    <w:rsid w:val="00CB48CE"/>
+    <w:rsid w:val="00CB48E4"/>
+    <w:rsid w:val="00CB50FD"/>
+    <w:rsid w:val="00CB6C1F"/>
+    <w:rsid w:val="00CB78A7"/>
+    <w:rsid w:val="00CB7B73"/>
+    <w:rsid w:val="00CB7D83"/>
+    <w:rsid w:val="00CC16FF"/>
+    <w:rsid w:val="00CC210D"/>
+    <w:rsid w:val="00CC6CF9"/>
+    <w:rsid w:val="00CC6F16"/>
+    <w:rsid w:val="00CC7A72"/>
+    <w:rsid w:val="00CD0930"/>
+    <w:rsid w:val="00CD1EB7"/>
+    <w:rsid w:val="00CD22BD"/>
+    <w:rsid w:val="00CD3E06"/>
+    <w:rsid w:val="00CD4150"/>
+    <w:rsid w:val="00CD41C0"/>
+    <w:rsid w:val="00CD5790"/>
+    <w:rsid w:val="00CD6EAE"/>
+    <w:rsid w:val="00CD6F4B"/>
+    <w:rsid w:val="00CE002D"/>
+    <w:rsid w:val="00CE019E"/>
+    <w:rsid w:val="00CE1E34"/>
+    <w:rsid w:val="00CE293E"/>
+    <w:rsid w:val="00CE295D"/>
+    <w:rsid w:val="00CE5778"/>
+    <w:rsid w:val="00CE6208"/>
+    <w:rsid w:val="00CE6A7A"/>
+    <w:rsid w:val="00CE6B35"/>
+    <w:rsid w:val="00CE6B6E"/>
+    <w:rsid w:val="00CE6F0E"/>
+    <w:rsid w:val="00CE75E3"/>
+    <w:rsid w:val="00CE7AED"/>
+    <w:rsid w:val="00CF0D1D"/>
+    <w:rsid w:val="00CF23C1"/>
+    <w:rsid w:val="00CF2A5B"/>
+    <w:rsid w:val="00CF36CF"/>
+    <w:rsid w:val="00CF501F"/>
+    <w:rsid w:val="00CF5C55"/>
+    <w:rsid w:val="00CF6B8B"/>
+    <w:rsid w:val="00CF743D"/>
+    <w:rsid w:val="00D01DD2"/>
+    <w:rsid w:val="00D03D96"/>
+    <w:rsid w:val="00D06725"/>
+    <w:rsid w:val="00D10A4B"/>
+    <w:rsid w:val="00D11A1D"/>
+    <w:rsid w:val="00D12F08"/>
+    <w:rsid w:val="00D1640A"/>
+    <w:rsid w:val="00D178F7"/>
+    <w:rsid w:val="00D17A55"/>
+    <w:rsid w:val="00D2079F"/>
+    <w:rsid w:val="00D2316A"/>
+    <w:rsid w:val="00D24219"/>
+    <w:rsid w:val="00D24834"/>
+    <w:rsid w:val="00D24FC7"/>
+    <w:rsid w:val="00D27353"/>
+    <w:rsid w:val="00D27F25"/>
+    <w:rsid w:val="00D305A1"/>
+    <w:rsid w:val="00D30C1C"/>
+    <w:rsid w:val="00D3172D"/>
+    <w:rsid w:val="00D319DB"/>
+    <w:rsid w:val="00D355A0"/>
+    <w:rsid w:val="00D359BA"/>
+    <w:rsid w:val="00D415FF"/>
+    <w:rsid w:val="00D4182E"/>
+    <w:rsid w:val="00D42674"/>
+    <w:rsid w:val="00D44087"/>
+    <w:rsid w:val="00D449AF"/>
+    <w:rsid w:val="00D455FA"/>
+    <w:rsid w:val="00D45AAB"/>
+    <w:rsid w:val="00D46946"/>
+    <w:rsid w:val="00D479C8"/>
+    <w:rsid w:val="00D5246B"/>
+    <w:rsid w:val="00D525CF"/>
+    <w:rsid w:val="00D55D92"/>
+    <w:rsid w:val="00D55E08"/>
+    <w:rsid w:val="00D57E74"/>
+    <w:rsid w:val="00D60B4E"/>
+    <w:rsid w:val="00D62368"/>
+    <w:rsid w:val="00D624A9"/>
+    <w:rsid w:val="00D640EB"/>
+    <w:rsid w:val="00D64445"/>
+    <w:rsid w:val="00D64A15"/>
+    <w:rsid w:val="00D64A3A"/>
+    <w:rsid w:val="00D65011"/>
+    <w:rsid w:val="00D65D42"/>
+    <w:rsid w:val="00D72C6B"/>
+    <w:rsid w:val="00D750C6"/>
+    <w:rsid w:val="00D77681"/>
+    <w:rsid w:val="00D776F4"/>
+    <w:rsid w:val="00D828C3"/>
+    <w:rsid w:val="00D82AA7"/>
+    <w:rsid w:val="00D82BCD"/>
+    <w:rsid w:val="00D82CA5"/>
+    <w:rsid w:val="00D83471"/>
+    <w:rsid w:val="00D83565"/>
+    <w:rsid w:val="00D83D43"/>
+    <w:rsid w:val="00D845B1"/>
+    <w:rsid w:val="00D84760"/>
+    <w:rsid w:val="00D84A9C"/>
+    <w:rsid w:val="00D861A9"/>
+    <w:rsid w:val="00D87363"/>
+    <w:rsid w:val="00D87F26"/>
+    <w:rsid w:val="00D90054"/>
+    <w:rsid w:val="00D910CE"/>
+    <w:rsid w:val="00D959B2"/>
+    <w:rsid w:val="00D96515"/>
+    <w:rsid w:val="00D96D03"/>
+    <w:rsid w:val="00DA2B8F"/>
+    <w:rsid w:val="00DA3B2A"/>
+    <w:rsid w:val="00DA3FB3"/>
+    <w:rsid w:val="00DA4457"/>
+    <w:rsid w:val="00DA502E"/>
+    <w:rsid w:val="00DA6B1D"/>
+    <w:rsid w:val="00DA714A"/>
+    <w:rsid w:val="00DA77C1"/>
+    <w:rsid w:val="00DA7A73"/>
+    <w:rsid w:val="00DA7C05"/>
+    <w:rsid w:val="00DB01F9"/>
+    <w:rsid w:val="00DB05BD"/>
+    <w:rsid w:val="00DB14A7"/>
+    <w:rsid w:val="00DB1524"/>
+    <w:rsid w:val="00DB22A8"/>
+    <w:rsid w:val="00DB2AEB"/>
+    <w:rsid w:val="00DB33C6"/>
+    <w:rsid w:val="00DB3ADE"/>
+    <w:rsid w:val="00DB45B6"/>
+    <w:rsid w:val="00DB4FB6"/>
+    <w:rsid w:val="00DB5041"/>
+    <w:rsid w:val="00DB5B13"/>
+    <w:rsid w:val="00DB5E85"/>
+    <w:rsid w:val="00DB76BD"/>
+    <w:rsid w:val="00DC25E8"/>
+    <w:rsid w:val="00DC4B59"/>
+    <w:rsid w:val="00DC4CB9"/>
+    <w:rsid w:val="00DC5CC0"/>
+    <w:rsid w:val="00DC5FF5"/>
+    <w:rsid w:val="00DC7373"/>
+    <w:rsid w:val="00DD0EAE"/>
+    <w:rsid w:val="00DD149F"/>
+    <w:rsid w:val="00DD1AE1"/>
+    <w:rsid w:val="00DD373A"/>
+    <w:rsid w:val="00DD4132"/>
+    <w:rsid w:val="00DD4E4F"/>
+    <w:rsid w:val="00DD52ED"/>
+    <w:rsid w:val="00DD7858"/>
+    <w:rsid w:val="00DE29F0"/>
+    <w:rsid w:val="00DE474C"/>
+    <w:rsid w:val="00DE4E27"/>
+    <w:rsid w:val="00DF05F5"/>
+    <w:rsid w:val="00DF12F5"/>
+    <w:rsid w:val="00DF227B"/>
+    <w:rsid w:val="00DF4503"/>
+    <w:rsid w:val="00DF4ACB"/>
+    <w:rsid w:val="00DF6461"/>
+    <w:rsid w:val="00E0034A"/>
+    <w:rsid w:val="00E00796"/>
+    <w:rsid w:val="00E02129"/>
+    <w:rsid w:val="00E03E24"/>
+    <w:rsid w:val="00E04683"/>
+    <w:rsid w:val="00E0670F"/>
+    <w:rsid w:val="00E07F32"/>
+    <w:rsid w:val="00E11AC3"/>
+    <w:rsid w:val="00E12273"/>
+    <w:rsid w:val="00E13FD6"/>
+    <w:rsid w:val="00E141D5"/>
+    <w:rsid w:val="00E15024"/>
+    <w:rsid w:val="00E15D5B"/>
+    <w:rsid w:val="00E16DFC"/>
+    <w:rsid w:val="00E17E3D"/>
+    <w:rsid w:val="00E20EF3"/>
+    <w:rsid w:val="00E20F79"/>
+    <w:rsid w:val="00E2109D"/>
+    <w:rsid w:val="00E21272"/>
+    <w:rsid w:val="00E22FD0"/>
+    <w:rsid w:val="00E23995"/>
+    <w:rsid w:val="00E261C8"/>
+    <w:rsid w:val="00E279B7"/>
+    <w:rsid w:val="00E27FBC"/>
+    <w:rsid w:val="00E3254E"/>
+    <w:rsid w:val="00E32C24"/>
+    <w:rsid w:val="00E35AF0"/>
+    <w:rsid w:val="00E44D5A"/>
+    <w:rsid w:val="00E451B8"/>
+    <w:rsid w:val="00E452F4"/>
+    <w:rsid w:val="00E464D1"/>
+    <w:rsid w:val="00E4789B"/>
+    <w:rsid w:val="00E5021F"/>
+    <w:rsid w:val="00E52497"/>
+    <w:rsid w:val="00E52A44"/>
+    <w:rsid w:val="00E534E9"/>
+    <w:rsid w:val="00E53E96"/>
+    <w:rsid w:val="00E56048"/>
+    <w:rsid w:val="00E57F2A"/>
+    <w:rsid w:val="00E605D9"/>
+    <w:rsid w:val="00E6138C"/>
+    <w:rsid w:val="00E61CE8"/>
+    <w:rsid w:val="00E6338F"/>
+    <w:rsid w:val="00E64A59"/>
+    <w:rsid w:val="00E65AC0"/>
+    <w:rsid w:val="00E66A51"/>
+    <w:rsid w:val="00E67F3E"/>
+    <w:rsid w:val="00E70262"/>
+    <w:rsid w:val="00E71B95"/>
+    <w:rsid w:val="00E73E9D"/>
+    <w:rsid w:val="00E74000"/>
+    <w:rsid w:val="00E7740D"/>
+    <w:rsid w:val="00E77647"/>
+    <w:rsid w:val="00E77EDD"/>
+    <w:rsid w:val="00E81A27"/>
+    <w:rsid w:val="00E8267C"/>
+    <w:rsid w:val="00E826CA"/>
+    <w:rsid w:val="00E844DA"/>
+    <w:rsid w:val="00E845A9"/>
+    <w:rsid w:val="00E85098"/>
+    <w:rsid w:val="00E85B1F"/>
+    <w:rsid w:val="00E85BE0"/>
+    <w:rsid w:val="00E900BA"/>
+    <w:rsid w:val="00E90D01"/>
+    <w:rsid w:val="00E914F4"/>
+    <w:rsid w:val="00E919AE"/>
+    <w:rsid w:val="00E91F18"/>
+    <w:rsid w:val="00E922CA"/>
+    <w:rsid w:val="00E9238F"/>
+    <w:rsid w:val="00E92DB1"/>
+    <w:rsid w:val="00E95272"/>
+    <w:rsid w:val="00E95986"/>
+    <w:rsid w:val="00E96568"/>
+    <w:rsid w:val="00E979C3"/>
+    <w:rsid w:val="00E97B18"/>
+    <w:rsid w:val="00EA0FCC"/>
+    <w:rsid w:val="00EA1B4E"/>
+    <w:rsid w:val="00EA38CB"/>
+    <w:rsid w:val="00EA579E"/>
+    <w:rsid w:val="00EA5896"/>
+    <w:rsid w:val="00EA5A37"/>
+    <w:rsid w:val="00EA5ADC"/>
+    <w:rsid w:val="00EA77C2"/>
+    <w:rsid w:val="00EB026B"/>
+    <w:rsid w:val="00EB0C9F"/>
+    <w:rsid w:val="00EB15B4"/>
+    <w:rsid w:val="00EB15FC"/>
+    <w:rsid w:val="00EB21C4"/>
+    <w:rsid w:val="00EB5037"/>
+    <w:rsid w:val="00EB5B36"/>
+    <w:rsid w:val="00EB6046"/>
+    <w:rsid w:val="00EB60C1"/>
+    <w:rsid w:val="00EB6507"/>
+    <w:rsid w:val="00EC01ED"/>
+    <w:rsid w:val="00EC0F68"/>
+    <w:rsid w:val="00EC2059"/>
+    <w:rsid w:val="00EC2BF1"/>
+    <w:rsid w:val="00EC4E60"/>
+    <w:rsid w:val="00EC5212"/>
+    <w:rsid w:val="00EC5E04"/>
+    <w:rsid w:val="00EC632C"/>
+    <w:rsid w:val="00ED09A2"/>
+    <w:rsid w:val="00ED26B0"/>
+    <w:rsid w:val="00ED292E"/>
+    <w:rsid w:val="00ED5447"/>
+    <w:rsid w:val="00ED580C"/>
+    <w:rsid w:val="00ED5CF2"/>
+    <w:rsid w:val="00ED6623"/>
+    <w:rsid w:val="00ED6B1B"/>
+    <w:rsid w:val="00ED776A"/>
+    <w:rsid w:val="00EE08CD"/>
+    <w:rsid w:val="00EE38D3"/>
+    <w:rsid w:val="00EE4576"/>
+    <w:rsid w:val="00EF1877"/>
+    <w:rsid w:val="00EF355A"/>
+    <w:rsid w:val="00EF47FF"/>
+    <w:rsid w:val="00EF6CFD"/>
+    <w:rsid w:val="00EF7057"/>
+    <w:rsid w:val="00EF75C3"/>
+    <w:rsid w:val="00EF779B"/>
+    <w:rsid w:val="00EF78AD"/>
+    <w:rsid w:val="00F00062"/>
+    <w:rsid w:val="00F00B0A"/>
+    <w:rsid w:val="00F02B4D"/>
+    <w:rsid w:val="00F02BEA"/>
+    <w:rsid w:val="00F05407"/>
+    <w:rsid w:val="00F07117"/>
+    <w:rsid w:val="00F10387"/>
+    <w:rsid w:val="00F141A1"/>
+    <w:rsid w:val="00F14738"/>
+    <w:rsid w:val="00F14B2D"/>
+    <w:rsid w:val="00F14BFE"/>
+    <w:rsid w:val="00F2121E"/>
+    <w:rsid w:val="00F21385"/>
+    <w:rsid w:val="00F21F66"/>
+    <w:rsid w:val="00F22C56"/>
+    <w:rsid w:val="00F23222"/>
+    <w:rsid w:val="00F24796"/>
+    <w:rsid w:val="00F2627A"/>
+    <w:rsid w:val="00F266FB"/>
+    <w:rsid w:val="00F27324"/>
+    <w:rsid w:val="00F30ACC"/>
+    <w:rsid w:val="00F310EB"/>
+    <w:rsid w:val="00F32111"/>
+    <w:rsid w:val="00F353C1"/>
+    <w:rsid w:val="00F37931"/>
+    <w:rsid w:val="00F40481"/>
+    <w:rsid w:val="00F41786"/>
+    <w:rsid w:val="00F41DF7"/>
+    <w:rsid w:val="00F42416"/>
+    <w:rsid w:val="00F46473"/>
+    <w:rsid w:val="00F46BA0"/>
+    <w:rsid w:val="00F50C12"/>
+    <w:rsid w:val="00F511E1"/>
+    <w:rsid w:val="00F514A8"/>
+    <w:rsid w:val="00F53DE6"/>
+    <w:rsid w:val="00F5517D"/>
+    <w:rsid w:val="00F55903"/>
+    <w:rsid w:val="00F56D47"/>
+    <w:rsid w:val="00F571FC"/>
+    <w:rsid w:val="00F5724C"/>
+    <w:rsid w:val="00F57D53"/>
+    <w:rsid w:val="00F6076F"/>
+    <w:rsid w:val="00F61282"/>
+    <w:rsid w:val="00F61748"/>
+    <w:rsid w:val="00F62B6D"/>
+    <w:rsid w:val="00F62FCA"/>
+    <w:rsid w:val="00F63D6F"/>
+    <w:rsid w:val="00F64AE5"/>
+    <w:rsid w:val="00F6647A"/>
+    <w:rsid w:val="00F66E29"/>
+    <w:rsid w:val="00F7074C"/>
+    <w:rsid w:val="00F7256E"/>
+    <w:rsid w:val="00F72FB4"/>
+    <w:rsid w:val="00F74E00"/>
+    <w:rsid w:val="00F74FD0"/>
+    <w:rsid w:val="00F75B0A"/>
+    <w:rsid w:val="00F76159"/>
+    <w:rsid w:val="00F76BA8"/>
+    <w:rsid w:val="00F816DE"/>
+    <w:rsid w:val="00F81999"/>
+    <w:rsid w:val="00F835D9"/>
+    <w:rsid w:val="00F84C2C"/>
+    <w:rsid w:val="00F8704F"/>
+    <w:rsid w:val="00F94A81"/>
+    <w:rsid w:val="00F9737A"/>
+    <w:rsid w:val="00F97C00"/>
+    <w:rsid w:val="00FA0B8B"/>
+    <w:rsid w:val="00FA126B"/>
+    <w:rsid w:val="00FA26A2"/>
+    <w:rsid w:val="00FA5C41"/>
+    <w:rsid w:val="00FA5D2A"/>
+    <w:rsid w:val="00FA5DCF"/>
+    <w:rsid w:val="00FA7761"/>
+    <w:rsid w:val="00FA7F19"/>
+    <w:rsid w:val="00FB0ECB"/>
+    <w:rsid w:val="00FB4BF5"/>
+    <w:rsid w:val="00FB6C0D"/>
+    <w:rsid w:val="00FB7614"/>
+    <w:rsid w:val="00FC14CE"/>
+    <w:rsid w:val="00FC1EAF"/>
+    <w:rsid w:val="00FC215A"/>
+    <w:rsid w:val="00FC248E"/>
+    <w:rsid w:val="00FC6A9F"/>
+    <w:rsid w:val="00FD0CFA"/>
+    <w:rsid w:val="00FD47D4"/>
+    <w:rsid w:val="00FD4A20"/>
+    <w:rsid w:val="00FD5178"/>
+    <w:rsid w:val="00FD5AEF"/>
+    <w:rsid w:val="00FD673B"/>
+    <w:rsid w:val="00FD73E6"/>
+    <w:rsid w:val="00FE041A"/>
+    <w:rsid w:val="00FE21A4"/>
+    <w:rsid w:val="00FE4314"/>
+    <w:rsid w:val="00FE5175"/>
+    <w:rsid w:val="00FE6352"/>
+    <w:rsid w:val="00FF0F39"/>
+    <w:rsid w:val="00FF264B"/>
+    <w:rsid w:val="00FF46D0"/>
+    <w:rsid w:val="00FF5FFA"/>
+    <w:rsid w:val="00FF6729"/>
+    <w:rsid w:val="00FF6ABE"/>
+    <w:rsid w:val="00FF7050"/>
+    <w:rsid w:val="00FF739D"/>
+    <w:rsid w:val="0919A00C"/>
+    <w:rsid w:val="2CBB6ABA"/>
+    <w:rsid w:val="3DADE18A"/>
+    <w:rsid w:val="4E4145B9"/>
+    <w:rsid w:val="5879AB62"/>
+    <w:rsid w:val="5E1248C4"/>
+    <w:rsid w:val="615CBC36"/>
+    <w:rsid w:val="625EB96E"/>
+    <w:rsid w:val="6E029369"/>
+    <w:rsid w:val="7084A1EB"/>
+    <w:rsid w:val="77F3213E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="48FD7A9B"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{4572AD79-47BB-40DB-A978-85975C9D542F}"/>
+  <w14:docId w14:val="7C29254E"/>
+  <w15:docId w15:val="{B180817E-7DB3-468F-B48C-B7A00A1FFDAC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -487,905 +14843,2325 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="240"/>
+      <w:ind w:left="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="00B83368"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-[...156 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="6BBE49" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100"/>
+      <w:ind w:left="119"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100"/>
+      <w:ind w:left="340"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100"/>
+      <w:ind w:left="558"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="4754"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="293" w:lineRule="exact"/>
+      <w:ind w:left="839" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="256" w:lineRule="exact"/>
+      <w:ind w:left="107"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00533694"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD3C04"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00533694"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00533694"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00533694"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00567E92"/>
+    <w:rPr>
+      <w:color w:val="6D9D9B" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00567E92"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005322E8"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005322E8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005322E8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005322E8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005322E8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00885B9D"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A6F6D"/>
+    <w:rPr>
+      <w:color w:val="6D8583" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00506C69"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="00B83368"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="6BBE49" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B83368"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="6BBE49" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...5 lines deleted...]
-    <w:rsid w:val="00FD3C04"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B86F89"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FD3C04"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00B86F89"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent6">
+    <w:name w:val="Grid Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00E07F32"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E8F2F2" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8EC0C1" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8EC0C1" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8EC0C1" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8EC0C1" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D1E5E6" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D1E5E6" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00E07F32"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EBF6E7" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1D68B" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1D68B" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1D68B" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1D68B" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9EED0" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9EED0" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent2">
+    <w:name w:val="Grid Table 5 Dark Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00E07F32"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DEF3E9" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5EC795" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5EC795" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5EC795" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5EC795" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BEE8D4" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BEE8D4" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00D87F26"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6E6B9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6E6B9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6E6B9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6E6B9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6E6B9" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6E6B9" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A1D68B" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A1D68B" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A1D68B" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A1D68B" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1D68B" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A1D68B" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBF6E7" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBF6E7" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...12 lines deleted...]
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="00705B86"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-[...69 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...83 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:color w:val="1F2D29" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darrell.a.bays@usda.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darrell.a.bays@usda.gov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arm.aphis.usda.gov/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:capsis@purdue.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iphis.aphis.usda.gov/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darrell.a.bays@usda.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://approvedmethods.ceris.purdue.edu/2027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caps.ceris.purdue.edu/surveyplanning" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAPSIS@Purdue.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(darrell.a.bays@usda.gov)." TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(darrell.a.bays@usda.gov)" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:capsis@purdue.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darrell.a.bays@usda.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AQI.ARM@usda.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PPQ.DataMgt@usda.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caps.ceris.purdue.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pest.ceris.purdue.edu/services/surveyplanning/?source=3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://napis.ceris.purdue.edu/home" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(darrell.a.bays@usda.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caps.ceris.purdue.edu/accountability-report/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caps.ceris.purdue.edu/survey-supplies/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safaris.cipm.info/safarispestmodel/StartupServlet?cindex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auth.ceris.purdue.edu/cas/login?service=https%3A%2F%2Fnapis.ceris.purdue.edu%2Flogin%3Flogin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://napis.ceris.purdue.edu/home" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(darrell.a.bays@usda.gov)." TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Madison">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Madison">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F2D29"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="C5FAEB"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="A1D68B"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="5EC795"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="4DADCF"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="CDB756"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="E29C36"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="8EC0C1"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="6D9D9B"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="6D8583"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Madison">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Madison">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="48000"/>
+                <a:alpha val="88000"/>
+                <a:satMod val="105000"/>
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
-[...7 lines deleted...]
-                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
+                <a:tint val="78000"/>
+                <a:alpha val="92000"/>
                 <a:satMod val="109000"/>
-                <a:tint val="81000"/>
+                <a:lumMod val="100000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="104000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="69000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="84000"/>
+                <a:satMod val="130000"/>
+                <a:lumMod val="92000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="76000"/>
+                <a:satMod val="130000"/>
+                <a:lumMod val="88000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="15875" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="22225" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:blipFill rotWithShape="1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+          <a:stretch/>
+        </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Madison" id="{025CB5FB-2DD3-45EE-B6F0-CC461540EB19}" vid="{6AC10936-2DFC-4054-9ADF-B5E2C5F86190}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010077D9FA03FC93E14B8C5AD738BD9EBFA9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="38c27b72c7317e9ed05ba7d3e6cb114d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="946b1f3c-ad30-4bca-9395-c2c4ea552107" xmlns:ns3="812ddd95-113b-4181-adee-87262f678da4" xmlns:ns4="73fb875a-8af9-4255-b008-0995492d31cd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="add5a3db7e7c0a72df84af6f20f54393" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="946b1f3c-ad30-4bca-9395-c2c4ea552107"/>
+    <xsd:import namespace="812ddd95-113b-4181-adee-87262f678da4"/>
+    <xsd:import namespace="73fb875a-8af9-4255-b008-0995492d31cd"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_BarcodeImage" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_BarcodeValue" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_BarcodePreview" minOccurs="0"/>
+                <xsd:element ref="ns3:Comments" minOccurs="0"/>
+                <xsd:element ref="ns3:Version0" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="946b1f3c-ad30-4bca-9395-c2c4ea552107" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="4" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="5" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="6" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_BarcodeImage" ma:index="7" nillable="true" ma:displayName="Barcode Image" ma:hidden="true" ma:internalName="_dlc_BarcodeImage" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_BarcodeValue" ma:index="8" nillable="true" ma:displayName="Barcode Value" ma:description="The value of the barcode assigned to this item." ma:internalName="_dlc_BarcodeValue" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_BarcodePreview" ma:index="9" nillable="true" ma:displayName="Barcode" ma:description="The barcode assigned to this item." ma:format="Image" ma:internalName="_dlc_BarcodePreview" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="812ddd95-113b-4181-adee-87262f678da4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Comments" ma:index="10" nillable="true" ma:displayName="Comments" ma:internalName="Comments" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Version0" ma:index="12" nillable="true" ma:displayName="Version" ma:decimals="-1" ma:internalName="Version0" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="16" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8ff62593-b918-4deb-ac08-0d74ac0cc7e6" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="23" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="24" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="25" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="26" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="27" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="73fb875a-8af9-4255-b008-0995492d31cd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{124b8cdb-8f8a-43a4-aa4c-4dcc10d09fc6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="946b1f3c-ad30-4bca-9395-c2c4ea552107">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="13" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="946b1f3c-ad30-4bca-9395-c2c4ea552107">TZW7DVY6KAAX-1898846983-6045</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="946b1f3c-ad30-4bca-9395-c2c4ea552107">
+      <Url>https://usdagcc.sharepoint.com/sites/aphis-ppq/EDP/CAPS/_layouts/15/DocIdRedir.aspx?ID=TZW7DVY6KAAX-1898846983-6045</Url>
+      <Description>TZW7DVY6KAAX-1898846983-6045</Description>
+    </_dlc_DocIdUrl>
+    <_dlc_BarcodeImage xmlns="946b1f3c-ad30-4bca-9395-c2c4ea552107" xsi:nil="true"/>
+    <_dlc_BarcodeValue xmlns="946b1f3c-ad30-4bca-9395-c2c4ea552107" xsi:nil="true"/>
+    <_dlc_BarcodePreview xmlns="946b1f3c-ad30-4bca-9395-c2c4ea552107">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </_dlc_BarcodePreview>
+    <Comments xmlns="812ddd95-113b-4181-adee-87262f678da4" xsi:nil="true"/>
+    <Version0 xmlns="812ddd95-113b-4181-adee-87262f678da4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="812ddd95-113b-4181-adee-87262f678da4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="73fb875a-8af9-4255-b008-0995492d31cd" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF955D0F-EAAA-48D7-ACF5-E3E59190897B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E26DC331-3D67-43DA-8B65-039FC30A65AE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0610B52-7354-4624-A688-C1E67D3718D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="946b1f3c-ad30-4bca-9395-c2c4ea552107"/>
+    <ds:schemaRef ds:uri="812ddd95-113b-4181-adee-87262f678da4"/>
+    <ds:schemaRef ds:uri="73fb875a-8af9-4255-b008-0995492d31cd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22D966C9-259E-4F7F-A8CA-7DA3C0DF8776}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="946b1f3c-ad30-4bca-9395-c2c4ea552107"/>
+    <ds:schemaRef ds:uri="812ddd95-113b-4181-adee-87262f678da4"/>
+    <ds:schemaRef ds:uri="73fb875a-8af9-4255-b008-0995492d31cd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AB8AD6E-E4FC-497B-BA1A-F2FB36622274}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ed5b36e7-01ee-4ebc-867e-e03cfa0d4697}" enabled="0" method="" siteId="{ed5b36e7-01ee-4ebc-867e-e03cfa0d4697}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>0</Characters>
+  <Pages>7</Pages>
+  <Words>2418</Words>
+  <Characters>13784</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>0</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>114</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Purdue University</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Fiscal Year 2027
+Pest Detection Survey Guide</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <CharactersWithSpaces>16170</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="246" baseType="variant">
+      <vt:variant>
+        <vt:i4>4456567</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:darrell.a.bays@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160492</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:(darrell.a.bays@usda.gov).</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539026</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:AQI.ARM@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7929958</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://arm.aphis.usda.gov/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160492</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:(darrell.a.bays@usda.gov).</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4456567</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:darrell.a.bays@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536699</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://caps.ceris.purdue.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883693</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://caps.ceris.purdue.edu/survey-supplies/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179672</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>144</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://iphis.aphis.usda.gov/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602226</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://napis.ceris.purdue.edu/home</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:capsis@purdue.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602226</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://napis.ceris.purdue.edu/home</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5636113</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://caps.ceris.purdue.edu/accountability-report/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:CAPSIS@Purdue.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3801158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:PPQ.DataMgt@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7798810</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:(darrell.a.bays@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4456567</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:darrell.a.bays@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441882</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://auth.ceris.purdue.edu/cas/login?service=https%3A%2F%2Fnapis.ceris.purdue.edu%2Flogin%3Flogin</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160492</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:(darrell.a.bays@usda.gov)</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245296</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_APPENDIX:_Survey_Names</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:capsis@purdue.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327758</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://caps.ceris.purdue.edu/surveyplanning</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7405624</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://pest.ceris.purdue.edu/services/surveyplanning/?source=3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4456567</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:darrell.a.bays@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5701706</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://safaris.cipm.info/safarispestmodel/StartupServlet?cindex</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://approvedmethods.ceris.purdue.edu/2027</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900606</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102595</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900606</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102594</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900606</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102593</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900606</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102592</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900606</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102591</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900606</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102590</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835070</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102589</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835070</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102588</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835070</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102587</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835070</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102586</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835070</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102585</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835070</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102584</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835070</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102583</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835070</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102582</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835070</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209102581</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Fiscal Year 2027
+Pest Detection Survey Guide</dc:title>
   <dc:subject/>
-  <dc:creator>Bonnie Sue Dietrich</dc:creator>
+  <dc:creator>Gresham, Tina - MRP-APHIS;darrell.a.bays@usda.gov</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2024-05-22T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>PDFium</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
+    <vt:lpwstr>PDFium</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
+    <vt:filetime>2024-05-22T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+    <vt:lpwstr>0x01010077D9FA03FC93E14B8C5AD738BD9EBFA9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Order">
+    <vt:r8>323600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>1299d372-ca9d-4b73-8320-bdfbf9a9434f</vt:lpwstr>
+  </property>
+</Properties>
+</file>