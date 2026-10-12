--- v0 (2026-09-21)
+++ v1 (2026-10-12)
@@ -1,153 +1,22360 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="19008E36" w14:textId="77777777" w:rsidR="00E5156D" w:rsidRDefault="00E5156D"/>
-    <w:sectPr w:rsidR="00E5156D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="557601329"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Cover Pages"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="641E8266" w14:textId="7A686FCB" w:rsidR="00927AA0" w:rsidRDefault="0065783F">
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wpg">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="017D6EA8" wp14:editId="101BA4E1">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="page">
+                      <wp:align>center</wp:align>
+                    </wp:positionH>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wp14">
+                        <wp:positionV relativeFrom="page">
+                          <wp14:pctPosVOffset>2300</wp14:pctPosVOffset>
+                        </wp:positionV>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <wp:positionV relativeFrom="page">
+                          <wp:posOffset>231140</wp:posOffset>
+                        </wp:positionV>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                    <wp:extent cx="7315200" cy="1215391"/>
+                    <wp:effectExtent l="0" t="0" r="1270" b="1905"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="149" name="Group 51"/>
+                    <wp:cNvGraphicFramePr/>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                        <wpg:wgp>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="7315200" cy="1215391"/>
+                              <a:chOff x="0" y="-1"/>
+                              <a:chExt cx="7315200" cy="1216153"/>
+                            </a:xfrm>
+                          </wpg:grpSpPr>
+                          <wps:wsp>
+                            <wps:cNvPr id="150" name="Rectangle 51"/>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="-1"/>
+                                <a:ext cx="7315200" cy="1130373"/>
+                              </a:xfrm>
+                              <a:custGeom>
+                                <a:avLst/>
+                                <a:gdLst>
+                                  <a:gd name="connsiteX0" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY0" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX1" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY1" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX2" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY2" fmla="*/ 1215390 h 1215390"/>
+                                  <a:gd name="connsiteX3" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY3" fmla="*/ 1215390 h 1215390"/>
+                                  <a:gd name="connsiteX4" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY4" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX0" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY0" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX1" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY1" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX2" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY2" fmla="*/ 1215390 h 1215390"/>
+                                  <a:gd name="connsiteX3" fmla="*/ 3667125 w 7312660"/>
+                                  <a:gd name="connsiteY3" fmla="*/ 1209675 h 1215390"/>
+                                  <a:gd name="connsiteX4" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY4" fmla="*/ 1215390 h 1215390"/>
+                                  <a:gd name="connsiteX5" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY5" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX0" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY0" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX1" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY1" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX2" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY2" fmla="*/ 1215390 h 1215390"/>
+                                  <a:gd name="connsiteX3" fmla="*/ 3619500 w 7312660"/>
+                                  <a:gd name="connsiteY3" fmla="*/ 733425 h 1215390"/>
+                                  <a:gd name="connsiteX4" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY4" fmla="*/ 1215390 h 1215390"/>
+                                  <a:gd name="connsiteX5" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY5" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX0" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY0" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX1" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY1" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX2" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY2" fmla="*/ 1129665 h 1215390"/>
+                                  <a:gd name="connsiteX3" fmla="*/ 3619500 w 7312660"/>
+                                  <a:gd name="connsiteY3" fmla="*/ 733425 h 1215390"/>
+                                  <a:gd name="connsiteX4" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY4" fmla="*/ 1215390 h 1215390"/>
+                                  <a:gd name="connsiteX5" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY5" fmla="*/ 0 h 1215390"/>
+                                  <a:gd name="connsiteX0" fmla="*/ 9525 w 7322185"/>
+                                  <a:gd name="connsiteY0" fmla="*/ 0 h 1129665"/>
+                                  <a:gd name="connsiteX1" fmla="*/ 7322185 w 7322185"/>
+                                  <a:gd name="connsiteY1" fmla="*/ 0 h 1129665"/>
+                                  <a:gd name="connsiteX2" fmla="*/ 7322185 w 7322185"/>
+                                  <a:gd name="connsiteY2" fmla="*/ 1129665 h 1129665"/>
+                                  <a:gd name="connsiteX3" fmla="*/ 3629025 w 7322185"/>
+                                  <a:gd name="connsiteY3" fmla="*/ 733425 h 1129665"/>
+                                  <a:gd name="connsiteX4" fmla="*/ 0 w 7322185"/>
+                                  <a:gd name="connsiteY4" fmla="*/ 1091565 h 1129665"/>
+                                  <a:gd name="connsiteX5" fmla="*/ 9525 w 7322185"/>
+                                  <a:gd name="connsiteY5" fmla="*/ 0 h 1129665"/>
+                                  <a:gd name="connsiteX0" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY0" fmla="*/ 0 h 1129665"/>
+                                  <a:gd name="connsiteX1" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY1" fmla="*/ 0 h 1129665"/>
+                                  <a:gd name="connsiteX2" fmla="*/ 7312660 w 7312660"/>
+                                  <a:gd name="connsiteY2" fmla="*/ 1129665 h 1129665"/>
+                                  <a:gd name="connsiteX3" fmla="*/ 3619500 w 7312660"/>
+                                  <a:gd name="connsiteY3" fmla="*/ 733425 h 1129665"/>
+                                  <a:gd name="connsiteX4" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY4" fmla="*/ 1091565 h 1129665"/>
+                                  <a:gd name="connsiteX5" fmla="*/ 0 w 7312660"/>
+                                  <a:gd name="connsiteY5" fmla="*/ 0 h 1129665"/>
+                                </a:gdLst>
+                                <a:ahLst/>
+                                <a:cxnLst>
+                                  <a:cxn ang="0">
+                                    <a:pos x="connsiteX0" y="connsiteY0"/>
+                                  </a:cxn>
+                                  <a:cxn ang="0">
+                                    <a:pos x="connsiteX1" y="connsiteY1"/>
+                                  </a:cxn>
+                                  <a:cxn ang="0">
+                                    <a:pos x="connsiteX2" y="connsiteY2"/>
+                                  </a:cxn>
+                                  <a:cxn ang="0">
+                                    <a:pos x="connsiteX3" y="connsiteY3"/>
+                                  </a:cxn>
+                                  <a:cxn ang="0">
+                                    <a:pos x="connsiteX4" y="connsiteY4"/>
+                                  </a:cxn>
+                                  <a:cxn ang="0">
+                                    <a:pos x="connsiteX5" y="connsiteY5"/>
+                                  </a:cxn>
+                                </a:cxnLst>
+                                <a:rect l="l" t="t" r="r" b="b"/>
+                                <a:pathLst>
+                                  <a:path w="7312660" h="1129665">
+                                    <a:moveTo>
+                                      <a:pt x="0" y="0"/>
+                                    </a:moveTo>
+                                    <a:lnTo>
+                                      <a:pt x="7312660" y="0"/>
+                                    </a:lnTo>
+                                    <a:lnTo>
+                                      <a:pt x="7312660" y="1129665"/>
+                                    </a:lnTo>
+                                    <a:lnTo>
+                                      <a:pt x="3619500" y="733425"/>
+                                    </a:lnTo>
+                                    <a:lnTo>
+                                      <a:pt x="0" y="1091565"/>
+                                    </a:lnTo>
+                                    <a:lnTo>
+                                      <a:pt x="0" y="0"/>
+                                    </a:lnTo>
+                                    <a:close/>
+                                  </a:path>
+                                </a:pathLst>
+                              </a:custGeom>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                          <wps:wsp>
+                            <wps:cNvPr id="151" name="Rectangle 151"/>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="7315200" cy="1216152"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:blipFill>
+                                <a:blip r:embed="rId12"/>
+                                <a:stretch>
+                                  <a:fillRect r="-7574"/>
+                                </a:stretch>
+                              </a:blipFill>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:wgp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="page">
+                      <wp14:pctWidth>94100</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="page">
+                      <wp14:pctHeight>12100</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:group w14:anchorId="2B09252B" id="Group 51" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:8in;height:95.7pt;z-index:251658241;mso-width-percent:941;mso-height-percent:121;mso-top-percent:23;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-percent:941;mso-height-percent:121;mso-top-percent:23" coordorigin="" coordsize="73152,12161" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAKh+aMgwUAAH4bAAAOAAAAZHJzL2Uyb0RvYy54bWzsWdFu4jgUfV9p/8HK&#10;40otJBAYUOmoarfVSKOZatrVzDy6wYFISZy1TWnn6/fYjoOhBVIqjbQSL+DE9/ra555cxydnH5+K&#10;nDwyITNeToLwtBsQViZ8mpWzSfDP/fXJh4BIRcspzXnJJsEzk8HH8z//OFtWYxbxOc+nTBAMUsrx&#10;spoEc6WqcacjkzkrqDzlFSvRmXJRUIVLMetMBV1i9CLvRN3uoLPkYloJnjApcffKdgbnZvw0ZYn6&#10;mqaSKZJPAsxNmV9hfh/0b+f8jI5nglbzLKmnQQ+YRUGzEkGboa6oomQhshdDFVkiuOSpOk140eFp&#10;miXMrAGrCbsbq7kRfFGZtczGy1nVwARoN3A6eNjky+ONqO6qWwEkltUMWJgrvZanVBT6H7MkTway&#10;5wYy9qRIgpvDXhgjDwFJ0BdGYdwbhRbUZA7kV34nze2/t7gO4KxdOy5yZ20+ywoMkSsQ5PtAuJvT&#10;ihls5Rgg3AqSTbGCGEspaQGmfgN3aDnLGYnN1HV8GDZQybEEaltxcut9Haiw1+0N11dLx8lCqhvG&#10;Deb08bNUlpxTtAy1pvXMEl6WMlPsB+aaFjn4+leHdMmSIBnRYOBIvWn+c918Tmy6tpn/CL3R65H3&#10;x/CdumRvjOiQGL5TvYb9kXpepBZY+eatY/TfFmPdfC9W6+k7ZhulZit3/fT1BoNhGMX7ues7hVF3&#10;NBjG+3m1nsS9WfHNW/Mqfhuv1s2PvHq1eP58dxXpDcJR3H1jLRn2en1wcW9SfJ60COGbH2lVv9W9&#10;2AB/++YURqPBoEW2/cpzpJV+idxa2f1dcBTXZT2Kwg/xtqz7HuaVxGZli/nGa48Z2WwdO2O8YNbu&#10;GH7tGfZaxvCdwhWzdkdaZ1Y06rZBzHdaFazdgfwKZAvWTsB887A7CmP7mOyO4W9s7XLve7TI/TpV&#10;9m7m6+ao6bun75Pk8Bfq3TF8krSO4TsdyKx3bYW7l+RT5a1b4SHMahFjB61wep25Exudu0Nc8lTW&#10;pzi0CI6V+iCt30sqLvUZ2T/S4SDtLnFkswdieGnrPc4gmO9sjq2YTztnkMB3jt4UGRXDd3Yn23aR&#10;kWDfuf+myEiF72x2Abdm+18DL3Ce1ypQblQgFRCoQCIgUIEe7FZQUaXzZbKCJlkadcMcqMkc0kDN&#10;Ut1f8Ed2z42lWkkcLlmr3rz0rdzxXE/Y2ToL91+Z8XxLF9cSwdm5f2tfvzMYKGzBrjF0Zu7fmqNu&#10;YQp12W1huTnZJOeS2flo0Ixk06CnQfeEjNwQt+TXWZ67JcBBqylWPzEt9ZwzDWdefmMplBg8EpF5&#10;PowQyC5zQR4pkkeThJUqtF1zOmX2Nl7DoUHZ4RsPMy0zoB45Rfxm7HoALTK+HNsOU9trV2Z0xMbZ&#10;PrhNmPWJWefGw0TmpWqci6zk4rWV5VhVHdnaO5AsNBqlBz59hk4luFUxZZVcZ0Kqz1SqWyogAyGv&#10;kGLVV/ykOQd/QVPTCsici1+v3df2ENLQG5AlZNBJIP9dUMECkn8qIbGNwn4fwypz0Y+HES6E3/Pg&#10;95SL4pIjTShEmJ1panuVu2YqePEdiu2FjoouWiaIjYKn8Cjai0uFa3RB803YxYVpQysFvz6Xd1Wi&#10;B9eoVlj5/dN3Kiqim5NAQWn7wp2sR8dOQQMfV7bas+QXC8XTTMtrhocW1/oCEqMWQn+L1giYNrXG&#10;8CCx0XAfRN2urLpy7jRdDYnWGmvwdHE0sG6g5uTIhzyr9BOs8dPtWopGpjaE6FcEeytyX/FkUeDZ&#10;taq9YDlV+GQg51klwZAxKx7YFAX507TWiaUSTCWoLe7RRfVGuJNhPHQbRGOCFPsTPJac9Fhy/m8l&#10;x3zswEces2vVH6T0VyT/2pSo1Wez8/8AAAD//wMAUEsDBAoAAAAAAAAAIQCbGxQRaGQAAGhkAAAU&#10;AAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAJYAAAAY8IBgAAANiw614A&#10;AAAJcEhZcwAALiMAAC4jAXilP3YAAAAZdEVYdFNvZnR3YXJlAEFkb2JlIEltYWdlUmVhZHlxyWU8&#10;AABj9UlEQVR42uzd7W4baXou6iqSoqgv2pHt7XHPeCPBQmaA9WMBC1j5GSQnsPMnQA5hHcA+q5xA&#10;jmNj/91BJhPPtNttSZYoWaItfmw+ZL3W22y627JVEj+uC3hRpaK76a5S22Lx5v2U4/H4/yoAAAAA&#10;lsP1ZPUm62yyBpN1NFlXZVleOjUAAAAAwDIqBbAAAACAFXE8WRHEuipmwazrsix7TgsAAAAA8JAE&#10;sAAAAIBVFyGsy+KmOSuCWcdOCwAAAABwHwSwAAAAgHWV2rJSc9alYBYAAAAAcNcEsAAAAIBNc13c&#10;tGVdVdteWZbXTg0AAAAAcFsCWAAAAAA3UltWBLOOYluW5aXTAgAAAAB8jgAWAAAAwK+LYFbenBXj&#10;DHtOCwAAAAAggAUAAADw9SKEFcGs1JwVwaxjpwUAAAAANocAFgAAAMDdS2MMU3NWtGb1yrK8dmoA&#10;AAAAYL0IYAEAAADcn3yM4WCyjibrqizLS6cGAAAAAFaTABYAAADAckhjDKM5K4JZ12VZ9pwWAAAA&#10;AFhuAlgAAAAAyy1CWJfFTXNWBLOOnRYAAAAAeBDNyWpVqzFZWwJYAAAAAKsptWWl5qxLwSwAAAAA&#10;uBPTYFUxC1vF2p6ssjr2MwJYAAAAAOvlurhpy7qqtr2yLK+dGgAAAAD4iTxYFSuCV+3b/ksEsAAA&#10;AAA2R2rLimDWUWzLsrx0WgAAAABYY6nJKm3z8YF3QgALAAAAgAhm5c1ZMc6w57QAAAAAsCLy9qr5&#10;8YF1GU3WIJYAFgAAAACfEyGsCGal5qwIZh07LQAAAAA8gPn2qnx8YJ0+FrOw1XW1xpP1If8FAlgA&#10;AAAA3FYaY5ias6I1q1eW5bVTAwAAAMA3mG+vyput6hT3tYbZNu2PvuQfFsACAAAA4K7kYwyjfv1o&#10;sq7Ksrx0agAAAADI5O1Vqdmq7pBVClZFe9Wn8YHVsW8igAUAAADAfUhjDKM5K4JZ12VZ9pwWAAAA&#10;gLWVt1fNjw+sy3x7VT4+sDYCWAAAAAA8pAhhXRY3zVkRzDp2WgAAAABWQt5eNT8+sC7z7VURrhoX&#10;s2arByGABQAAAMAySm1ZqTnrUjALAAAA4EGkYFVqr8rHB9Ypb6/KxwcuHQEsAAAAAFZJ3HBLbVlX&#10;1bZXluW1UwMAAADw1ebbq/LxgXXK26tSs1UaH7gyBLAAAAAAWBepLSuCWUexLcvy0mkBAAAA+CRv&#10;r0rjA1OzVV1Se1UEqwbFT8cHrgUBLAAAAADWXQSz8uasGGfYc1oAAACANZW3V82PD6zLfHtVPj5w&#10;7QlgAQAAALCpIoR1mW0jmHXstAAAAAArYL69aru4GR9YlxSySu1V+fjAjSaABQAAAAA/lcYYpuas&#10;aM3qlWV57dQAAAAA9yi1V6VgVT4+sE55e1U+PnDkkiwmgAUAAAAAXyYfY3iVtmVZXjo1AAAAwDfI&#10;26vy8YF1ytur5putuCUBLAAAAAD4dtGWlZqzjibruizLntMCAAAAVPL2qvnxgXWZb6+KZishqxoI&#10;YAEAAABAfSKEdVncNGddCmYBAADA2srbq+bHB9Zlvr0qHx/IPRHAAgAAAID7l9qyUnNWBLOOnRYA&#10;AABYevPtVXmzVZ3yYFU+PpAl0HIKAAAAAODe7VbrSTowHsd90+kN1NSWdVVte2VZ+tQqAAAA3J/5&#10;9qqtbFuneP0/zLb5+EAe2Hg8jmaz7erLnWKWu4rvix0NWAAAAACw/FIwKzVnHcW2LMtLpwYAAAC+&#10;Wt5elY8PrPs1fmqvmh8fyAMYj8cH1e58wCqNjjz4tX+HABYAAAAArLYYXZg3Z8U4w57TAgAAAFN5&#10;sGp+fGBd5tur8vGB3IPxeLxb/DxA1S5uAnb5499MAAsAAAAA1lNqzErbCGYdOy0AAACsoRSsinDN&#10;/PjAusy3V+XNVtRgPB7H9dytvkwjAMN+9n2w+xC/NwEsAAAAANgsaYxhas6K1qxeWZY+hQsAAMAy&#10;m2+vyscH1ilvr0rNVkJWdygbATgfsPriEYAPTQALAAAAAAj5GMOrtC3L8tKpAQAA4J7Mt1fl4wPr&#10;fk2c2qvmxwfyFcbjcVyz7erLPGC1U+3f6QjAhyaABQAAAAD8mmjLSs1ZR5N1XZZlz2kBAADgK+Xt&#10;Vfn4wDrl7VXz4wP5AnMjAPOA1YOPAHxoAlgAAAAAwNeKENZlcdOcdSmYBQAAQCVvr0rNVml8YF1S&#10;sCq1V+XjA/mM8Xic2qjmA1YpFHfgLP0yASwAAAAA4K6ltqzUnBXBrGOnBQAAYO2k9qq08vGBdZlv&#10;r8rHB1KZGwG4U12ffARgPNZ2pu6GABYAAAAAcF/ipnhqy7qqtr2yLH0SGQAAYHnNt1fl4wPrlLdX&#10;pfGBqdlqY43H49RGNR+wmm+w4h4JYAEAAAAADy0Fs1Jz1lFsy7K8dGoAAADuTYR5UognHx9Y9+vB&#10;1F41Pz5wY2QjAEMesErnP3+cJSSABQAAAAAssxhdmDdnxTjDntMCAADwVfL2qnx8YKPG55xvr4pm&#10;qzQ+cG19ZgRg2M+uhRGAa0IACwAAAABYRakxK20jmHXstAAAAPykvSqND0zNVnVJ7VUpWJWPD1wr&#10;2QjAfNzfTvHzBis2iAAWAAAAALBO0hjD1JwVrVm9siyvnRoAAGCNzLdX5eMD65S3V+XjA1faZ0YA&#10;xtc71b4RgPwiASwAAAAAYBPkYwyv0rYsy0unBgAAWFLz7VX5+MA65e1V8+MDV8Z4PM4bqvJxgGkE&#10;YP44fBMBLAAAAABg00VbVmrOOpqs67Ise04LAABwT/JgVT4+sE55e9X8+MCl9pkRgO3snBkByL0T&#10;wAIAAAAAWCxCWJfFTXPWpWAWAADwlVKTVdrm4wPrMt9elTdbLZXxeJw3VO1U5yYfARiPtX0bsawE&#10;sAAAAAAAbie1ZaXmrAhmHTstAACw8fL2qvnxgXWZb6+6zrYP6hdGAO5k58UIQNaCABYAAAAAwN2I&#10;NzhSW9ZVte2VZXnt1AAAwNqYb6/KxwfWKW+vyscH3rvxeLxb3ITK0ri/fARg/jhsBAEsAAAAAIB6&#10;pWBWas46im1ZlpdODQAALKX59qq82aru1w4pWDU/PrBWnxkBGParrRGA8AsEsAAAAAAAHk6MLsyb&#10;s2KcYc9pAQCAe5G3V6Vmq7pDRilYFSGr+fGBd248HucNVfMjAMOBbwP4dgJYAAAAAADLJzVmpW0E&#10;s46dFgAAuLW8vWp+fGBd5tur8vGB3+wzIwDj651q3whAuGcCWAAAAAAAqyONMUzNWdGa1SvL8tqp&#10;AQBgg+XtVfPjA+sy316Vjw+8tfF4HL/X3erLRSMA88eBJSOABQAAAACw+vIxhldpW5blpVMDAMCa&#10;SMGq1F6Vjw+sU95elY8P/CLZCMA8QNUubkYdGgEIa0AACwAAAABgvUVbVmrOOpqs67Ise04LAABL&#10;aL69Kh8fWKe8vSo1W6XxgT8zHo/j97NdfbloBOD2PfyegSUigAUAAAAAsJkihHVZ3DRnXQpmAQBw&#10;T/L2qjQ+MDVb1SW1V0WwalD8dHzg/AjAPGC1U9wEwowABBYSwAIAAAAAIJfaslJzVgSzjp0WAABu&#10;KW+vmh8fWJf59qqP//qv/7r9L//yL9Fu9bkRgLvVYwBfTQALAAAAAIAvEW9ipbasq2rbK8vy2qkB&#10;ANhY8+1V28VNW1Rt/uEf/qH4n//zfza73e7w7//+71uPHz9u/K//9b+iycoIQOBBCGABAAAAAPAt&#10;UjArNWcdxbYsy0unBgBgLaT2qhSsyscH3ql/+qd/2o/tb37zm60//OEP5fb29uhv//Zvtw4PD4tH&#10;jx6NXr58ud3pdMYuCbBsBLAAAAAAAKhLjC7Mm7NinGHPaQEAWEp5e1U+PvCb/OM//uNOt9udNmL9&#10;9//+3/diO/m6vbe313706NHgr/7qr7Z/85vfjNrt9ujJkyeDyWOjyfGhywGsEgEsAAAAAADuW2rM&#10;StsIZh07LQAAtUtNVmmbjw/8Yi9evGj+3d/93XTc39/8zd90dnZ2mtXxaYPV1tZW4+DgYPp4p9MZ&#10;7u7uRqhqMDk+nvyaj0JWwLoRwAIAAAAAYFmkMYapOStas3plWV47NQAAXyxvr5ofH/iL0gjAg4OD&#10;xsuXL6cBqqdPn+5sbW1N/9nDw8O9Rf9cq9Uad7vdwc7OznBvb28UIat2uz1+/vz5wOUANoEAFgAA&#10;AAAAyy4fY3iVtmVZXjo1AMCGmm+vivGBZTELW/3E//gf/6P913/919NRgmkE4Pb2dvPw8HAasNrd&#10;3d3qdDpfNGpw8s9ct1qt0ePHj4eT/cHk3zN6+fKlsDyw8QSwAAAAAABYZdGWlZqzjgrBLABgfcy3&#10;V30aH5iPAPzNb36zdXh4OA1QLRoBeFuTf27aZBUhq/39/eHk6+GzZ88GnU5n7JIALCaABQAAAADA&#10;OorGrMvipjnrsizLntMCACyhT+1V//zP/9zd399vDQaDnTQCsNvttvf29qYBq8+NALytCFltbW2N&#10;nz59et1ut0dPnjwZTJ5n9OjRo6HLAXB7AlgAAAAAAGyS1JaVmrMimHXstAAAdRmPx+1/+7d/2zs5&#10;OSn7/f6j6+vrdqytra3uZNu4zQjA25j8O4eTf3eEqqZhqxcvXnxst9vj58+fD1wVgLslgAUAAAAA&#10;ADfBrLNs2yvL8tqpAQAWGY/HB9VuhKe2X7161bi4uNj/y1/+sjMajaLFqnt5edno9/vNun4PrVZr&#10;3O12pyMD9/b2RoeHh4Pt7e3Ry5cv/QwDcI8EsAAAAAAA4PPizcs0zjCCWUexLcvy0qkBgPUzHo93&#10;J5sUmMoDVtOGqtPT0/3z8/P28fFx6+PHj42jo6Ot6+vrcnKsVefv6/Dw8LrVao0eP3483N/fHx4c&#10;HAyFrACWhwAWAAAAAAB8nTTGMDVmxTjDntMCAMtlPB5HoGq3+nJnslJYar/abhdVwCr0+/3y7du3&#10;rfPz8+bFxUXz9PS0ORgMGicnJ1t1/j4PDg6mowKfPn16nUJWz549G3Q6nbGrCLDcBLAAAAAAAOBu&#10;pcastI1g1rHTAgB3KxsBOB+wmm+wWujVq1dbHz58iGBV6/37942rq6tmr9eL0YFlXb/nTqcz3N3d&#10;HUXIqt1uj548eTLodrujR48eDV1RgNUlgAUAAAAAAPcjtWWl5qxpSKssS+ODAKAyHo+jiWq7+jIP&#10;WO1U+/mIwF/15s2bGBVYvn79uh2jAs/Ozlp1h6xarda42+0OHj16NG20evHixcd2uz1+/vz5wBUG&#10;WE8CWAAAAAAA8LAigBVtWTHGMI0zvCrL8tKpAWAdzI0AzANWaQRg/vitnZ2dRXNV4/j4OJqsmhGy&#10;ury8bPT7/WZd/00pZLWzszPc29sbHR4eDra3t0cvX74UrAbYQAJYAAAAAACwvFJbVgSzjgrBLACW&#10;yGdGALarFQ7u6rn6/X759u3bVoSsPn782Dg6OtqKRqvz8/NWnf+Nh4eH161Wa/T48ePh/v7+8ODg&#10;YPjs2bNBp9MZ+w4AIBHAAgAAAACA1RONWZfFTXPWZVmWPacFgG81NwIwxv5FwCkfARiPtet6/lev&#10;Xm2dn583Ly4umqenp83BYNA4OTnZqvO/+eDgYDoq8OnTp9ftdnv05MmTgZAVALchgAUAAAAAAOsj&#10;tWWl5qwIZh07LQCb7RdGAEaoqll84wjA24qQ1YcPHyJYFSMDG1dXVzFCsDUYDMq6nrPT6Qx3d3dH&#10;jx49moatXrx48bHb7cbXQ98hAHwrASwAAAAAAFh/KZh1lm17ZVleOzUAq2s8Hkdoqll9mcb95SMA&#10;88fv1Zs3b2JUYPn69et2jAo8OztrXV5eNvr9fm2/n1arNe52u4OdnZ3h3t7eKEJW7XZ7/Pz584Hv&#10;FgDqJIAFAAAAAACbKwJYaZxhBLOOYluW5aVTA/AwPjMCMOxX21pHAN7G2dlZNFc1jo+PI2zVODo6&#10;2qo7ZBUODw+vU8hqsj/Y3t4evXz5UqgYgAcjgAUAAAAAACySxhimxqwYZ9hzWgC+zng8Tg1V+bi/&#10;NAIwHCzj77vf75dv375tnZ+fNy8uLpqnp6fNGBk4+bpV5/NGyKrVao0eP3483N/fHx4cHAyfPXs2&#10;6HQ6Y99NACwbASwAAAAAAOA2UmNW2kYw69hpATbRZ0YAxtc71f6DjQC8rVevXm19+PChcXJy0oqQ&#10;1WAwiP2tOp/z4OBgsLW1NX769Ol1u90ePXnyZNDtdkePHj0a+u4CYJUIYAEAAAAAAHchtWWl5qxp&#10;SKssSyOhgJUyHo/nG6rmRwDmj6+UN2/eTJusImT1/v37RjRZ9Xq91mAwKOt6zk6nM9zd3Y1Q1TRs&#10;9eLFi4/tdnv8/Pnzge82ANaFABYAAAAAAFCnCGBFW1aMMUzjDK/Ksrx0aoD79JkRgO1qhYN1+O+M&#10;kNXHjx/L169ft6+vr8uzs7PW5eVlo9/v19bE1Wq1xt1ud7CzszPc29sbHR4eDmJkoJAVAJtCAAsA&#10;AAAAAHgoqS0rgllHhWAWcEvj8TjCU9vVl4tGAMZj7XX77z47O4vmqsbx8XGErRpHR0dbEbY6Pz9v&#10;1fm8h4eH161Wa/T48eNhhKy2t7dHL1++1HQIwMYTwAIAAAAAAJZNNGZdFjfNWZdlWfacFtgMcyMA&#10;84BVhKqaxQqPALyNfr9fvn37djoy8OLionl6etocDAaNk5OTrTqf9+DgYDoq8OnTp9f7+/vDaLJ6&#10;9uzZoNPpjH13AsBiAlgAAAAAAMCqSG1ZqTkrglnHTgushvF4HKGp+QBVPgIwPb5RXr16tfXhw4cI&#10;VrXev3/fuLq6atYdsup0OsPd3d1RhKza7fboyZMng263O3r06NHQdyoA3J4AFgAAAAAAsOpSMOss&#10;2/bKsjQWC2o2NwIwGqrSCLz9aruWIwBv682bNzEqsHz9+nU7hax6vV5rMBiUdT1nClk9evRo2mj1&#10;4sWLj+12e/z8+fOB71wAuFsCWAAAAAAAwLqKAFYaZxjBrKPYlmV56dTALxuPxwfV7qIRgOHAWfqp&#10;s7OzCFU1jo+Po8mqOfm6dXl52ej3+7W1erVarXG32x3s7OwM9/b2RoeHh4Pt7e3Ry5cvBVAB4B4J&#10;YAEAAAAAAJsojTFMjVkxzrDntLDOshGAIQ9YbfQIwNvo9/vl27dvWxGy+vjxY+Po6Gjr+vq6PD8/&#10;b9X5vIeHh9etVmv0+PHj4f7+/vDg4GD47NmzQafTGbsqAPDwBLAAAAAAAABupMastI1g1rHTwrIa&#10;j8cRmNqtvlw0AjB/nC+QQlbn5+fNi4uL5unpaXMwGDROTk626nzeg4OD6ajAp0+fXrfb7dGTJ08G&#10;QlYAsBoEsAAAAAAAAH5dastKzVnTkFZZlsZ8UYtsBOB8wMoIwDvy6tWrrQ8fPkSwKkYGNq6urmKE&#10;YGswGJR1PWen0xnu7u6OHj16NNjb2xtGyKrb7cbXQ1cEAFaXABYAAAAAAMDXiwBWtGXFGMM0zvCq&#10;LMtLp4Z54/E4Rv1tV1/mAaudaj8eaztTd+fNmzcxKrB8/fp1O0YFnp2dteoOWbVarXG32x1EyCoa&#10;rV68ePGx3W6Pnz9/PnBFAGA9CWABAAAAAADUI7VlRTDrqBDMWktzIwDzgJURgPfk7Owsmqsax8fH&#10;EbZqHB0dbV1eXjb6/X6zzuc9PDy83tnZGe7t7Y0m+4Pt7e3Ry5cvteIBwAYSwAIAAAAAALhf0Zh1&#10;Wdw0Z12WZdlzWpbLeDyO0FSz+GmAql3cNFSlx7kH/X6/fPv2bev8/Lx5cXHRjJBVNFpNvm7V+bwR&#10;smq1WqPHjx8P9/f3hwcHB8Nnz54NOp3O2FUBABIBLAAAAAAAgOWQ2rJSc1YEs46dlrszNwIwxv5F&#10;eMcIwCXy6tWrrRSyOj09bQ4Gg8bJyclWnc95cHAwHRX49OnT63a7PXry5Mmg2+2OHj16NHRFAIAv&#10;IYAFAAAAAACw3FIw6yzb9sqyNOqsMh6PD6rd+YBVaqg6cJaWx5s3b6ZNVicnJ6337983rq6uYoRg&#10;azAYlHU9Z6fTGe7u7kaoahq2evHixUchKwDgrghgAQAAAAAArKYIYKUxhoPJOpqsq7IsL9fhPy4b&#10;ARjygJURgCsgQlYfP34sX79+3Y5RgWdnZ63Ly8tGv9+v7Zq1Wq1xt9sd7OzsDPf29kaHh4eDGBn4&#10;/PnzgSsCANRJAAsAAAAAAGD9pDGGqTErxhn2Hvo3NR6PI3yzW32ZRgCG/WqbP86SOzs7i+aqxvHx&#10;cYStGkdHR1sRtjo/P2/V+byHh4fXrVZr9Pjx42GErLa3t0cvX77UCAcAPBgBLAAAAAAAgM0RIazL&#10;4qY567osy+Nv/ZdmIwDnA1ZGAK64fr9fvn37djoy8OLionl6etqMkYF1h6wODg6mTVYRstrf3x9G&#10;k9WzZ88GnU5n7KoAAMtGAAsAAAAAAIDUlpWas2L1J6tRPZ4HrHaqfSMA18irV6+2Pnz40Dg5OWm9&#10;f/++ESGryf5Wnc8ZIautra3x06dPr9vt9ujJkyeDbrc7evTo0dAVAQBWScspAAAAAAAA2Bjbk/W0&#10;2o9QVbfa/y57/MlknVcrQlj/NVk/FrNw1vvJupisgVO5et68eROjAsvXr1+3U8iq1+u1BoNBWddz&#10;djqd4e7uboSqpmGrFy9efGy32+Pnz5/7HgIA1oYGLAAAAAAAgNUXoaoIT7Un61l17KC4aa767Tf+&#10;+6PpKkI6J8UslBUNWX+uvv6hmI0z7FeLB3R2dhahqkaErK6vr8vJ163Ly8tGv9+vra2s1WqNu93u&#10;dGTg3t7e6PDwcLC9vT16+fLltSsCAGwCASwAAAAAAIDllDdU5QGr1GDVLW4CVg+lUa1oy4oRhr3J&#10;Opqsd5P1x2LWlvWh2nJHUsjq+Pg4Gq0aR0dHWxG2Oj8/r3X6zeHh4XWr1Ro9fvx4uL+/Pzw4OBgK&#10;WQEACGABAAAAAADct9RGNR+winBVPiJwlUVbVjQuRSNWBLNifGG0ZEVj1n8Ws8BWBLNOfTss1u/3&#10;y7dv37bOz8+bFxcXzdPT0+ZgMGicnJxs1fm8BwcH01GBT58+vU4hq2fPng06nc7YVQEA+MwPvwJY&#10;AAAAAAAA3yw1VIU8YHWw4PFNFy1Ng2LWlhVBrGjH+n6yfixmQa331bHBJpyMV69ebX348CGCVa33&#10;7983rq6uot2qNRgMyrqes9PpDHd3d0ePHj0a7O3tDZ88eTLodrvx9dC3JwDA7QlgAQAAAAAALLZo&#10;BGD4rtouwwjAdRKNWRE6ipasaM6KgNYPxSyYFWMNz6rj/VX7D3vz5k2MCixfv37djlGBZ2dnrbpD&#10;Vq1Wa9ztdgcRsopGqxcvXnxst9vj58+fD3yrAQDcLQEsAAAAAABg06SGqhj596zaTyMA88dZDo1q&#10;RVtWjDOMYNabYhbUelXM2rI+VNsHc3Z2Fs1VjePj42iyakbI6vLystHv95t1PWcKWe3s7Az39vZG&#10;h4eHg+3t7dHLly+vfdsAANwfASwAAAAAAGAdLBoB2K6Ozz/Oeoj2qAg3RSNWBLNifGG0ZEVj1p8n&#10;691kxUi907t6wn6/X759+7Z1fn7evLi4aB4dHW1Fo9Xk61ad/6GHh4fXrVZr9Pjx4+H+/v7w4OBg&#10;+OzZs0Gn0xn7NgAAWIIfTMfj8f9d7Y8mK6Xhh9UqqmPph7cTpwwAAAAAALgnEZhKAap8HOB3Cx6H&#10;XASiYtRetGVFc1a0Y31frQhqpcasheP4Xr16tZVCVqenp83BYNA4OTnZqvM3fHBwMB0V+PTp0+t2&#10;uz168uTJoNvtjh49ejR0OQEAllsEsP73LX79TjH7JEGEskbVsY/Z43lwq/e5H1oBAAAAAICNtmgE&#10;4EG18sfhrsX7XNGcdXJ5eflxMBj0Li4u3k7W8bt3745PTk4+nJ2dXU2O1xJ66nQ6w93d3QhVTcNW&#10;L168+ChkBQCw+m4bwLqNFNYKl9V+BLIWBbeuqgUAAAAAAKymvKEqjfvLRwB2i5uAFdyLDx8+lKPR&#10;qLy6umpMtsXHjx/LGBk4GAzKuV/aKCeGw+H78Xjcn2zPJ7/27WSdnZ+ff//+/fve5N/1od/vf/i1&#10;52y1WuNutzvY2dkZ7u3tjSJk1W63x8+fP1dcAACwpuoMYN1Gu1oh5nSnH3ojlDUf3BLWAgAAAACA&#10;+/G5EYBxrF0YAcgSSIGqFLbq9/ufC1l9jchlRXjrQwSzJv/Od5MV4ayjRqPx58mxk62trcudnZ2z&#10;7e3t0cuXL69dEQCAzbMsAazbiEDWTrUfwaxUyRqfOJgPbsUPuecuMwAAAAAA/ETeULVoBGB6HJZC&#10;tFd9+PChEaGqCFelJqvY1vm80VwVowLTNtqtImjVaDTi4VYxe6+qV8zejzqdrB8n6/vJOi5m712d&#10;unoAAOtvFQNYt7VfbWPk4TjbT6Jxq1Htn/iWAAAAAABgRS0aARi+q7ZGALL00qjACFtFuCr241id&#10;zxnhqmazOe50OuNGoxEBq2nQKgJXX/mvjJKACIbF+079antUzMJZP0zW+8m6KGbhLQAA1sAmBLBu&#10;Y6e4ac5KIw/zsNZlMfs0Q+j5wRgAAAAAgHvw22q7aARg/jishBgVWI0MjEarIu1H2KouKVAVYato&#10;r9rZ2RmlsNU9/qc3qhVtWTHNJYJZ0ZQVwazXk3VWzAJbfd8lAACrRQDr67WzF7cRzIrgVgSy0quD&#10;NAYxCGsBAAAAAJDLG6pSgKpdHZ9/HFZOjAeMYFVqtEojA+NYXc8ZwaoYDxhhq8n6tH/PIauvEeck&#10;3lOK4FW8v3Rc3ASzojHrXTEbZ3jhOwsAYEl/oBPAuhfxQ/NOtd+vfpAuipuQ1nxw68opAwAAAABY&#10;ORGYWhSg+m7B47DyUqAqGq1Go1HZ7/fL4XBYRtiqzuet2qumowOj1SpCVnFsTU9zTGaJ95Hiw/7R&#10;nHU6Wd8Xs3DWm8kaVscAAHhAAljLab/avi9uRh7GJxvmg1vX1Q/bAAAAAADUJ2+oelbtH1QrfxzW&#10;TrRXVaMCpw1WEa6KY9FsVefzRriq2WyOO53Op5BVNFpF8IqpeJ8o3jeKMYb9antUzMJZ0ZqVGrNM&#10;aAEAuAcCWKtvp/ohO0JZ6VVHjERMwa1+dvzE6QIAAAAAmIrwVLfaXzQCsFvcBKxg7aVRgVXYqkjj&#10;A+t8zghVRbgqQlaNRmM6KjAdc0W+WqNa8QH+eO8o3htKYwxfFbMP/wtmAQDcMQGszZLCWtfVSsGt&#10;ZvV4Htzq+eEbAAAAAFgx+Yi/PGAVx9qFEYBsuDQqMIJVKWQVgasIXtUlBaqi0Sraq6rxgdOwlSty&#10;r6ItK94Pig/ux3tDx8VshGEKaB1Vj/WdKgCAr/hhSwCLz2hXK8QnIbaKWSBrUXBLWAsAAAAAqFOE&#10;piI89bkRgOlx2HgxJrAKVk23MTIwHavrOSNYFeMBI2w1WUUaFRhhK1dkJcSH8+N9nni/J5qzIoz1&#10;Y7UipJXGGQIA8BkCWNyFCGLtVPsprJX228XPg1tXThkAAAAAbLz5hqoUsDICEH5FGhWYGq36/X45&#10;HA6nYas6n7dqryqizSparSJwlcJWrKV4Xye+p6IlK5qx3hazUFZsozUrglmnThMAgAAWD2O/2sac&#10;8TTy8Kz4aYgrbrREaOvc6QIAAACAlfLbartoBGD+OPALUsgqmquiwSrCVXEsxgfW+bwRrmo2m+NO&#10;pzNOowKFrJjTqFa8hxMfuo9QVrRmvZusV8Xs/Z94r8f0FABgYwhgsewilJWas9Kru8ticXDrxOkC&#10;AAAAgFrkI/7ygJURgPCNIlCVha2Kanzg9FhdorkqGqwibFW1WI3TMVeEbxBtWfGeTrRlxfs6Mb7w&#10;uLgJaB1Vj/WdKgBg7X4QEsBijbSLm+asfORhs3o8PomRbgIJawEAAACw6eJeWRr3lweovlvwOPAN&#10;0qjAFLaKNqtotYqwVV3PGY1V0VwVwarJSuMDp2ErV4QHEB+sj0asXjF7vyZGGEYwK96viaBWjDO8&#10;cJoAgFUlgMWmilBWPvJwq/rBf1Fwq1eoyQUAAABgdaSGqviw4rNq3whAqFkKVKWwVb/frz1kFSJY&#10;lUJWaVRgHHNFWBHxXkz8PxJBrGjGejtZ3xezcYZ/nqzhZJ06TQDAshPAgi+zX21j5GGnmAWy4oVA&#10;u/h5cOvK6QIAAADgjsWov261nwesUkNVt7gZBwjUJBsVOA1XRchqOByW0WhV5/NW7VVFjAyMMYHV&#10;2MDpMVhTjWpFW1a875LGGEZA61Vx05jlA/QAwFIQwIIaXgsXszBWNGel2vaz6nge3LquXjgAAAAA&#10;sJnyEX95wMoIQHhgMSowhawiXBXBqzhW53NGuKrZbI47nc44jQqMoFUErlwR+CTCjvEeTLzXEsGs&#10;GF94XMwCWjHWMNqyBLMAgPv/IUUACx5UCmvFi4RxtR+hrPnglrAWAAAAwOqI0FTc38lHAB4UNw1V&#10;RgDCEohRgdXIwAhbFWk/wlZ1SYGqCFulUYFCVnB3/4sVs+BVfEA+3lOJQFYEs2K8YYw17FcLAODO&#10;CWDB6mgXN81ZUa27VdyMO5wPbp04XQAAAAB3Km+oygNWRgDCEouQ1Wg0KqO9KoJV0WYVrVYRtqrr&#10;OSNYFeMBI1g1WZ/2o9HKFYEHEe+hxP/z8d5JBLBijGEEst5N1p+Lm3GGAABfTQAL1vfFRGrOSmGt&#10;fPxhHtzqFap4AQAAgM2V2qjmA1ZxD8UIQFgBKVCVwlb9fr8cDofT0YF1Pm+0V0XYKtqsImSVGq1c&#10;EVgZjWrFB9zjfZMIZcUIwwhovSpm76+cOk0AwJcQwALCfrWNkYedYhbIel/MQlzxomNY3AS3rpwu&#10;AAAAYMmlhqqQB6wOFjwOrIBor6pGBU4brFKTVd0hqwhXpZGBsa2arKZhK2BtxZ8r8QH2+FB7vCfy&#10;l2L2/kmMM4yxhhHKisYsH24HAG5+gBDAAm5pp7hpzko3Ks+q4/PBLWEtAAAA4K7kbVR5gOq7amsE&#10;IKyBNCqwClsVEbiKY3U+Z4SqIlzV6XTGjUZjOiowHXNFgPk/MorZeyHxHkmMMDwqZs1ZvWrbrxYA&#10;sGEEsIA6tYub5qy4WRHBrajyTTdIY956tG9dV8cBAACAzZMaquIewrNqP40AzB8H1kQaFRjBqhSy&#10;isBVBK/qkgJV0WSVRgWmsJUrAtyBeP8jmrPifY8IYL0uZoGseO/jT8UstHXhNAHA+hLAApbpxUk+&#10;8nCruGnQWhTcAgAAAJbXohGA7WJxgxWwhmI8YGqvimBVGhkYx+p6zghWxXjACFtNVpFGBUbYyhUB&#10;HkijWvEeR7znEaGsaM2K9qw/FrP3Q06dJgBYfQJYwKpKzVmXk9UpboJbqXErpFGJ5rADAADAt8tH&#10;AMaov261/92Cx4ENkAJVqdGq3++Xw+GwjLBVnc9btVcV0WYVrVYRuBKyAlZM/DkZ72FEW1a8p/GX&#10;yTorZgGtN8UssCWYBQCr9Je7ABawAXaqFzLRnLVXzAJZ74ufNm6l4NaV0wUAAMCGWTQC8KBa+ePA&#10;Bor2qhgPGEGrCFxFuCqORbNVnc8b4apmsznudDqfQlap0QpgzbWK2fsY8QHzaMqKxqwIZv1QzEJZ&#10;F4UPngPA0hHAAvipFNbqVS9ymtULnEXBLWEtAAAAllXeUJXG/eUjALvFTcAKoEijAquwVVE1W02P&#10;1SVCVRGuirBVFbAap2OuCMDP/9istvFh82jOel3Mglkn1bZfLQDgAQhgAXy9drUirBUfvdsqZrXA&#10;KbgVL3rSqMRzpwsAAIBv9LkRgE+r16dGAAK/KI0KTGGraLOqO2QVjVXRXBUhq9ivxgdOw1auCMCd&#10;iPcjYqRhvA8RHxx/Vcw+WP7jZP05/vgvZq1ZAECNBLAA7u8FUD7yMIW14kVRu/h5cAsAAIDNkRqq&#10;Qhr3l48AzB8H+EUxJrBqr5puI2SVjtX1nClkFe1Vk1WkUYERtnJFAB5Mo1rRihXvTfypmE35iLas&#10;CGlFMOvUaQKAuyGABbCcUnPW5WR1qhdHH4tZiCsPbkX7llnvAAAAy2fRCMDwXbU1AhD4atmowGm4&#10;qt/vl8PhcBq2qvN5q/aqItqsYkxgNTZwegyAlRF/V8SHweO9hXiP4aiYNWb9V7UfoayLwnsPAHC7&#10;v2AFsABW3k5x05y1V70oel/cNG6l4JawFgAAwLfLG6rmRwDmjwN8sxgVmEJWEa6K4FUcq/M5I1zV&#10;bDbHnU5nnEYFRtAqAleuCMDaa1XbeL8hQlhvi1kwK95fiOasfrUAgDkCWACbpV3cNGelkYfxyZYU&#10;3Irj0b51VS0AAIBNsGgEYLs6Pv84wJ2KQFXWaFVU4wOnx+qSAlURtkqjAoWsAPgF8V5CNGfFhI54&#10;7yBGGEY4K4JaMdow3l+4cJoA2GQCWAD80guq1JwVn6zcKmZhrU5x07iVRiWeO10AAMCSicDUogDV&#10;dwseB6jVhw8for2qTGGraLOKVqsIW9X1nBGsivGAEayarDQ+cNpo5YoAcFd/3VQrWrEimBVhrLPJ&#10;+nGy/jhZw2I20hAA1p4AFgB3JTVnxcjDCGlFKCtuIsanxiOslY9KBAAA+Fp5Q9Wzav+gWvnjAPcq&#10;BapS2Krf75fD4XA6OrDO503tVRGyisBVarRyRQB4QPF3X7wfkCZvHBWzD3jHOMM3xez9A8EsANbr&#10;Lz8BLAAeQISxRtWLrBh/mIJbO8XPg1sAAMD6i/BUt9pfNAKwW9wErAAeTDYqcNpglZqs6g5ZxajA&#10;NDIwthG4SmErAFgxrWob9/9jbGGMMvyv6usfq2MDpwmAVSOABcCyy5uzolkravIXBbd6XpQBAMBS&#10;yUf85QGrONYujAAEllgaFRhhqwhXxX4cq/M5I1zVbDbHnU5nnEYFRtAqAleuCAAbIN4HiEBz3P+P&#10;e/+vilk4K94biNGG/WoBwFISwAJgnbSLm+as2G4Vs1rjFNyKkFYalXjldAEAwFeJ0NR28fkRgOlx&#10;gKUWowKrkYHRaFWk/Qhb1SUFqiJslUYFprCVKwIACzWqFeGruK//H8WsJSvasv4Yf6VXXwPAgxLA&#10;AmBTxadpUnNWvHhLYa2t6ute8dNRiQAAsM7mG6pSgOq7amsEILCSYjxgBKtSo1UaGRjH6nrOCFbF&#10;eMAIW03Wp30hKwC4U/F3edznj8kYcT//h2J2Lz/GGb6p9k+dJgDu7S8mASwA+CKpOStGHnaqF28R&#10;zoqQVmrcSvXIAACwLH5bbReNAMwfB1hZKVAVjVaj0ajs9/vlcDgsI2xV5/NW7VXT0YHRahUhqzjm&#10;igDAg2tV27h3HyGs+PB1NGdFUCuas6Ixa+A0AXCXBLAA4O7lzVl7xU1wa6f4eXALAABuK2+oygNW&#10;RgACayvaq6pRgdMGqwhXxbFotqrzeSNc1Ww2x51O51PIKhqtIngFAKycaMxKH6SO9bpaEcz6UzEb&#10;c9h3mgD4GgJYAPCw8uasaNYaFz8NbsXar14A+kQOAMD6isDU02p/0QjA/HGAtZVGBVZhqyKND6zz&#10;OSNUFeGqCFk1Go3pqMB0zBUBgI3QqFaEr+KefLRlRXNWfIj634vZvfkLpwmAXyKABQCrIz6ds2jk&#10;YQpuRUgrjUq8croAAJZCaqiKn9+eVftGAAIbLY0KTGGraLOKwFXs1yUFqqLRKtqrqvGB07CVKwIA&#10;fEbcg4/78hHAivvvPxSzcYbfT9Zfitl9+FOnCYDpXxoCWACwtlJzVtxM7lQvDLeK2Sd54ng+KhEA&#10;gC8Xo/661X4esEoNVd3iZhwgwEaKMYHRXhVhq9hGyCodq+s5I1gV4wEjbDVZRRoVGGErVwQAuGOt&#10;ahsfmI4QVtx//4/q63QMgA0igAUAhAhjfSxmn9iJ8YcRyhoVixu3AADWUT7iLw9YGQEI8BlpVGBq&#10;tOr3++VwOJyGrWp9ATtrryqizSparSJwlcJWAAAPLBqz0r30WK+rFffZozUrRhkOnCaA9SOABQDc&#10;Vh7W6lT7/WJxcAsA4KFFaCrCU/kIwIPipqEqPQ7AAilkFc1V0WAV4ao4FuMD63zeCFc1m81xp9MZ&#10;p1GBQlYAwAprVCvuoUcAK9qyoiUr7qP/ezG7x953mgBWlwAWAFCnvDmrXb2wjBeRKbgVIa40KtGn&#10;fgCAL5U3VOUBKyMAAb5SBKqysFVRjQ+cHqtLNFdFg1WEraoWq3E65ooAABsi7p9Ha1bcN7+crD8X&#10;s/vp3xezxqzYv3CaAFbgD3QBLABgScSLzEUjD7cma1jMwlp5+xYAsH5+W23nA1bxs4ERgADfKI0K&#10;TGGraLOKVqsIW9X1nNFYFc1VEayarDQ+cBq2ckUAAH5Rq5h9cDk+wHxUzO6XR3PWSbVOnSKA5SGA&#10;BQCsqtScFTfto1HrXTGrcN6qjscbtSm4BQA8nHzEXx6wMgIQoAYpUJXCVv1+v/aQVYhgVQpZpVGB&#10;ccwVAQC4c/Fh5vjZLkJY0Y71tpg1Z50Vs9asOGbiBMA9E8ACADZB3py1V8w+KTQqbhq34gVrqzoO&#10;APy6vI0qD1B9V22NAASoUTYqcBquipDVcDgso9Gq1hdWs/aqIkYGxpjAamzg9BgAAA+uUa24zx0j&#10;Df+rmDVnxQeW/7061neaAOohgAUA8FN5c1Y0a10Ws08LpeDWdTFr3zpxqgBYQ7/N/j58Vu2nEYD5&#10;4wDcgzQqMMJWEa6K/ThW6wuidnvcbDbHnU5nnEYFRtAqAleuCADASoqQfnwIOcJXcb872rJiosSP&#10;k/WnYnYv/MJpAvjGP2wFsAAAvlrenBVvTA+qF7EpuJXCWr1C5TMADyeaqLrVfh6wWtRgBcA9i1GB&#10;1cjAaLQq0n6EreqSAlURtkqjAoWsAAA2UtzfjnvXcQ872rJOi1ko68fq2KlTBPBlBLAAAO5Pas7K&#10;g1tbxU3jVoxEfF8IawHw6/IRgHnA6rsFjwPwwCJkNRqNytRoFW1WMTowwlZ1PWcEq2I8YASrJuvT&#10;fjRauSIAAPyKuIcdP6vG/exox3pbzJqzjifrTSGYBfAzAlgAAMspD2PF+MOohI5RIxHYik8e5aMS&#10;AVgfi0YAHlQrfxyAJZMCVSls1e/3y+FwWEbYqtYXDjs7owhbRZtVhKxSo5UrAgBADRrVig8XxzSI&#10;/ypmzVkR1PrPYhbW8gFjYCMJYAEArL48rJXGH6bg1nzjFgD3L2+oSuP+8hGA3eImYAXAEov2qmpU&#10;4LTBKjVZ1R2yinBVGhkY26rJahq2AgCAJRA/D8d96Ahlxf3paMuKDxXHKMMYaZgCWwDr+wehABYA&#10;wEbJm7Pa1YveFNw6q35NGpUIwOd9bgTg0+rPVyMAAVZYGhVYha2KCFzFsTqfM0JVEa7qdDrjRqMx&#10;HRWYjrkiAACssPhwcNyDjskOPxSzlqwIZUU4K404BFh5AlgAAHxO3pzVrl4kR2ArxiB+mKzrYta+&#10;deZUAWskNVSFNO4vHwGYPw7ACkujAiNYlUJWEbiK4FVdUqAqmqzSqMAUtnJFAADYMHH/OZqzIoR1&#10;Vm2jOet4st5M1qlTBKwSASwAAO5Kas7Kg1upJWC+cQvgPi0aARi+q7ZGAAKsqRgPmNqrIliVRgbG&#10;sbqeM4JVMR4wwlaTVaRRgRG2ckUAAODXf6SuVtxfjnas74tZc1Y0aP1ndcw9ZmDpCGABAPAQ8uas&#10;vcl6V72o3qpeSDerx66cKuAXpIaqCHg+q/bTCMD8cQDWWBoVmBqt+v1+ORwOywhb1foD7ay9qog2&#10;q2i1isCVkBUAANQmfr6P+8bxId80zvBtMftQcIw0PK8eA3iYP6QEsAAAWHJ5c1anenEd9qoX12G7&#10;eoENrL5FIwDb1fH5xwHYEClkFc1V0WAV4ao4Fs1Wtf4g2m6Pm83muNPpjNOowNRoBQAALI2YyBD3&#10;j1MwK8YX/qWYtWfFsQunCKibABYAAOskb86aD26lxq00KhG4PxGYWhSg+m7B4wBssDQqsApbFRG4&#10;iv04VpdorooGqwhbxX6ErNIxVwQAAFZa3C+O5qy4Hxz3h38sZgGtN9USzALujAAWAACbLDVnxQvx&#10;eIMtAlsxBvHDZF0XPx2VCPzcohGAB9XKHweAT9KowBS2ijarukNW0VgVzVURsor9anzgNGzligAA&#10;wMZpVCvuDUcIK5qyIpj1brJeFbMGLYBbEcACAIAvEzXWl9V+Cm6l2TPzjVuwyiI81a32F40A7BY3&#10;ASsAWCjGBFbtVdNthKzSsbqeM4Wsor1qsoo0KjDCVq4IAADwBeL1SnxYN+7zpnGGb4tZc1aMNIyA&#10;lvu/wOI/QASwAADgzuXNWfPBrV7x01GJcB/yEX95wCqOtQsjAAH4CtmowGm4qt/vl8PhcBq2qvUH&#10;rVl7VRFtVjEmsBobOD0GAABQk7jPG+GrGGcYwaxozopQ1vfVsb5TBJtNAAsAAB5W3pzVrl64pxf0&#10;76v91LgF855W3x+fGwGYHgeArxajAlPIKsJVEbyKY7X+gNRuj5vN5rjT6YzTqMAIWkXgyhUBAACW&#10;SHzYNj6EkoJZ59X2TbUunCLYDAJYAACwWi/mw/zIw63ip8GtS6dqpc03VKUA1XfV1ghAAO5cBKqy&#10;RquiGh84PVaXFKiKsFUaFShkBQAArIlGtSKQdVTMxhjGNsYYvpqsU6cI1osAFgAArK/UnBXBrXgj&#10;s1+96I/Q1nXx08Yt6vfbartoBGD+OADU4sOHD9FeVaawVbRZRatVhK3qes4IVsV4wAhWTVYaHzht&#10;tHJFAACADRSvv+J+bdyrjTBWjDCMYFY0aP2lOjZwmmAF/+cWwAIAAIqfNmc1ipuwVriqbgpce/H/&#10;M3lDVQpQtavj848DQO1SoCqFrfr9fjkcDqejA+t83ipYNR0dGIGr1GjligAAAHyxuEcb91/TOMNo&#10;yYpQ1o/Vsb5TBMtLAAsAALitvDlrPrh1Ve03s/1VE4GpRQGq7xY8DgD3LhsVOG2wSk1WdYesIlyV&#10;RgbGNlqtUtgKAACA2sS91ni9l4JZ0ZIVrVkRzjouTDmApSCABQAA1H1zIDVnzQe33me/5j7CWnlD&#10;1bNq3whAAJZWGhUYYasIV8V+HKvzOSNc1Ww2x51OZ5xGBUbQKgJXrggAAMBSaVTrvJgFsn6stm8n&#10;61UhmAX3SgALAABYJimMlQe3torFjVvhYLK61f6iEYDd6tcAwFKKUYHVyMBotCrSfoSt6pICVRG2&#10;SqMCU9jKFQEAAFh50ZYV91djZGG0ZX1f3ASzfqi2wF3/jyeABQAALJndyfpdtf+kuAlT/b7a7kzW&#10;y2r/pNpGUOu82r8qbhq18n0AeBAxHjCCVanRKo0MjGN1PWcEq2I8YIStJuvTvpAVAADARosPuMa9&#10;1DTO8LSYjTL8sVoDpwi+jgAWAABwXyI0FeGp3eImQPWkWuF31WN1iYDWdbX/rtpeFzfBrXwfAG4l&#10;Baqi0Wo0GpX9fr8cDodlhK3qfN6qvWo6OjBarSJkFcdcEQAAAG4hGrPi9WsaY/iu2kY4600xa9MC&#10;foEAFgAA8C3yAFWEqiJAlTdU5Y+vkrw5K0JZ6ZNfJ9mvOXH5ATZLtFdVowKnDVYRropj0WxV5/NG&#10;uKrZbI47nc6nkFU0WkXwCgAAAGrUqFbcI43GrLgnmsYZvpqsC6cIZgSwAACARdK4v3wEYN5Q9Xun&#10;6JMIZ/Wq/QhtpU+D9YrFwS0AllwaFViFrYo0PrDO54xQVYSrImTVaDSmowLTMVcEAACAJRNtWdGa&#10;FfdCI4z1fTEbZxj7P1Rb2Kz/KQSwAABgY6QRgOEP1fY+RwAyk8JYEc5KIw/zxq08uAVATdKowBS2&#10;ijarCFzFfl2isSqaq6LRKvar8YHTsJUrAgAAwJpoFbP7m2mcYaw31dc/Fu59sqYEsAAAYLVFYOp3&#10;1X4aARjyBqsnTtPKioDWdbX/rtpeF4uDWwDMiTGB0V4VYavYRsgqHavrOVPIKtqrJqtIowIjbOWK&#10;AAAAsMGiMStej6dg1tviJpwVq+8UscoEsAAAYDmlAFUEql5W+0YA8kvyMFYEtObHH+bBLYC1kUYF&#10;pkarfr9fDofDadiqzuet2quKaLOKMYERuEphKwAAAOCLNaoV9y5jfGEEtGKc4etqXThFrAIBLAAA&#10;uD95G1UaARgjARcFrKBOEc7qVfsR2kqfLsvHH544TcCySCGraK6KBqsIV8WxGB9Y5/NGuKrZbI47&#10;nc44jQoUsgIAAIB7ER+sitasuHcZbVnfFzfBrAhqvXOKWKpvWAEsAAD4JvkIwAhXPa32U0NVHrCC&#10;VZXCWBHOWjT+MA9uAXy1CFRlYauiGh84PVaXaK6KBqsIW1UtVuN0zBUBAACApdQqZvcj0zjDWBHQ&#10;Oq62cO8EsAAAYLEITUV4Kh8BmDdYGQEIi+XNWelTaPn4wzy4BWygNCowha2izSparSJsVddzRmNV&#10;NFdFsGqy0vjAadjKFQEAAIC1EY1ZcX8hD2b9pZjdp4ytD5FSGwEsAAA2SR6gilBVhKvyhqr8caB+&#10;Ecq6zvbnxx/mwS1ghaRAVQpb9fv92kNWIYJVKWSVRgXGMVcEAAAANlqjWhHEilBWBLTSOMNXxWzM&#10;IXwTASwAAFbd50YA/q74ecAKWF15c1Zs002RfPzhidME9ycbFTgNV0XIajgcltFoVefzVu1VRYwM&#10;jDGB1djA6TEAAACAW4h7GNGaFfcaI4yVB7N+KG4a/uHXv5kEsAAAWFJpBGD4Q7XNG6pSwApgXgSy&#10;etn+ovGHeXAL+AUxKjCFrCJcFcGrOFbnc0a4qtlsjjudzjiNCoygVQSuXBEAAADgHrSK2f3D74tZ&#10;a9bbah1Xx+AnBLAAALhPi0YAht8veBzgvuTNWelTbfn4wzy4BWspRgVWIwMjbFWk/Qhb1SUFqiJs&#10;lUYFClkBAAAASy4as6I5K0JY0ZYVTVlvitl9xb8UPvS5sQSwAAC4CylAFYGqNO4vb6j6vVMErIkI&#10;ZV1n+/PjD/PgFiyVCFmNRqMy2qsiWBVtVtFqFWGrup4zglUxHjCCVZP1aT8arVwRAAAAYI00qhVB&#10;rGjMSs1Z8fWrYjbmkDUmgAUAwOcsGgG4UywOWAHwc3lzVmzTTZZ8/OGJ08RdSoGqFLbq9/vlcDic&#10;jg6s83mjvSrCVtFmFSGr1GjligAAAAAbLu7JRGtW3Bt8Xdw0Z8V+CmixDhdaAAsAYKNEYOp31X6M&#10;+nta7aeGqjxgBcD9iUBWr9rPw1p5iCsPbrHBor2qGhU4bbBKTVZ1h6wiXJVGBsa2arKahq0AAAAA&#10;uLVWMbvfl9qy3hazYNbxZP3o9KwWASwAgPWwaATgk2rljwOwHlJzVtygSSMP8/GHeXCLFZVGBVZh&#10;qyICV3GszueMUFWEqzqdzrjRaExHBaZjrggAAADAvYjGrPigXWrL+qHajw9o/snpWU4CWAAAyysP&#10;UC0aAZg/DgCfE6Gs62o/rzRPIa48uMU9S6MCI1iVQlYRuIrgVV1SoCqarNKowBS2ckUAAAAAllaj&#10;WnGPLxqzUnNWfP3HQnv+gxLAAgC4X58bAfi76jEjAAF4SHlzVoSy0k2bfPzhidN0OzEeMLVXRbAq&#10;jQyMY3U9ZwSrYjxghK0mq0ijAiNs5YoAAAAArJW4xxStWRfFbIxhas6KcYbRnuXDl/dxEQSwAADu&#10;RISmIjz1uRGAKWAFAOsiAlm9aj9CW/1sP4W48uDWWkujAlOjVb/fL4fDYRlhqzqft2qvKqLNKlqt&#10;InAlZAUAAABApVXM7s/9VzELZUVAK4JZx5P1o9NzdwSwAAA+Lw9QRagqBah+v+BxAOCXpeasuOGT&#10;PnWXh7Xy/aWUQlbRXBUNVhGuimPRbFXn80a4qtlsjjudzqeQVWq0AgAAAICvEI1Z8cHBFMxKIw3j&#10;A5V/cnpuTwALANhEeYBqfgRg/jgA8DAioHVd7b+rttfFTXAr379z7969OxwOh6337993P3782Lm8&#10;vNzpdrv/b4St6hKhqghXRdiqCliN0zHfDgAAAADck0a1oikrglkpoBX36P5YbEjb/dcQwAIA1kUa&#10;ARj+UG13iptxgEYAAsB6ypuzIpSVbgKdZL/mZP4fOj8/PxgMBlu9Xm8atrq6ujro9/vd0WjUmv+1&#10;4/G42N7e/n/29/dPv+U3Go1V0VwVIavYr8YHTsNWLiMAAAAASyzasqI166KYhbPykYY/FDV+WHJV&#10;tHyPAABLLAJTv6v2F40AzANWAMBm2iluQtiH2fH/9uHDh+Ljx4/F5eVljA6M7aDf719P7NzmCcqy&#10;LCKk9SW/NoWsor1qsoo0KjDCVi4VAAAAACsqPkAYH3zsFLP35vL351rVYxHKilGG0Zb1arLOJuvH&#10;TTlBAlgAwENIAardYnFDlRGAAMAXGQ6HnwJWEbbq9Xqfji3QKr7yXkij0fjd1tbW/ng87sfqdDoR&#10;zLqaHLuMMYHV2MBp2AoAAAAANkhqpP8/q5VEY1Y0Z6W2rKNqP9qy/rxuJ8EIQgDgrjypVlg0AjB/&#10;HADgVs7Pz4u80WowGEyP1Wl3d7doNptFt9sttra2ikePHk2/jrXotzhZ19X+u2p7XdzUr+ejEgEA&#10;AABgUzWqFeMLI5iVmrPiPtr/t6r/UQJYAMAvyUcARnjqabVvBCAAcOciUBXBqqurq2nYqhobOG20&#10;qsv29nbRbrenYasYGXhwcDD9Oo7XKA9jxY2l9CnBk2qbB7cAAAAAYBNEW1Z88vGimIWzUnNW7Edj&#10;1lJ/uFEACwA2U4SmIjyVjwDMG6rycYAAAHcmBapS2Cq+jlarCFvVJRqrImAVoapYEbJKx1ZAhLN6&#10;1X7cZOpX+73i58EtAAAAAFhHrWJ2X+z7YtaWFQ30rybruFiSe2MCWACwPvIAVYSq4h1FIwABgHuX&#10;jwqMsFWv15tu4+s6RbAqhax2dnY+NVptmHTDKcJZi8Yf5sEtAAAAAFhl0ZgVzVn/UcyasyKcFc1Z&#10;Ecz68T5/IwJYALD80ri/fARg3lD1e6cIALhvKVCVh63SyMA6pSar2KZRgbEfjVbcWgS0rqv9d9U2&#10;H3+YB7cAAAAAYFWkYNbrYjbGMDVnRTDrT3U8oQAWADyMNAIw/KHaGgEIACydNCrw6upqGq6K/ThW&#10;pxSo6na7n0YFprAVDyYPY8U3wPz4wzy4BQAAAADLqFGtCGXFBxJTc9bbyfpj8Q3N8QJYAHB3IjD1&#10;u2o/jQAMqaEqHwcIALA0UntVhKxim5qsouWqLhGmilBVhKvSqMAUtmLl5WGt2Par/Xz84YnTBAAA&#10;AMCSiLasaM2K+1jRlvVDcdOcFfu/+sFDASwA+HUpQBXvBqYAlRGAAMBKSaMCU6NVBKzi6zhelxSo&#10;irBVrJ2dnU8jA6ESgaxetr9o/GEe3AIAAACA+9SqttGWdVbcNGfF/o/pFwlgAbCp8nF/aQRg3lBl&#10;BCAAsHJSyCq1V/V6vek2vq5TtFdFi1U+KjCOQQ3y5qx31TYff5gHtwAAAACgLtGYFc1ZryfrVAAL&#10;gHWSjwCMcNXTat8IQABgbaRAVR62ikaraLaq9Qet3d1po1W32/0UskrHYEnF/xTX2f78+MM8uAUA&#10;AAAAX00AC4BVEKGpCE/lIwDzBisjAAGAtZNGBV5dXU3DVrHqDllFqCrCVRGySuMDU9gK1lzenBXb&#10;frWfjz88cZoAAAAAWKTlFADwQPIAVYSqIlyVN1TljwMArKU0KjCCVSlklY7VJYWsIlwVYwNjVGAK&#10;W8EG26nWl4hAVq/az8NaeYgrD24BAAAAsOYEsAC4a6mNKh8BGGMB5wNWAAAbIR8VmAJW8XXs1yUF&#10;qiJsFWtnZ+dT2Ar4ZnE/7fAWvz41Z0UgK9XY5eMP8+AWAAAAACtIAAuAL5FGAIY/VNu8oSoFrAAA&#10;NlI0VkWwKrVX9Xq9T8fqFIGqCFblowJjPwJYwNLIw1r/x6/82ghlXVf777LjKcSVB7cAAAAAWBLl&#10;eDz+304DwEZaNAIw/H7B4wAAGy8FqvJGq8FgMB0fWKcUqOp2u5+arYSsgOKnzVnxB1EaeZiPPzz5&#10;/9m7m93I0SMNoyqgNvSCi7ZRq16376wv3YA3EkAvKCAb0PjNYWRFV6csKUuflD/nAAQ/UsJgkBuX&#10;pKcjfEwAAAAA45mABXB9KqBKUFXr/vqEqt98RAAAz0tQlbBqXdd9bFVrAxNgjZLJVZlgVWsD+0Qr&#10;gGdMd98nFb+0EjFB1rKdE209tnNFXD3cAgAAAOANBFgAl+HYCsDp7nhgBQDACyqoqtgqz5lqldhq&#10;lJpelagqV9YH1juAwfI7wF/e8P01OStBVo3567FWPwMAAADcPAEWwOfJX9p+3c5Z9feP7VwTqnpg&#10;BQDAG/VVgYmtlmUZHllFwqqKrKZpuvv69ev+HcAF6bHWtxe+N4HWbjs/bPfd3fdwq58BAAAArpIA&#10;C+D9HVsB+Pft6l8HAOAnJaxKYFWxVSKrejdSgqqEVX1VYM6ZaAVwY3ph+tKUrT45K1FWrTy8b99z&#10;7yMFAAAALs2Xp6en330MAC/qAVWiqsRVfUJV/zoAAO8sqwL7RKusDcy7kSqomuf5sCqwYisAhkuc&#10;tWznRFuP23m5+x5u9TMAAADApzEBC7hlz60A/PXur4EVAACD1SSrdV3391y1PnCUxFSJqhJX1apA&#10;kRXAWcjvLX95w/fX5KwEWVXo9olb/QwAAADwrgRYwDVKNDVt539u9z6hqgIrAAA+WAVVmV6VKVZ5&#10;zlSrxFaj1PSqRFW5pmk6rAwE4Gr0WOvbC9+bQGu3nR+2++7ueLgFAAAA8CIBFnApjq0AjN+OfB0A&#10;gE/UVwUmtlqWZX/P80iZXpUpVgmrElnVRCsA+PF/Mtr5pSlbPcZKoFUrD2viVg+3AAAAgBv15enp&#10;6XcfA/CJekD14wrA/nUAAM5IBVU9tqqVgSPVJKvca1VgzplyBQCfLHHWsp0TbT1u5+Xur+EWAAAA&#10;cEVMwAJGOLYCcNrehxWAAAAXolYFruu6D6xy5d1IiaoSV83zfFgfWLEVAJyx/K71lzd8f8VYibOO&#10;rT/s4RYAAABw5r8UAHiNBFO/budjKwB7YAUAwAWpVYEJqyqyqnejVGSVuKpWBVZsBQA3osda3174&#10;3gRau+38sN37+sMebgEAAAAfTIAFVECVv3RVQPX37epfBwDggtWqwJpolcAqz3k/SgVVia1yTdN0&#10;iK0AgDfp/+P50pStHmMl0Ppx/WEPtwAAAIB38OXp6el3HwNcnR5QHVsB2L8OAMCVqMiqplcty7K/&#10;53mkBFUJq/qqQJEVAFyEHmvl/rid+/rDex8TAAAA/G8mYMHl6CsAE0/9Yzv/un3NCkAAgBtQQVWP&#10;rTLRKpOthv5j9G9/20+0muf5EFnVOwDgYk3b9RoJspZ2Prb+sIdbAAAAcDMEWPD5Ek3lF13PrQCs&#10;wAoAgBtSqwLXdd3HVrlqstUoiaoSV9XawD7RCgC4efldcl9/+O2F7++Tsx62e19/2MMtAAAAuPgf&#10;moH31wOqRFU/TqiyAhAAgENQVbFVnkdHVplYlbAqV9YGZlVgvQMAeEe/PHM+JlHWrp1/XH/Ywy0A&#10;AAA4O1+enp5+9zHAq/223Y+tAOxfBwCAvb4qsKZY5TnnUSqoyuSqXNM0HWIrAIAL1ydn5f64nfv6&#10;w3sfEwAAAB/JBCz4vgIw/rndrQAEAODVMrGqAqvEVcuyHN6NlKAqYVVfFZhzAiwAgCs13X3/Xd5L&#10;EmQt27nHWj3i6uEWAAAAnESAxbVKMPXrdq4VgFETqvo6QAAAeJWsCuwTrbI2MO+G/sN2C6rmeT5M&#10;tqrYCgCA/ym///7lDd9fk7MSZNU/8vr6wx5uAQAAwJ9+AIVLUgFVgqoKqKwABADg3SSoSli1rus+&#10;tqq1gZloNUpiqkRViatqVaDICgDgw/VY69tL/2y8+/84Kx7a+4q4ergFAADAlfvy9PT0u4+BT9bX&#10;/dUKwD6hqn8dAAB+WgVVFVvlOVOtEluNUtOrElXlSmRV7wAAuGp9clairFp52Ncf3vuYAAAALpcJ&#10;WIzSVwAmnvrHdrYCEACAD9FXBSa2WpZleGQVCasqspqm6TDRCgCAmzVtV7y0EjFB1rKdE209tnNF&#10;XD3cAgAA4AwIsHirRFP5ZUFfAdgnVPV1gAAAMFTCqgRWPbaqlYEj1SSr3GtVYM6ZaAUAAD8hv7P/&#10;5Q3fX5OzEmTVysMea/UzAAAAA3+Ygx5QJapKQGUFIAAAZ6NWBa7ruo+rcs67kSqomuf5sCqwYisA&#10;ADgTPdb69tI/q/977bbzw3bf3X0Pt/oZAACANxBgXbda99dXANaEKisAAQA4KzW9KpFV7jXJKlOu&#10;RklMlagqcVWtCqzYCgAArkzfi/3SlK0+OStRVq08vG/fc+8jBQAA+H9fnp6efvcxXJRaARj/3O5W&#10;AAIAcBFqVWBNtEpglee8H6WCqsRWuaZpOqwMBAAAflrirGU7J9p63M7L3fdwq58BAACujglY5yF/&#10;+fl1O9cKwOgTrKwABADgIlRkVdOrlmXZ3/M8UqZXZYpVXxWYdwAAwFD5O8Mvb/j+mpyVIKtWHvaJ&#10;W/0MAABwMT8YMU4FVAmqat1fn1D1m48IAIBLVEFVj60y0SqTrUZKXJWJVvM8HyKregcAAFyEHmt9&#10;e+F78wPGbjs/bPfd3fFwCwAA4NMIsN6uT6OqFYBZCXgssAIAgItWqwLXdd3HVrlGR1aJqhJXJbKq&#10;9YEVWwEAADelj7R9acpWj7HyQ0utPKyJWz3cAgAAeFdfnp6efvcx/GkFYOKqf2znmlDVAysAALgq&#10;tSowYVVFVvVulIqsEldlbWBWBVZsBQAAMFjirGU7J9p63M7L3V/DLQAAgBdd+wSsYysA+wQrKwAB&#10;ALgJfVVgBVZ5znmUCqoSW+WapukQWwEAAHyi/G3klzd8f8VYibOOrT/s4RYAAHCjP2Rcmh5QJapK&#10;XNUnVPWvAwDAzcjEqoRVNb1qWZbDu5ESVCWs6qsCc06ABQAAcAV6rPXthe9NoLXbzg/bva8/7OEW&#10;AABwJc4lwHpuBeCvd38NrAAA4GZVUNUnWv3xxx/79YFD/8G+BVXzPB8mW4msAAAA/qKP/H1pylaP&#10;sfJD3Y/rD3u4BQAAnLEvT09Pvw/8v59oatrO/9zufUJVBVYAAECToCph1bqu+9iq1gYmwBolk6sy&#10;warWBvaJVgAAAHyqHmvl/rid+/rDex8TAAB8jlMmYB1bARi/Hfk6AADwjAqqKrbKc6ZaJbYapaZX&#10;JarKlfWB9Q4AAICzNd19/w/eX5Iga2nnY+sPe7gFAAD8pB5gVUCVv7zUur8+oeo3HxcAALxNXxWY&#10;2GpZluGRVSSsqshqmqa7r1+/7t8BAABw9fK3n77+8NsL398nZz1s977+sIdbAADAEVlB+ORjAACA&#10;0yWsSmBVsVUiq3o3UoKqhFV9VWDOmWgFAAAAAyTK2rXzj+sPe7gFAAA3Q4AFAACvlFWBfaJV1gbm&#10;3UgVVM3zfFgVWLEVAAAAnLE+OSv3x+3c1x/e+5gAALgGAiwAAGhqktW6rvt7rlofOEpiqkRViatq&#10;VaDICgAAgBuSIGvZzj3W6hFXD7cAAOCsCLAAALg5FVRlelWmWOU5U60SW41S06sSVeWapumwMhAA&#10;AAB4k5qclSCrRlP39Yc93AIAgOEEWAAAXKW+KjCx1bIs+3ueR8r0qkyxSliVyKomWgEAAACfIlHW&#10;bjs/tPcVcfVwCwAATiLAAgDgYlVQ1WOrWhk4Uk2yyr1WBeacKVcAAADAxeqTsxJl1crDvv7w3scE&#10;AMCPBFgAAJy9WhW4rus+sMqVdyNVUDXP82F9YMVWAAAAwM1LkLVs50Rbj+1cEVcPtwAAuGICLAAA&#10;zkKtCkxYVZFVvRslMVWiqsRVtSqwYisAAACAd1STsxJk1X9V1mOtfgYA4MIIsAAA+DC1KrAmWiWw&#10;ynPej1JBVWKrXNM0HWIrAAAAgDOUQGu3nR+2++7ue7jVzwAAnAEBFgAA76oiq5petSzL/p7nkRJU&#10;JazqqwJFVgAAAMCV65OzEmXVysP79j33PiYAgLEEWAAAvFkFVT22ykSrTLYaKXFVJlrN83yIrOod&#10;AAAAAP9T4qxlOyfaetzOy933cKufAQB4JQEWAADPqlWB67ruY6tcNdlqlERViatqbWCfaAUAAADA&#10;h6nJWQmy6r+66xO3+hkA4KYJsAAAblwFVRVb5Xl0ZJWJVQmrcmVtYFYF1jsAAAAALk4Crd12ftju&#10;u7vj4RYAwNURYAEA3IC+KrCmWOU551EqqMrkqlzTNB1iKwAAAABuVo+xEmjVysOauNXDLQCAiyDA&#10;AgC4EplYVYFV4qplWQ7vRkpQlbCqrwrMOQEWAAAAAPyExFnLdk609bidl7u/hlsAAJ9GgAUAcGGy&#10;KrBPtMrawLwbqYKqeZ7/tD5QZAUAAADAGakYK3HWsfWHPdwCAHg3AiwAgDOUoCph1bqu+9iq1gZm&#10;otUomVyVCVYJq2pVYE20AgAAAIArk0Brt50ftntff9jDLQCA/0mABQDwSSqoqtgqz5lqldhqlJpe&#10;lagqVyKregcAAAAAHNVjrARaP64/7OEWAHCDBFgAAAP1VYGJrZZlGR5ZRcKqiqymaTpMtAIAAAAA&#10;huqxVu6P27mvP7z3MQHAdRFgAQD8pIRVCax6bFUrA0eqSVa516rAnDPRCgAAAAA4ewmylnY+tv6w&#10;h1sAwJkSYAEAvFKtClzXdR9X5Zx3I1VQNc/zYVVgxVYAAAAAwE3pk7Metntff9jDLQDgAwmwAACa&#10;ml6VyCr3mmSVKVejJKZKVJW4qlYFVmwFAAAAAHCCRFm7dv5x/WEPtwCAnyTAAgBuTgVVNdEqz1kd&#10;mNhqlAqqElvlmqbpsDIQAAAAAOAT9clZuT9u577+8N7HBADPE2ABAFcpMVWiqoqtlmXZ3/M8UqZX&#10;ZYpVwqpEVjXRCgAAAADgCiTIWtr52PrDHm4BwE0QYAEAF6uCqh5bZaJVJluNlLgqE63med6vDqxJ&#10;VnkHAAAAAMBBTc7qsVZff9jDLQC4WAIsAODs1arAdV33sVWu0ZFVoqrEVYmsan1gxVYAAAAAALy7&#10;/NJ3t50f2vuKuHq4BQBnRYAFAJyFWhWYsKoiq3o3SkVWiatqVWDFVgAAAAAAnK0+OStRVq087OsP&#10;731MAHwUARYA8GH6qsAKrPKc8ygVVCW2yjVN0yG2AgAAAADg6iXIWrZzoq3Hdq6Iq4dbAPBmAiwA&#10;4F1lYlXCqppetSzL4d1ICaoSVvVVgSIrAAAAAADeqCZnJciqlYd9/WEPtwBgT4AFALxZBVV9otUf&#10;f/yxXx84UuKqTLSa5/kw2areAQAAAADAB8svxXfb+aG9r4irh1sAXDEBFgDw/E+O//nPPqxa13Uf&#10;W9XawARYo2RyVSZY1drAPtEKAAAAAAAuVJ+clSirVh7et++59zEBXCYBFgDcuAqqKrbq6wNH6dOr&#10;sjYwqwLrHQAAAAAA3LjEWct2TrT1uJ2Xu+/hVj8D8MkEWABwA/qqwIRVy7Lsn/N+pIRVmVyVa5qm&#10;Q2wFAAAAAAC8m5qclSCrVh72iVv9DMAAAiwAuBIJqxJYVWyVyKrejZSgKmFVXxWYcyZaAQAAAAAA&#10;ZyWB1m47P2z33d33cKufAXglARYAXNpPRv/5z58mWmVtYN6NVEHVPM+HVYEVWwEAAAAAAFepT87K&#10;HyJq5eF9+557HxOAAAsAzlKCqoRV67ruY6tctT5wlMRUiaoSV9WqQJEVAAAAAADwComzlu2caOtx&#10;Oy93x8MtgKsiwAKAT1JBVcVWec5Uq8RWo9T0qkRVuRJZ1TsAAAAAAIAPUjFW4qxa89EnbvVwC+Ds&#10;CbAAYKC+KjCx1bIs+3ueR0pYlSlWCaumaTpMtAIAAAAAALgwCbR22/lhu+/ujodbAJ9CgAUAP6mC&#10;qh5b1crAkWqSVe61KjDnTLQCAAAAAAC4QT3GSqD14/rDHm4BvBsBFgC8Uq0KXNd1H1flnHcjVVA1&#10;z/NhVWDFVgAAAAAAAJwscdaynRNtPW7nvv7w3scEvIYACwCaWhWYsCpTrGqSVd6NkpgqUVXiqloV&#10;WLEVAAAAAAAAZ6FirMRZx9Yf9nALuDECLABuTq0KrIlWCazynPejVFCV2CrXNE2H2AoAAAAAAICr&#10;0idnPWz3vv6wh1vAFRBgAXCVKrKq6VXLsuzveR4pQVXCqr4qUGQFAAAAAADAMxJl7dr5x/WHPdwC&#10;zpQAC4CLVUFVj60y0SqTrUZKXJWJVvM8HyKregcAAAAAAACD9MlZuT9u577+8N7HBB9PgAXA2atV&#10;geu67mOrXKMjq0RViasSWdX6wIqtAAAAAAAA4MwlyFra+dj6wx5uAT9BgAXAWahVgRVb5bnejVJh&#10;Va6sDcyqwHoHAAAAAAAAN6RPznrY7n39YQ+3gB8IsAD4MH1VYM655znnUSqoyuSqXNM0HWIrAAAA&#10;AAAA4M0SZe2280N7XxFXD7fgJgiwAHhXmVjVp1cty3J4N1KCqoRVfVVgzgmwAAAAAAAAgE/RJ2cl&#10;yqqVh3394b2PiUsnwALgJFkV2CdaZW1g3o1UQdU8z39aHyiyAgAAAAAAgIuXIGvZzom2Htu5Iq4e&#10;bsHZEGAB8KwEVQmr1nXdx1a1NjATrUbJ5KpMsEpYVasCa6IVAAAAAAAAwKYmZyXIqkkRff1hD7dg&#10;KAEWwI2roKpiqzxnqlViq1FqelWiqlyJrOodAAAAAAAAwDtLlLXbzg/tfUVcPdyCNxNgAdyAviow&#10;sdWyLMMjq0hYVZHVNE2HiVYAAAAAAAAAZ6pPzkqUVSsP79v33PuY6ARYAFciYVUCq4qtElnVu5ES&#10;VCWsyvSqWhWYcyZaAQAAAAAAAFyxxFnLdk609bidl7vv4VY/c6UEWAAXplYFruu6j6tyzruRKqia&#10;5/mwKrBiKwAAAAAAAABepSZnJciqP/L2iVv9zAURYAGcoZpklcgq91y1PnCUxFSJqhJX1arAiq0A&#10;AAAAAAAA+FAJtHbb+WG77+6+h1v9zCcTYAF8kgqqaqJVnrM6MLHVKBVUJbbKNU3TYWUgAAAAAAAA&#10;ABepT85KlFUrD+/b99z7mMYRYAEMlJgqUVXFVsuy7O95HinTqzLFKmFVIquaaAUAAAAAAADATUuc&#10;tWznRFuP23m5Ox5u8QoCLICfVEFVj60y0SqTrUZKXJWJVvM871cH1iSrvAMAAAAAAACAd1AxVuKs&#10;+iN4n7jVw62bJcACeKVaFbiu6z62yjU6skpUlbgqkVWtD6zYCgAAAAAAAADOSP6AvtvOD9t9d3c8&#10;3LoqAiyAplYFJqyqyKrejVKRVeKqWhVYsRUAAAAAAAAAXKEeYyXQ+nH9YQ+3zp4AC7g5tSqwJlol&#10;sMpz3o9SQVViq1zTNB1iKwAAAAAAAADgWYmzlu2caOtxO/f1h/ef+f+gAAu4SplYlbCqplcty3J4&#10;N1KCqoRVfVWgyAoAAAAAAAAAPkzFWImzjq0/7OHWuxBgARergqqaaJVzJlplstVIiasy0Wqe58Nk&#10;q3oHAAAAAAAAAFyMPjnrYbv39Yc93HqWAAs4e7UqcF3XfWyVqyZbjZLJVZlgVWsD+0QrAAAAAAAA&#10;AODmJMratfNh/aEACzgLFVRVbNXXB47Sp1dlbWBWBdY7AAAAAAAAAIDXEGABH6avCkxYtSzL/jnv&#10;R6mgKpOrck3TdIitAAAAAAAAAAB+lgALeFcJqxJYVWyVyKrejZSgKmFVXxWYcwIsAAAAAAAAAIBR&#10;BFjASbIqsE+0ytrAvBupgqp5ng+TrSq2AgAAAAAAAAD4DAIs4FkJqhJWreu6j61y1frAURJTJapK&#10;XFWrAkVWAAAAAAAAAMC5EmDBjaugqmKrPGeqVWKrUWp6VaKqXIms6h0AAAAAAAAAwCURYMEN6KsC&#10;E1sty7K/53mkhFWZYpWwapqmw0QrAAAAAAAAAIBrIcCCK1FBVY+tamXgSDXJKvdaFZhzJloBAAAA&#10;AAAAAFw7ARZcmFoVuK7rPq7KOe9GqqBqnufDqsCKrQAAAAAAAAAAbpkAC85QrQpMWJUpVjXJKu9G&#10;SUyVqCpxVa0KrNgKAAAAAAAAAIDjBFjwSWpVYE20SmCV57wfpYKqxFa5pmk6rAwEAAAAAAAAAODt&#10;BFgwUEVWNb1qWZb9Pc8jZXpVplj1VYF5BwAAAAAAAADA+xJgwU+qoKrHVplolclWIyWuykSreZ4P&#10;kVW9AwAAAAAAAADgYwiw4JVqVeC6rvvYKtfoyCpRVeKqRFa1PrBiKwAAAAAAAAAAPp8AC5paFVix&#10;VZ7r3SgVVuXK2sCsCqx3AAAAAAAAAACcNwEWN6evCsw59zznPEoFVZlclWuapkNsBQAAAAAAAADA&#10;5RJgcZUysapPr1qW5fBupARVCav6qsCcE2ABAAAAAAAAAHB9BFhcrAqq+kSrrA3M+sCRKqia5/lP&#10;6wNFVgAAAAAAAAAAt0eAxdlLUJWwal3XfWxVawMTYI2SyVWZYFVrA/tEKwAAAAAAAAAAKAIszkIF&#10;VRVb5TlTrRJbjVLTqxJV5cr6wHoHAAAAAAAAAACvIcDiw/RVgYmtlmUZHllFwqqKrKZpuvv69ev+&#10;HQAAAAAAAAAA/CwBFu8qYVUCq4qtElnVu5ESVCWs6qsCc85EKwAAAAAAAAAAGEWAxUlqVeC6rvu4&#10;Kue8G6mCqnmeD6sCK7YCAAAAAAAAAIDPIMDiWTXJKpFV7rlqfeAoiakSVSWuqlWBFVsBAAAAAAAA&#10;AMC5EWDduAqqaqJVnrM6MLHVKBVUJbbKNU3TYWUgAAAAAAAAAABcEgHWDUhMlaiqYqtlWfb3PI+U&#10;6VWZYpWwKpFVTbQCAAAAAAAAAIBrIcC6EhVU9diqVgaOVJOscs/qwDpnyhUAAAAAAAAAAFw7AdaF&#10;qVWB67ruA6tceTdSoqrEVfM8H9YHVmwFAAAAAAAAAAC3TIB1hmpVYMKqiqzq3SgVWSWuqlWBFVsB&#10;AAAAAAAAAADHCbA+Sa0KrIlWCazynPejVFCV2CrXNE2H2AoAAAAAAAAAAHg7AdZAmViVsKqmVy3L&#10;cng3UoKqhFV9VaDICgAAAAAAAAAA3p8A6ydVUFUTrXLORKtMthopcVUmWs3zfJhsVe8AAAAAAAAA&#10;AICPIcB6pVoVuK7rPrbKVZOtRsnkqkywqrWBfaIVAAAAAAAAAADw+QRYTQVVFVv19YGj9OlVWRuY&#10;VYH1DgAAAAAAAAAAOG83F2D1VYE1xSrPOY9SQVUmV+WapukQWwEAAAAAAAAAAJfrKgOsTKyqwCpx&#10;1bIsh3cjJahKWNVXBeacAAsAAAAAAAAAALg+Fx1gZVVgn2iVtYF5N1IFVfM8HyZbVWwFAAAAAAAA&#10;AADclrMPsBJUJaxa13UfW9XawEy0GiUxVaKqxFW1KlBkBQAAAAAAAAAA/OgsAqwKqiq2ynOmWiW2&#10;GqWmVyWqypXIqt4BAAAAAAAAAAC8xocFWH1VYGKrZVn29zyPlLAqU6wSVk3TdJhoBQAAAAAAAAAA&#10;8LPeNcCqoKrHVrUycKSaZJV7rQrMOROtAAAAAAAAAAAARjkpwKpVgeu67uOqnPNupAqq5nk+rAqs&#10;2AoAAAAAAAAAAOAzPBtg1fSqRFa51ySrTLkaJTFVoqrEVbUqsGIrAAAAAAAAAACAc3MIsB4eHu7+&#10;/e9/71cHJrYapYKqxFa5pmk6rAwEAAAAAAAAAAC4JF/7w3uuEcz0qkyx6qsC8w4AAAAAAAAAAOBa&#10;HAKsxFJvlbgqE63meT5EVvUOAAAAAAAAAADg2h2qq+emUyWqSlyVyKrWB1ZsBQAAAAAAAAAAcMu+&#10;PP1XPfzrX//a3xNjVWwFAAAAAAAAAADAcX8KsAAAAAAAAAAAAHg9ARYAAAAAAAAAAMCJBFgAAAAA&#10;AAAAAAAnEmABAAAAAAAAAACcSIAFAAAAAAAAAABwIgEWAAAAAAAAAADAiQRYAAAAAAAAAAAAJxJg&#10;AQAAAAAAAAAAnEiABQAAAAAAAAAAcCIBFgAAAAAAAAAAwIkEWAAAAAAAAAAAACcSYAEAAAAAAAAA&#10;AJxIgAUAAAAAAAAAAHAiARYAAAAAAAAAAMCJBFgAAAAAAAAAAAAnEmABAAAAAAAAAACcSIAFAAAA&#10;AAAAAABwIgEWAAAAAAAAAADAiQRYAAAAAAAAAAAAJxJgAQAAAAAAAAAAnEiABQAAAAAAAAAAcCIB&#10;FgAAAAAAAAAAwIkEWAAAAAAAAAAAACcSYAEAAAAAAAAAAJxIgAUAAAAAAAAAAHAiARYAAAAAAAAA&#10;AMCJBFgAAAAAAAAAAAAnEmABAAAAAAAAAACcSIAFAAAAAAAAAABwIgEWAAAAAAAAAADAif5PgAEA&#10;Tfn5EHXFwqEAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAPWialrZAAAABgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FvwjAMhe+T9h8iT9ptpGUb27qmCKFxRhQu3ELjNdUSp2oClH8/s8u4WH561nuf&#10;y/nonTjhELtACvJJBgKpCaajVsFuu3p6BxGTJqNdIFRwwQjz6v6u1IUJZ9rgqU6t4BCKhVZgU+oL&#10;KWNj0es4CT0Se99h8DqxHFppBn3mcO/kNMtm0uuOuMHqHpcWm5/66Lk3rt++nPTry7iyy8Vz6Pa4&#10;qZV6fBgXnyASjun/GK74jA4VMx3CkUwUTgE/kv7m1ctfp6wPvH3kLyCrUt7iV78AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrD&#10;MBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCI&#10;dTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnK&#10;iPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCH&#10;Xr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACofmjIMFAAB+GwAADgAAAAAAAAAA&#10;AAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAmxsUEWhkAABoZAAAFAAAAAAA&#10;AAAAAAAAAADpBwAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEA9aJqWtkAAAAG&#10;AQAADwAAAAAAAAAAAAAAAACDbAAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68&#10;AAAAIQEAABkAAAAAAAAAAAAAAAAAiW0AAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAA&#10;AAYABgB8AQAAfG4AAAAA&#10;">
+                    <v:shape id="Rectangle 51" o:spid="_x0000_s1027" style="position:absolute;width:73152;height:11303;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="7312660,1129665" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlmh32xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoK3ulFQJLpKEUWpXox66G3ITpPQ7GzMrpr+e+dQ6G2G9+a9bxarztXqQW2oPBsYDRNQ&#10;xLm3FRcGLuft+wxUiMgWa89k4JcCrJa9twWm1j/5RI8sFkpCOKRooIyxSbUOeUkOw9A3xKJ9+9Zh&#10;lLUttG3xKeGu1uMkmWqHFUtDiQ2tS8p/srsz4A+023STy/54OH/pazb93GXuZsyg333MQUXq4r/5&#10;73pvBX8i+PKMTKCXLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlmh32xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l7312660,r,1129665l3619500,733425,,1091565,,xe" fillcolor="#156082 [3204]" stroked="f" strokeweight="1.5pt">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;7315200,0;7315200,1130373;3620757,733885;0,1092249;0,0" o:connectangles="0,0,0,0,0,0"/>
+                    </v:shape>
+                    <v:rect id="Rectangle 151" o:spid="_x0000_s1028" style="position:absolute;width:73152;height:12161;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCRA3XHwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/Q9hhF6kZi21lNUoVVqqR7V6HpJxs7iZLJuoq7/eCIK3ebzPGU9bV4kTNaH0rGDQz0AQa29K&#10;LhT8b37fvkCEiGyw8kwKLhRgOnnpjDE3/swrOq1jIVIIhxwV2BjrXMqgLTkMfV8TJ27vG4cxwaaQ&#10;psFzCneVfM+yT+mw5NRgsaa5JX1YH52Cj7n+sXGrr4fervq72Gy23G6sUq/d9nsEIlIbn+KHe2HS&#10;/OEA7s+kC+TkBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJEDdcfBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" stroked="f" strokeweight="1.5pt">
+                      <v:fill r:id="rId13" o:title="" recolor="t" rotate="t" type="frame"/>
+                    </v:rect>
+                    <w10:wrap anchorx="page" anchory="page"/>
+                  </v:group>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="71A54517" w14:textId="2FF33C11" w:rsidR="00927AA0" w:rsidRDefault="001B26AA">
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32E2D22C" wp14:editId="7DE0AD6C">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="page">
+                      <wp:posOffset>-1103586</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="page">
+                      <wp:posOffset>3011214</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="8653999" cy="3638550"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                    <wp:wrapSquare wrapText="bothSides"/>
+                    <wp:docPr id="154" name="Text Box 54"/>
+                    <wp:cNvGraphicFramePr/>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr txBox="1"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="8653999" cy="3638550"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="6350">
+                              <a:noFill/>
+                            </a:ln>
+                            <a:effectLst/>
+                          </wps:spPr>
+                          <wps:style>
+                            <a:lnRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:lnRef>
+                            <a:fillRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:fillRef>
+                            <a:effectRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:effectRef>
+                            <a:fontRef idx="minor">
+                              <a:schemeClr val="dk1"/>
+                            </a:fontRef>
+                          </wps:style>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="61593162" w14:textId="2210CD3F" w:rsidR="00927AA0" w:rsidRPr="0065783F" w:rsidRDefault="00784774">
+                                <w:pPr>
+                                  <w:jc w:val="right"/>
+                                  <w:rPr>
+                                    <w:color w:val="156082" w:themeColor="accent1"/>
+                                    <w:sz w:val="72"/>
+                                    <w:szCs w:val="72"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:sdt>
+                                  <w:sdtPr>
+                                    <w:rPr>
+                                      <w:color w:val="156082" w:themeColor="accent1"/>
+                                      <w:sz w:val="72"/>
+                                      <w:szCs w:val="72"/>
+                                    </w:rPr>
+                                    <w:alias w:val="Title"/>
+                                    <w:tag w:val=""/>
+                                    <w:id w:val="630141079"/>
+                                    <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                                    <w:text w:multiLine="1"/>
+                                  </w:sdtPr>
+                                  <w:sdtEndPr/>
+                                  <w:sdtContent>
+                                    <w:r w:rsidR="00F93DA6" w:rsidRPr="0065783F">
+                                      <w:rPr>
+                                        <w:color w:val="156082" w:themeColor="accent1"/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                      <w:t>Fiscal Year 202</w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="00F93DA6">
+                                      <w:rPr>
+                                        <w:color w:val="156082" w:themeColor="accent1"/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                      <w:t>7</w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="00F93DA6" w:rsidRPr="0065783F">
+                                      <w:rPr>
+                                        <w:color w:val="156082" w:themeColor="accent1"/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="00F93DA6" w:rsidRPr="0065783F">
+                                      <w:rPr>
+                                        <w:color w:val="156082" w:themeColor="accent1"/>
+                                        <w:sz w:val="72"/>
+                                        <w:szCs w:val="72"/>
+                                      </w:rPr>
+                                      <w:br/>
+                                      <w:t>Port Environs Survey Guide</w:t>
+                                    </w:r>
+                                  </w:sdtContent>
+                                </w:sdt>
+                              </w:p>
+                              <w:sdt>
+                                <w:sdtPr>
+                                  <w:rPr>
+                                    <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                                    <w:sz w:val="56"/>
+                                    <w:szCs w:val="56"/>
+                                  </w:rPr>
+                                  <w:alias w:val="Subtitle"/>
+                                  <w:tag w:val=""/>
+                                  <w:id w:val="1759551507"/>
+                                  <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                                  <w:text/>
+                                </w:sdtPr>
+                                <w:sdtEndPr/>
+                                <w:sdtContent>
+                                  <w:p w14:paraId="35C866DA" w14:textId="17817D8F" w:rsidR="00927AA0" w:rsidRPr="0065783F" w:rsidRDefault="00633FE6">
+                                    <w:pPr>
+                                      <w:jc w:val="right"/>
+                                      <w:rPr>
+                                        <w:smallCaps/>
+                                        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                                        <w:sz w:val="56"/>
+                                        <w:szCs w:val="56"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0065783F">
+                                      <w:rPr>
+                                        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                                        <w:sz w:val="56"/>
+                                        <w:szCs w:val="56"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve">Pilot Year </w:t>
+                                    </w:r>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                                        <w:sz w:val="56"/>
+                                        <w:szCs w:val="56"/>
+                                      </w:rPr>
+                                      <w:t>5</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:sdtContent>
+                              </w:sdt>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="1600200" tIns="0" rIns="685800" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="page">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="page">
+                      <wp14:pctHeight>36300</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:shapetype w14:anchorId="32E2D22C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="Text Box 54" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-86.9pt;margin-top:237.1pt;width:681.4pt;height:286.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:363;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:363;mso-width-relative:page;mso-height-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIEVChbAIAADkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQSKiCgiVIyKaRJq&#10;q9Kpz8axSTTH59mGhP36nZ0EOraXTntxLnffne++u/P8rqkUOQrrStAZHQ2GlAjNIS/1PqPfXtaf&#10;ppQ4z3TOFGiR0ZNw9G7x8cO8NjNxAwWoXFiCQbSb1SajhfdmliSOF6JibgBGaDRKsBXz+Gv3SW5Z&#10;jdErldwMh2lSg82NBS6cQ+19a6SLGF9Kwf2jlE54ojKKufl42njuwpks5my2t8wUJe/SYP+QRcVK&#10;jZeeQ90zz8jBln+EqkpuwYH0Aw5VAlKWXMQasJrR8KqabcGMiLUgOc6caXL/Lyx/OG7NkyW++QwN&#10;NjAQUhs3c6gM9TTSVuGLmRK0I4WnM22i8YSjcppOxre3t5RwtI3T8XQyicQmF3djnf8ioCJByKjF&#10;vkS62HHjPF6J0B4SbtOwLpWKvVGa1BlNxxjyNwt6KB00Ina5C3NJPUr+pETAKP0sJCnzWEFQxPkS&#10;K2XJkeFkMM6F9rH4GBfRASUxifc4dvhLVu9xbuvobwbtz85VqcHG6q/Szr/3KcsWj0S+qTuIvtk1&#10;XUt3kJ+w0xbaJXCGr0vsxoY5/8QsTj02FzfZP+IhFSDr0EmUFGB//k0f8DiMaKWkxi3KqPtxYFZQ&#10;or5qHNNROhzimuLixV8UbBTS6WQa1LterQ/VCrATI3wuDI9iAHvVi9JC9Yq7vgwXoolpjtdmdNeL&#10;K9+uNb4VXCyXEYQ7Zpjf6K3hIXRoTBizl+aVWdPNoscxfoB+1djsaiRbbPDUsDx4kGWc18BtS2jH&#10;Oe5nHOPuLQkPwNv/iLq8eItfAAAA//8DAFBLAwQUAAYACAAAACEAD+w42uIAAAAOAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeGsXkEiLLI0x1nhRI5qeF3YEIjtL2G3Bf+/0pLc3&#10;eS9vvlfsFjuIE06+d6QgXkcgkBpnemoVfH7sVxsQPmgyenCECn7Qw668vCh0btxM73iqQiu4hHyu&#10;FXQhjLmUvunQar92IxJ7X26yOvA5tdJMeuZyO8gkim6l1T3xh06P+NBh810drYL98yjfXh9dusyZ&#10;q5r2JXs66Fqp66vl/g5EwCX8heGMz+hQMlPtjmS8GBSs4uyG2YOCNEsTEOdIvNnyvppVlGYJyLKQ&#10;/2eUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAIEVChbAIAADkFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAP7Dja4gAAAA4BAAAPAAAAAAAA&#10;AAAAAAAAAMYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:textbox inset="126pt,0,54pt,0">
+                      <w:txbxContent>
+                        <w:p w14:paraId="61593162" w14:textId="2210CD3F" w:rsidR="00927AA0" w:rsidRPr="0065783F" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:color w:val="156082" w:themeColor="accent1"/>
+                              <w:sz w:val="72"/>
+                              <w:szCs w:val="72"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:color w:val="156082" w:themeColor="accent1"/>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                              <w:alias w:val="Title"/>
+                              <w:tag w:val=""/>
+                              <w:id w:val="630141079"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                              <w:text w:multiLine="1"/>
+                            </w:sdtPr>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00F93DA6" w:rsidRPr="0065783F">
+                                <w:rPr>
+                                  <w:color w:val="156082" w:themeColor="accent1"/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                                <w:t>Fiscal Year 202</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00F93DA6">
+                                <w:rPr>
+                                  <w:color w:val="156082" w:themeColor="accent1"/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                                <w:t>7</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00F93DA6" w:rsidRPr="0065783F">
+                                <w:rPr>
+                                  <w:color w:val="156082" w:themeColor="accent1"/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00F93DA6" w:rsidRPr="0065783F">
+                                <w:rPr>
+                                  <w:color w:val="156082" w:themeColor="accent1"/>
+                                  <w:sz w:val="72"/>
+                                  <w:szCs w:val="72"/>
+                                </w:rPr>
+                                <w:br/>
+                                <w:t>Port Environs Survey Guide</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                              <w:sz w:val="56"/>
+                              <w:szCs w:val="56"/>
+                            </w:rPr>
+                            <w:alias w:val="Subtitle"/>
+                            <w:tag w:val=""/>
+                            <w:id w:val="1759551507"/>
+                            <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                            <w:text/>
+                          </w:sdtPr>
+                          <w:sdtContent>
+                            <w:p w14:paraId="35C866DA" w14:textId="17817D8F" w:rsidR="00927AA0" w:rsidRPr="0065783F" w:rsidRDefault="00633FE6">
+                              <w:pPr>
+                                <w:jc w:val="right"/>
+                                <w:rPr>
+                                  <w:smallCaps/>
+                                  <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                                  <w:sz w:val="56"/>
+                                  <w:szCs w:val="56"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0065783F">
+                                <w:rPr>
+                                  <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                                  <w:sz w:val="56"/>
+                                  <w:szCs w:val="56"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Pilot Year </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                                  <w:sz w:val="56"/>
+                                  <w:szCs w:val="56"/>
+                                </w:rPr>
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:txbxContent>
+                    </v:textbox>
+                    <w10:wrap type="square" anchorx="page" anchory="page"/>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+          <w:r w:rsidR="00927AA0">
+            <w:br w:type="page"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="1174141259"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0A8628DC" w14:textId="32EE64D3" w:rsidR="00A50F54" w:rsidRDefault="00A50F54">
+          <w:pPr>
+            <w:pStyle w:val="TOCHeading"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0086185D">
+            <w:rPr>
+              <w:rFonts w:ascii="Amasis MT Pro Medium" w:hAnsi="Amasis MT Pro Medium"/>
+            </w:rPr>
+            <w:t>Contents</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2AE8B9ED" w14:textId="3A3CC4A6" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc209156670" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>INTRODUCTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156670 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3D318A18" w14:textId="5021677C" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156671" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Port Environs Survey Pilot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156671 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="308BA21F" w14:textId="26B5AC85" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156672" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>PORT ENVIRONS SURVEY GOALS AND GUIDELINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156672 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="77D74C36" w14:textId="2C2C5BAA" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156673" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Difference Between Port Environs and Pest Detection Funding for Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156673 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1993A25D" w14:textId="1CC9AB39" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156674" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>COMPLETING THE PPQ PORT ENVIRONS SURVEY SUMMARY FORM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156674 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4FC88F3E" w14:textId="0F3F21ED" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156675" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Workflow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156675 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5C2C25F9" w14:textId="31ABC984" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156676" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>DATA ENTRY GUIDANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156676 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="24B9A33E" w14:textId="244B90A0" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156677" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Port Environs Data Entry Guidance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156677 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="00B83694" w14:textId="6CDAEE34" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156678" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Mobile Data Collection Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156678 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="36126FF5" w14:textId="7B6D69E1" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156679" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Data Entry Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156679 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7C5DD993" w14:textId="36685001" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156680" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>NAPIS Data Entry Guidance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156680 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3770E453" w14:textId="773B23B6" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156681" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>RESOURCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156681 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="00F40AD0" w14:textId="2DDD05C3" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156682" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Survey Supplies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156682 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2D4F8C0E" w14:textId="3AA42548" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156683" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Preliminary Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156683 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5FBCBB4B" w14:textId="3ABD80FD" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156684" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Confirmatory Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156684 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="666A1927" w14:textId="68455CDB" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156685" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>APPENDIX 1. Survey Names and Habitats for PPQ Port Environs Survey Summary Form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156685 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0F53DAB7" w14:textId="7FE8CE24" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156686" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Survey Names</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156686 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1EFA6763" w14:textId="38820725" w:rsidR="009621E3" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc209156687" w:history="1">
+            <w:r w:rsidRPr="00286F8F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Habitats for Port Environs Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc209156687 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BC20B8">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="57DA441B" w14:textId="075D10B1" w:rsidR="00A50F54" w:rsidRDefault="009621E3" w:rsidP="009621E3">
+          <w:pPr>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="00BF232B" w14:textId="49BFB46E" w:rsidR="007D7359" w:rsidRDefault="007D7359"/>
+    <w:p w14:paraId="72EAD961" w14:textId="7D736AA7" w:rsidR="00CA088D" w:rsidRPr="00D479AD" w:rsidRDefault="00834C12" w:rsidP="009621E3">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40301098" w14:textId="3C6CE638" w:rsidR="003D2BEC" w:rsidRPr="00A50F54" w:rsidRDefault="00155D7B" w:rsidP="007448FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc209156670"/>
+      <w:r w:rsidRPr="00A50F54">
+        <w:lastRenderedPageBreak/>
+        <w:t>INTRODUCTION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00A50F54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CE5113" w14:textId="76918D75" w:rsidR="0070078C" w:rsidRDefault="00D87AC0" w:rsidP="00997228">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="173"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71CD2">
+        <w:t>gricultur</w:t>
+      </w:r>
+      <w:r w:rsidR="00857F5E">
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71CD2">
+        <w:t xml:space="preserve"> Quarantine </w:t>
+      </w:r>
+      <w:r w:rsidR="00411ADD">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71CD2">
+        <w:t xml:space="preserve">nspection </w:t>
+      </w:r>
+      <w:r>
+        <w:t>User Fee</w:t>
+      </w:r>
+      <w:r w:rsidR="0076378C">
+        <w:t xml:space="preserve"> (AQI UF) </w:t>
+      </w:r>
+      <w:r w:rsidR="00217D26">
+        <w:t xml:space="preserve">collections </w:t>
+      </w:r>
+      <w:r w:rsidR="00E328EE">
+        <w:t xml:space="preserve">fund </w:t>
+      </w:r>
+      <w:r w:rsidR="004847A9">
+        <w:t>Plant Protection and Quarantine</w:t>
+      </w:r>
+      <w:r w:rsidR="003953D6">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="004847A9">
+        <w:t xml:space="preserve"> (PPQ</w:t>
+      </w:r>
+      <w:r w:rsidR="003953D6">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="004847A9">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Port Environs early detection survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00165F0B">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0293C">
+        <w:t xml:space="preserve">conducted by PPQ </w:t>
+      </w:r>
+      <w:r w:rsidR="00751ADD">
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00E328EE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4420">
+        <w:t>PPQ must ensure AQI UF spending for port environs survey supports AQI activities appropriately</w:t>
+      </w:r>
+      <w:r w:rsidR="0078023A">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00405E1B">
+        <w:t xml:space="preserve">is working to </w:t>
+      </w:r>
+      <w:r w:rsidR="0078023A">
+        <w:t xml:space="preserve">improve </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00D5A">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="0078023A">
+        <w:t xml:space="preserve">ort </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00D5A">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0078023A">
+        <w:t xml:space="preserve">nvirons survey </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7457">
+        <w:t>reporting and analysis</w:t>
+      </w:r>
+      <w:r w:rsidR="0078023A">
+        <w:t xml:space="preserve"> capabilities</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4420">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00485BED">
+        <w:t>This guide provides Port Environs survey guidance for fiscal year (FY) 202</w:t>
+      </w:r>
+      <w:r w:rsidR="1DAAC9D0">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00485BED">
+        <w:t xml:space="preserve"> to ensure survey planning, methodology, and data reporting for this work are consistent between </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00D5A">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00485BED">
+        <w:t xml:space="preserve">states and territories receiving this funding and participating in the Port Environs survey pilot project. </w:t>
+      </w:r>
+      <w:r w:rsidR="002740C1">
+        <w:t xml:space="preserve">This approach aligns with PPQ’s overarching pest surveillance strategy, which includes </w:t>
+      </w:r>
+      <w:r w:rsidR="006F35CE">
+        <w:t xml:space="preserve">PPQ Port Environs, </w:t>
+      </w:r>
+      <w:r w:rsidR="002740C1">
+        <w:t>PPQ Pest Detection, Plant Protection Act (PPA) 7721 goal 1 survey, and the Cooperative Agricultural Pest Survey (CAPS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5472EC39" w14:textId="55E0D76E" w:rsidR="006611E7" w:rsidRPr="00DC597B" w:rsidRDefault="006611E7" w:rsidP="00A50F54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc209156671"/>
+      <w:r w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Port Environs Survey Pilot</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="458B74A6" w14:textId="0ACBBC66" w:rsidR="00812849" w:rsidRPr="00F35AF3" w:rsidRDefault="00652710" w:rsidP="007448FE">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following table outlines </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03485" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> states and territories </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76A7A" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="007775D7" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>joined</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03485" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> port environs survey </w:t>
+      </w:r>
+      <w:r w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pilot </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3C88" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project </w:t>
+      </w:r>
+      <w:r w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03485" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FYs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023 through 202</w:t>
+      </w:r>
+      <w:r w:rsidR="436B1914" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C7640" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and the states slated to join the project in FY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C7640" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3C88" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overarching</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7640" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> goal of </w:t>
+      </w:r>
+      <w:r w:rsidR="00991DDD" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00991DDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00991DDD" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C7640" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project is to achieve </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1818" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>national implementation of port environs survey policy and guidelines by FY 2028</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1818" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00846265">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The pilot will add </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD216F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>states</w:t>
+      </w:r>
+      <w:r w:rsidR="00846265">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that currently do not receive </w:t>
+      </w:r>
+      <w:r w:rsidR="00812849" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AQI UF port environs </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76A7A" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">national </w:t>
+      </w:r>
+      <w:r w:rsidR="00812849" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">survey </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76A7A" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(PENS) funds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to evaluate whether </w:t>
+      </w:r>
+      <w:r w:rsidR="00553539">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they conduct </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35AF3" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>port environs surveys under a funding source other than</w:t>
+      </w:r>
+      <w:r w:rsidR="00145801" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PENS</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35AF3" w:rsidRPr="245E55FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblW w:w="9265" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1302"/>
+        <w:gridCol w:w="6703"/>
+        <w:gridCol w:w="1260"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D32517" w:rsidRPr="00F35AF3" w14:paraId="4FA262D4" w14:textId="1038BB93" w:rsidTr="00701BD0">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1302" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06CDCEB3" w14:textId="77777777" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00D32517" w:rsidP="00C82C35">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35AF3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pilot Year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6703" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="207F5310" w14:textId="77777777" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00D32517" w:rsidP="00C82C35">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35AF3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">States/Territories </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B80AC80" w14:textId="513BF190" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00D8186B" w:rsidP="00701BD0">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Total Per Year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32517" w:rsidRPr="00F35AF3" w14:paraId="0BFCBA86" w14:textId="439C6232" w:rsidTr="008414B3">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="341"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1302" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23B64CF0" w14:textId="77777777" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00D32517" w:rsidP="00C82C35">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35AF3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6703" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23B25893" w14:textId="58B4D4E6" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00D32517" w:rsidP="00C82C35">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="60"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35AF3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Illinois, North Carolina, Pennsylvania, Texas, Washington</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="616FEC4F" w14:textId="3EF32124" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00147943" w:rsidP="008414B3">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32517" w:rsidRPr="00F35AF3" w14:paraId="49B776C0" w14:textId="17F75879" w:rsidTr="008414B3">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1302" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="798C6637" w14:textId="77777777" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00D32517" w:rsidP="008F36D9">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35AF3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6703" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3A4D62" w14:textId="2DEF6599" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00D32517" w:rsidP="00C82C35">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="60"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35AF3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Mexico, New York, Ohio, Oregon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0709DF0B" w14:textId="18A53AA9" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00326E84" w:rsidP="008414B3">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32517" w:rsidRPr="00F35AF3" w14:paraId="714D302C" w14:textId="34026309" w:rsidTr="008414B3">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="341"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1302" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E538EE6" w14:textId="77777777" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00D32517" w:rsidP="008F36D9">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35AF3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6703" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="069DDDA8" w14:textId="4FBB2407" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00D32517" w:rsidP="00C82C35">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="60"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35AF3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Florida, Hawaii, South Carolina, Guam, Puerto Rico, </w:t>
+            </w:r>
+            <w:r w:rsidR="000C39C6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>U.S.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35AF3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Virgin Islands</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9E13C7" w14:textId="3B7CD182" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00326E84" w:rsidP="008414B3">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32517" w:rsidRPr="00F35AF3" w14:paraId="48CD5D0E" w14:textId="78AE1F77" w:rsidTr="008414B3">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1302" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="393E0664" w14:textId="772CD3C5" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00D32517" w:rsidP="008F36D9">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35AF3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6703" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B87EE4A" w14:textId="11800A23" w:rsidR="00D32517" w:rsidRPr="00A403CB" w:rsidRDefault="00D32517" w:rsidP="09460F17">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="60"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A403CB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Alabama, Arkansas, Arizona, Idaho, Iowa, Kentucky, Louisiana, Maryland, Mississippi, Missouri, Montana, Nevada, Tennessee, Utah, West Virginia, Wyoming</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFA08B3" w14:textId="618C588A" w:rsidR="00D32517" w:rsidRPr="00A403CB" w:rsidRDefault="00CE209B" w:rsidP="008414B3">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32517" w:rsidRPr="00F35AF3" w14:paraId="67775B0E" w14:textId="37128F09" w:rsidTr="008414B3">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="899"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1302" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0977C991" w14:textId="6C148617" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00D32517" w:rsidP="008F36D9">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35AF3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6703" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="537C6D3B" w14:textId="07854E8B" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00D32517" w:rsidP="00C82C35">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="60"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35AF3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alaska, California, Colorado, Connecticut, </w:t>
+            </w:r>
+            <w:r w:rsidR="005A281B" w:rsidRPr="00A403CB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Delaware,</w:t>
+            </w:r>
+            <w:r w:rsidR="005A281B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35AF3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Georgia, Indiana, Kansas, Maine, Massachusetts, Michigan, Minnesota, Nebraska, New Hampshire, New Jersey, North Dakota, Oklahoma, Rhode Island, South Dakota, </w:t>
+            </w:r>
+            <w:r w:rsidR="00735680" w:rsidRPr="00A403CB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virginia, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35AF3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vermont, Wisconsin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E060CC8" w14:textId="389F0B94" w:rsidR="00D32517" w:rsidRPr="00F35AF3" w:rsidRDefault="00C35C80" w:rsidP="008414B3">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00991DD6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00675B52" w:rsidRPr="00F35AF3" w14:paraId="1AE6B367" w14:textId="77777777" w:rsidTr="00BA404C">
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1302" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="025654E6" w14:textId="77777777" w:rsidR="00675B52" w:rsidRPr="00F35AF3" w:rsidRDefault="00675B52" w:rsidP="00EA6F17">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6703" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45039D0C" w14:textId="04B66A6F" w:rsidR="000C705C" w:rsidRPr="00BA404C" w:rsidRDefault="000C705C" w:rsidP="00BA404C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5205"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA404C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Grand Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36ACB69F" w14:textId="743B0388" w:rsidR="00675B52" w:rsidRPr="00BA404C" w:rsidRDefault="00F43270" w:rsidP="00BA404C">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA404C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3CF2BBE3" w14:textId="3CB30E1F" w:rsidR="00331C1A" w:rsidRPr="00BA404C" w:rsidRDefault="00331C1A" w:rsidP="00BA404C">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:before="80"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc209156672"/>
+      <w:r w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008903D5" w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">States </w:t>
+      </w:r>
+      <w:r w:rsidR="006D77F5" w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and territories </w:t>
+      </w:r>
+      <w:r w:rsidR="008903D5" w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">involved </w:t>
+      </w:r>
+      <w:r w:rsidR="00505FB3" w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in the PPQ P</w:t>
+      </w:r>
+      <w:r w:rsidR="005F703C" w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ort </w:t>
+      </w:r>
+      <w:r w:rsidR="00505FB3" w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="005F703C" w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nvi</w:t>
+      </w:r>
+      <w:r w:rsidR="008903D5" w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rons</w:t>
+      </w:r>
+      <w:r w:rsidR="00505FB3" w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D77F5" w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>survey pilot by year</w:t>
+      </w:r>
+      <w:r w:rsidR="001E0EBB" w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from 2023 to 2027</w:t>
+      </w:r>
+      <w:r w:rsidR="006D77F5" w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00402614" w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008903D5" w:rsidRPr="00BA404C">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F5E433" w14:textId="7C7E91CB" w:rsidR="00516E97" w:rsidRPr="00293E9C" w:rsidRDefault="00DA7F2A" w:rsidP="006261A0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">PORT ENVIRONS SURVEY </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07CDA">
+        <w:t xml:space="preserve">GOALS </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2713">
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07CDA">
+        <w:t xml:space="preserve"> GUIDELINES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="6429C1B4" w14:textId="111D79B8" w:rsidR="0000198B" w:rsidRPr="001F69E2" w:rsidRDefault="005C001E" w:rsidP="006261A0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69E2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>PPQ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C827F1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0000198B" w:rsidRPr="001F69E2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Port Environs </w:t>
+      </w:r>
+      <w:r w:rsidR="00606EFF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>early detection</w:t>
+      </w:r>
+      <w:r w:rsidR="00606EFF" w:rsidRPr="001F69E2" w:rsidDel="00B4509C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606EFF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00606EFF" w:rsidRPr="001F69E2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>urvey</w:t>
+      </w:r>
+      <w:r w:rsidR="00606EFF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> goals</w:t>
+      </w:r>
+      <w:r w:rsidR="00606EFF" w:rsidRPr="001F69E2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0000198B" w:rsidRPr="001F69E2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="0017616C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="0000198B" w:rsidRPr="001F69E2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE3BC06" w14:textId="77777777" w:rsidR="001D4E12" w:rsidRPr="002221C3" w:rsidRDefault="001D4E12" w:rsidP="004F2FAD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69E2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conduct surveys along import pathways </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4B3D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>at primary pest entry areas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to detect incursions of pests of phytosanitary concern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4991EF93" w14:textId="066A2623" w:rsidR="000C4F73" w:rsidRDefault="00082DF3" w:rsidP="00BA404C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>Prioritize s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31F97" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>urvey for pest</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31F97">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31F97" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on th</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31F97" w:rsidRPr="004639DC">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00C31F97" w:rsidRPr="004639DC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>National Priority Pest List</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="65A5EA0A" w14:textId="66B16AF9" w:rsidR="0000198B" w:rsidRPr="002221C3" w:rsidRDefault="00430FD0" w:rsidP="006A3406">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Port </w:t>
+      </w:r>
+      <w:r w:rsidR="0091752B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Environs surveys target activities </w:t>
+      </w:r>
+      <w:r w:rsidR="00881C29">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="0091752B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">detect pests of concern that may have followed an import pathway. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A134AD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">According to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="002C4A14" w:rsidRPr="00091715">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">International </w:t>
+        </w:r>
+        <w:r w:rsidR="004125D4" w:rsidRPr="00091715">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Standards for Phytosanitary Measures </w:t>
+        </w:r>
+        <w:r w:rsidR="00897015" w:rsidRPr="00091715">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>(ISPM) 5: Glossary of Phy</w:t>
+        </w:r>
+        <w:r w:rsidR="00631E36" w:rsidRPr="00091715">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>tosanitary Terms</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C37132">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>, the definition of</w:t>
+      </w:r>
+      <w:r w:rsidR="00631E36">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a pathway is </w:t>
+      </w:r>
+      <w:r w:rsidR="001F2819">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00C37132">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2819" w:rsidRPr="001F2819">
+        <w:t>ny means that allows the entry or spread of a pest</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32613">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002A53E1">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="001B386F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A2410">
+        <w:t>For the purpose of P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A515AA">
+        <w:t>ort Environs</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2410">
+        <w:t xml:space="preserve"> surveys,</w:t>
+      </w:r>
+      <w:r w:rsidR="001B386F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008716C2">
+        <w:t xml:space="preserve">an import pathway </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97BCF">
+        <w:t xml:space="preserve">includes </w:t>
+      </w:r>
+      <w:r w:rsidR="002A2410">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001B386F">
+        <w:t xml:space="preserve">area </w:t>
+      </w:r>
+      <w:r w:rsidR="009F74B0">
+        <w:t xml:space="preserve">where imported material </w:t>
+      </w:r>
+      <w:r w:rsidR="0094728B">
+        <w:t>is moved for</w:t>
+      </w:r>
+      <w:r w:rsidR="00146FAA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00146FAA" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>unlading, transfer, storage, and distribution</w:t>
+      </w:r>
+      <w:r w:rsidR="002A15BE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00897015">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0000198B" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Port </w:t>
+      </w:r>
+      <w:r w:rsidR="00306A09">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="0000198B" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nvirons surveys should target international ports and associated areas </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4652">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>that have</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4652" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0000198B" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>a high concentration of warehouses, intermodal transfer stations, and other key transport infrastructure where pests associated with imported goods may disperse into the environment for the first time</w:t>
+      </w:r>
+      <w:r w:rsidR="009C7FFE" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (i.e., primary pest entry areas)</w:t>
+      </w:r>
+      <w:r w:rsidR="0000198B" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE39C9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2910819D" w14:textId="402E48F1" w:rsidR="0000198B" w:rsidRPr="002221C3" w:rsidRDefault="0000198B" w:rsidP="001A2029">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An ideal </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9654D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">approach to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>survey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002221C3" w:rsidDel="00D207CC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C46E31">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9654D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46E31">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considers</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46E31" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>available inspection data (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6ED7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i.e., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>pest interceptions</w:t>
+      </w:r>
+      <w:r w:rsidR="00291564">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C46E31">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>emergency action notification</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11F81">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46E31">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EAN)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11F81">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>, commodity import pathways, pest information (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6ED7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i.e., </w:t>
+      </w:r>
+      <w:r w:rsidR="0011504C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">likelihood of </w:t>
+      </w:r>
+      <w:r w:rsidR="005F5328">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>establishment</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5328" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>and habitat suitability)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4F39">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">state and port risk committee input to target pests with </w:t>
+      </w:r>
+      <w:r w:rsidR="00291564">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">greatest risk of introduction along an import pathway. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7039">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The ultimate goal is to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support </w:t>
+      </w:r>
+      <w:r w:rsidR="00652E3C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PPQ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pest surveillance by identifying high risk import pathways for </w:t>
+      </w:r>
+      <w:r w:rsidR="0073393A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">national </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>priority pests and targeting these areas for survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF37B6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2675B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Emerging pests of concern to PPQ may be </w:t>
+      </w:r>
+      <w:r w:rsidR="00696007">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allowable </w:t>
+      </w:r>
+      <w:r w:rsidR="0073393A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for port environs surveys on a </w:t>
+      </w:r>
+      <w:r w:rsidR="008D381D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>case-by-case</w:t>
+      </w:r>
+      <w:r w:rsidR="0073393A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794920CD" w14:textId="68A8FF8D" w:rsidR="0000198B" w:rsidRPr="002221C3" w:rsidRDefault="003E4B38" w:rsidP="00885F16">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidR="0000198B" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questions about what qualifies as a Port Environs survey</w:t>
+      </w:r>
+      <w:r w:rsidR="009020F7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> site or pest target</w:t>
+      </w:r>
+      <w:r w:rsidR="0000198B" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>, contact the Port Environs National Operations Manager (NOM</w:t>
+      </w:r>
+      <w:r w:rsidR="009020F7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11A1A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63ABA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brad Newbry (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="000852DF" w:rsidRPr="000A167D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>bradley.a.newbry@usda.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004860DD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0000198B" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000198B" w:rsidRPr="002221C3">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B985F3" w14:textId="7B793AC1" w:rsidR="0907840A" w:rsidRPr="00DC597B" w:rsidRDefault="004A7022" w:rsidP="00A50F54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc209156673"/>
+      <w:r w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Difference </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6267A" w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etween Port Environs </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4749" w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Pest Detection </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA659F" w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4749" w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Surveys</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="10506E0F" w14:textId="3F61D150" w:rsidR="005901DA" w:rsidRDefault="005901DA" w:rsidP="00885F16">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="173"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">PPQ receives  Pest Detection </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6218A">
+        <w:t xml:space="preserve">funds </w:t>
+      </w:r>
+      <w:r>
+        <w:t>through an annual appropriation from Congress. The goal of th</w:t>
+      </w:r>
+      <w:r w:rsidR="0099716C">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> appropriation is to document the presence or absence of plant pests and diseases of Federal regulatory</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>significance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004530C1">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>that may present a threat to American agriculture and natural resources if the pest becomes established or spreads from the original point of detection</w:t>
+      </w:r>
+      <w:r w:rsidR="004530C1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PPQ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7024">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fund</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7024">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>many</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efforts</w:t>
+      </w:r>
+      <w:r w:rsidR="0025617C">
+        <w:t xml:space="preserve"> related to Pest Detection</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">including CAPS and PPQ Pest Detection surveys. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789AEE77" w14:textId="45442507" w:rsidR="005901DA" w:rsidRDefault="00101E0E" w:rsidP="00885F16">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="173"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Unlike surveys conducted through Pest Detection funds, </w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:t xml:space="preserve">PPQ </w:t>
+      </w:r>
+      <w:r w:rsidR="003A5354">
+        <w:t xml:space="preserve">uses </w:t>
+      </w:r>
+      <w:r w:rsidR="00E276BE">
+        <w:t xml:space="preserve">funds </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8079D">
+        <w:t>from AQI UF collections</w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:t xml:space="preserve"> for Port Environs survey</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2854">
+        <w:t xml:space="preserve"> as approved by the U.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E257FF">
+        <w:t>Congress</w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:t xml:space="preserve">. If </w:t>
+      </w:r>
+      <w:r w:rsidR="00904336">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:t>state or territory receives th</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01DDB">
+        <w:t>ese funds</w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:t>, it should be to support activities related to early pest detection surveys within a port environ (</w:t>
+      </w:r>
+      <w:r w:rsidR="00084375">
+        <w:t xml:space="preserve">i.e., </w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:t>setting, monitoring, collecting traps, and analyzing, documenting, and communicating information about trap</w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:t xml:space="preserve">contents). Consult your </w:t>
+      </w:r>
+      <w:r w:rsidR="00932939">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:t xml:space="preserve">tate </w:t>
+      </w:r>
+      <w:r w:rsidR="00932939">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:t xml:space="preserve">lant </w:t>
+      </w:r>
+      <w:r w:rsidR="00932939">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:t xml:space="preserve">ealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00932939">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:t xml:space="preserve">irector (SPHD) about the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26C39">
+        <w:t xml:space="preserve">funds provided to your state </w:t>
+      </w:r>
+      <w:r w:rsidR="0061621F">
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:t xml:space="preserve">types of early pest detection </w:t>
+      </w:r>
+      <w:r w:rsidR="0061621F">
+        <w:t>surveys</w:t>
+      </w:r>
+      <w:r w:rsidR="00A603B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C960AE">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1908">
+        <w:t>conduct in your state</w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72288">
+        <w:t>Use the examples below to distinguish between when to consider survey a Port Environs or a Pest Detection survey, and thus the use of appropriate funds to support the survey.</w:t>
+      </w:r>
+      <w:r w:rsidR="005901DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABB5432" w14:textId="539AF887" w:rsidR="005901DA" w:rsidRDefault="005901DA" w:rsidP="005901DA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="168"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>International</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>containerized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cargo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>arrives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>maritime</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00192BD4">
+        <w:t>port,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002464A9">
+        <w:t>cargo handlers</w:t>
+      </w:r>
+      <w:r w:rsidR="002464A9">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>transport</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7373B">
+        <w:t xml:space="preserve"> it</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inland port for inspection. The maritime port and inland port are appropriate locations for Port Environs survey supported by AQI UF fund</w:t>
+      </w:r>
+      <w:r w:rsidR="00117A79">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Surveys along the roadway or railway between the two ports are appropriate locations for Pest Detection funded survey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A4AA9B" w14:textId="186804F8" w:rsidR="000800EB" w:rsidRDefault="005901DA" w:rsidP="000800EB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="276" w:after="240"/>
+        <w:ind w:right="173"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example 2: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Traps for exotic wood borer/bark beetle (EWB/BB) </w:t>
+      </w:r>
+      <w:r w:rsidR="00595572">
+        <w:t>survey</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> placed at a maritime container port or wood packing material (WPM) recycler are </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5C56">
+        <w:t xml:space="preserve">part of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00435DEE">
+        <w:t xml:space="preserve">Port Environs survey and an </w:t>
+      </w:r>
+      <w:r>
+        <w:t>appropriate use of Port Environs AQI UF fund</w:t>
+      </w:r>
+      <w:r w:rsidR="00117A79">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00435DEE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00435DEE">
+        <w:t xml:space="preserve">The survey would </w:t>
+      </w:r>
+      <w:r>
+        <w:t>target pests that may infest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>WPM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>associated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>imported</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cargo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Traps</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>placed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ultimate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>destination</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>imported cargo</w:t>
+      </w:r>
+      <w:r w:rsidR="00465078">
+        <w:t>, other than an inland port,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> would be an appropriate Pest Detection funded survey.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Toc209156674"/>
+    </w:p>
+    <w:p w14:paraId="7B80019A" w14:textId="7BF62703" w:rsidR="00485B3F" w:rsidRDefault="004D0B4A" w:rsidP="004F2FAD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>COMPLETING THE PPQ PORT ENVIRONS SURVEY SUMMARY FORM</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="614B0CAD" w14:textId="18AC0CE3" w:rsidR="002708AC" w:rsidRPr="002708AC" w:rsidRDefault="00FD68CB" w:rsidP="002708AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="115"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Submitters of </w:t>
+      </w:r>
+      <w:r w:rsidR="002708AC" w:rsidRPr="002708AC">
+        <w:t>Port Environs state</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5E8E">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="002708AC" w:rsidRPr="002708AC">
+        <w:t>territory survey</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002708AC" w:rsidRPr="002708AC">
+        <w:t xml:space="preserve"> funded by AQI UF PENS </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4BBF">
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidR="002708AC" w:rsidRPr="002708AC">
+        <w:t xml:space="preserve">document their surveys in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="002708AC" w:rsidRPr="004D2379">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Port Environs Survey Summary Form (SSF)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002708AC" w:rsidRPr="002708AC">
+        <w:t xml:space="preserve">, which is available on the survey planning page of the CAPS website: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="002708AC" w:rsidRPr="001B50C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>http://pest.ceris.purdue.edu/services/surveyplanning/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002708AC" w:rsidRPr="002708AC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B50C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B50C8" w:rsidRPr="001B50C8">
+        <w:t xml:space="preserve">You must use a username and password to access this site; if you need login assistance, email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="005E3A38">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>capsis@purdue.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001B50C8" w:rsidRPr="001B50C8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E6C0DA" w14:textId="67B869A5" w:rsidR="006C46BD" w:rsidRPr="001A2029" w:rsidRDefault="006C46BD" w:rsidP="00002047">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>The FY 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00140EA1" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Port Environs SSF will be open </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27E5E" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">October </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2292" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27E5E" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>November 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27E5E" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C831CD5" w14:textId="143A75D2" w:rsidR="00F81ED4" w:rsidRPr="00F35AF3" w:rsidRDefault="00F81ED4" w:rsidP="00F81ED4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="249"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">The Port Environs SSF should only include plans </w:t>
+      </w:r>
+      <w:r w:rsidR="00C948F6" w:rsidRPr="00F35AF3">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> surveys supported by </w:t>
+      </w:r>
+      <w:r w:rsidR="00C948F6" w:rsidRPr="00F35AF3">
+        <w:t>AQI UF PENS f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidR="00010CAF">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t>. For example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088D6753" w14:textId="19BF2028" w:rsidR="00EF2561" w:rsidRPr="00F35AF3" w:rsidRDefault="006E6D6A" w:rsidP="00EF2561">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="240"/>
+        <w:ind w:left="720" w:right="29"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E6D6A">
+        <w:t xml:space="preserve">When you conduct a survey funded by both AQI UF PENS and Pest Detection, estimate what percentage of your work each </w:t>
+      </w:r>
+      <w:r w:rsidR="00505535">
+        <w:t xml:space="preserve">funding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6D6A">
+        <w:t>source supports.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6D6A">
+        <w:t xml:space="preserve">If AQI UF PENS supports 30% of your survey and Pest Detection </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20C3A">
+        <w:t xml:space="preserve">funding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6D6A">
+        <w:t>supports 70%, record only the 30% of your survey effort in the Port Environs SSF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF45003" w14:textId="25B8DD3A" w:rsidR="00150C70" w:rsidRPr="00F35AF3" w:rsidRDefault="009B2BF8" w:rsidP="001A2029">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120" w:after="240"/>
+        <w:ind w:right="29"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37E53" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">a survey name from the dropdown list </w:t>
+      </w:r>
+      <w:r w:rsidR="00207B95">
+        <w:t xml:space="preserve">in the SSF </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37E53" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">that most closely represents </w:t>
+      </w:r>
+      <w:r w:rsidR="006065DA">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37E53" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">PPQ </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF668F" w:rsidRPr="00F35AF3">
+        <w:t>Port Environs</w:t>
+      </w:r>
+      <w:r w:rsidR="00C37E53" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA52A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00207B95">
+        <w:t>you plan to</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA52A9">
+        <w:t xml:space="preserve"> conduct</w:t>
+      </w:r>
+      <w:r w:rsidR="00C37E53" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="001017A2">
+        <w:t>Relate the survey name you select to the pathway, the host or habitat, or the pest you are targeting.</w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2">
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:t>list</w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:t>current</w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:t>survey</w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:t>names</w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is available </w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_APPENDIX._Survey_Names" w:history="1">
+        <w:r w:rsidR="001017A2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001017A2" w:rsidRPr="00F35AF3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134754C3" w14:textId="5C5BCA03" w:rsidR="002E0C97" w:rsidRPr="00F35AF3" w:rsidRDefault="00612954" w:rsidP="00002047">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When surveying for </w:t>
+      </w:r>
+      <w:r w:rsidR="00101ED5">
+        <w:t>pests on the National Priority Pest List</w:t>
+      </w:r>
+      <w:r w:rsidR="00B766CA">
+        <w:t xml:space="preserve"> (NPPL)</w:t>
+      </w:r>
+      <w:r w:rsidR="00101ED5">
+        <w:t xml:space="preserve"> use s</w:t>
+      </w:r>
+      <w:r w:rsidR="00101ED5" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">urvey </w:t>
+      </w:r>
+      <w:r w:rsidR="000C48C8" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">methods required by the PPQ pest program or </w:t>
+      </w:r>
+      <w:r w:rsidR="005166ED">
+        <w:t xml:space="preserve">documented in the </w:t>
+      </w:r>
+      <w:r w:rsidR="000C48C8" w:rsidRPr="00F35AF3">
+        <w:t>Approved Methods for Pest Surveillance (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00202D33" w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://approvedmethods.ceris.purdue.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000C48C8" w:rsidRPr="00F35AF3">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5585">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F32F8">
+        <w:t xml:space="preserve">When targeting </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5585">
+        <w:t xml:space="preserve">pests </w:t>
+      </w:r>
+      <w:r w:rsidR="000739AD">
+        <w:t>of state concern</w:t>
+      </w:r>
+      <w:r w:rsidR="008F32F8">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D37460">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00D37460" w:rsidRPr="00D37460">
+        <w:t xml:space="preserve">onsult </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02542">
+        <w:t xml:space="preserve">with the </w:t>
+      </w:r>
+      <w:r w:rsidR="006D39DF">
+        <w:t>State Survey Coordinator (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02542">
+        <w:t>SSC</w:t>
+      </w:r>
+      <w:r w:rsidR="006D39DF">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02542">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00245F25">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00D37460" w:rsidRPr="00D37460">
+        <w:t xml:space="preserve">local resources </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5719">
+        <w:t xml:space="preserve">such as </w:t>
+      </w:r>
+      <w:r w:rsidR="007170ED">
+        <w:t xml:space="preserve">local university experts, </w:t>
+      </w:r>
+      <w:r w:rsidR="002500D1">
+        <w:t xml:space="preserve">industry experts, or extension publications </w:t>
+      </w:r>
+      <w:r w:rsidR="00D37460" w:rsidRPr="00D37460">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00647162">
+        <w:t xml:space="preserve">applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00690615" w:rsidRPr="00D37460">
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidR="00690615">
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="00647162">
+        <w:t xml:space="preserve">survey </w:t>
+      </w:r>
+      <w:r w:rsidR="00F75A98">
+        <w:t xml:space="preserve">methodology </w:t>
+      </w:r>
+      <w:r w:rsidR="00690615">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00D37460" w:rsidRPr="00D37460">
+        <w:t xml:space="preserve"> these pests</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5719">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00631FD4">
+        <w:t xml:space="preserve"> When targeting pests</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8020F">
+        <w:t xml:space="preserve"> of PPQ concern that are not on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B766CA">
+        <w:t>NPPL</w:t>
+      </w:r>
+      <w:r w:rsidR="00586172">
+        <w:t>, consult wit</w:t>
+      </w:r>
+      <w:r w:rsidR="00291827">
+        <w:t xml:space="preserve">h the </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4845" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">Port Environs </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4845">
+        <w:t>NOM,</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4845" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brad Newbry (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="004D4845" w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>bradley.a.newbry@usda.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004D4845" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4845" w:rsidRPr="00F35AF3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE58F8E" w14:textId="0D753813" w:rsidR="008407F2" w:rsidRPr="00F35AF3" w:rsidRDefault="005478BC" w:rsidP="00002047">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="00567F4D" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">assistance completing </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00567F4D" w:rsidRPr="00F35AF3">
+        <w:t>SSF</w:t>
+      </w:r>
+      <w:r w:rsidR="00433972" w:rsidRPr="00F35AF3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00076378" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> contact</w:t>
+      </w:r>
+      <w:r w:rsidR="008E119F" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> the Port Environs </w:t>
+      </w:r>
+      <w:r w:rsidR="00775B84">
+        <w:t>NOM,</w:t>
+      </w:r>
+      <w:r w:rsidR="004860DD" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brad Newbry (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="005639D4" w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>bradley.a.newbry@usda.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005639D4" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00076378" w:rsidRPr="00F35AF3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18520F83" w14:textId="77777777" w:rsidR="008407F2" w:rsidRPr="00DC597B" w:rsidRDefault="008407F2" w:rsidP="00A50F54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc209156675"/>
+      <w:r w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Workflow</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="58D16836" w14:textId="392A2320" w:rsidR="00D143E2" w:rsidRPr="00F35AF3" w:rsidRDefault="008407F2" w:rsidP="00EE0242">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">The Port Environs NOM will review the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55A3D">
+        <w:t xml:space="preserve">details entered into the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t>SSF</w:t>
+      </w:r>
+      <w:r w:rsidR="00001B99">
+        <w:t xml:space="preserve"> on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00534C4E" w:rsidRPr="0AAF85F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>CAPS Resource and Collaboration</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00534C4E">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00001B99">
+        <w:t>CAPS R&amp;C</w:t>
+      </w:r>
+      <w:r w:rsidR="00534C4E">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00001B99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00534C4E">
+        <w:t>web</w:t>
+      </w:r>
+      <w:r w:rsidR="00001B99">
+        <w:t>site</w:t>
+      </w:r>
+      <w:r w:rsidR="002372D3">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7FF9">
+        <w:t xml:space="preserve"> compare the </w:t>
+      </w:r>
+      <w:r w:rsidR="00103F13">
+        <w:t>SSF</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1936">
+        <w:t xml:space="preserve"> details</w:t>
+      </w:r>
+      <w:r w:rsidR="00103F13">
+        <w:t xml:space="preserve"> to information in the submitted work plan before </w:t>
+      </w:r>
+      <w:r w:rsidR="00213E59">
+        <w:t xml:space="preserve">providing </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1936">
+        <w:t>approval</w:t>
+      </w:r>
+      <w:r w:rsidR="00362AEB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5F4A36" w14:textId="785FDFB1" w:rsidR="00772AC6" w:rsidRPr="00F35AF3" w:rsidRDefault="00444BF6" w:rsidP="000800EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc209156676"/>
+      <w:commentRangeStart w:id="7"/>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>DATA ENTRY GUIDANCE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:commentRangeEnd w:id="7"/>
+      <w:r w:rsidR="008C29A4" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698A0EAE" w14:textId="624D6325" w:rsidR="00DA26C8" w:rsidRPr="00F35AF3" w:rsidRDefault="001D0C96" w:rsidP="00EE0242">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t>The National Agriculture Pest Information System (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NAPIS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">) is the final repository for all </w:t>
+      </w:r>
+      <w:r w:rsidR="0002212D" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">Port Environs </w:t>
+      </w:r>
+      <w:r w:rsidR="008162EA" w:rsidRPr="00F35AF3">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0002212D" w:rsidRPr="00F35AF3">
+        <w:t>urvey</w:t>
+      </w:r>
+      <w:r w:rsidR="00644001" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D958ED">
+        <w:t xml:space="preserve">If  sources other than </w:t>
+      </w:r>
+      <w:r w:rsidR="003F302E">
+        <w:t>PENS fund other surveys (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1A54">
+        <w:t xml:space="preserve">i.e., </w:t>
+      </w:r>
+      <w:r w:rsidR="003F302E">
+        <w:t xml:space="preserve">delimitation, </w:t>
+      </w:r>
+      <w:r w:rsidR="00775716">
+        <w:t xml:space="preserve">monitoring, or control) </w:t>
+      </w:r>
+      <w:r w:rsidR="003F302E">
+        <w:t>in you</w:t>
+      </w:r>
+      <w:r w:rsidR="00775716">
+        <w:t>r state</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73350">
+        <w:t xml:space="preserve">, then follow the </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7460">
+        <w:t>guidance for data entry provided by that program’s NOM.</w:t>
+      </w:r>
+      <w:r w:rsidR="003F302E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">Always trace the survey activity back to the purpose of the survey and the funding source to determine the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA26C8" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">appropriate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t>final data repository.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185C0A7C" w14:textId="4AD379DB" w:rsidR="00D262B6" w:rsidRPr="001A2029" w:rsidRDefault="00F77EF3" w:rsidP="00EE0242">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="004F2FAD">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsure </w:t>
+      </w:r>
+      <w:r w:rsidR="001B0458">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completion of </w:t>
+      </w:r>
+      <w:r w:rsidR="003D5E16">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ata </w:t>
+      </w:r>
+      <w:r w:rsidR="003D5E16">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entry </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3782">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">into NAPIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00D262B6" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from surveys performed in FY </w:t>
+      </w:r>
+      <w:r w:rsidR="00992D22" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2027 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D262B6" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by March 1, </w:t>
+      </w:r>
+      <w:r w:rsidR="00165564" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2028</w:t>
+      </w:r>
+      <w:r w:rsidR="00D262B6" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D27C6D4" w14:textId="2BF5814B" w:rsidR="00B95842" w:rsidRPr="00DC597B" w:rsidRDefault="00B95842" w:rsidP="00A50F54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc209156677"/>
+      <w:r w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Port Environs Data Entry Guidance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="72506CB0" w14:textId="0D7AD238" w:rsidR="00FF6DAF" w:rsidRPr="00F35AF3" w:rsidRDefault="00904842" w:rsidP="001A2029">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95842" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NAPIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95842" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funding source Code 5 for PPQ Port Environs data. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34CDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95842" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se this code </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95842" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">when entering individual records into NAPIS for all survey targets listed in your PPQ Port Environs </w:t>
+      </w:r>
+      <w:r w:rsidR="003945ED" w:rsidRPr="00F35AF3">
+        <w:t>SSF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B683BC9" w14:textId="77777777" w:rsidR="00FF6DAF" w:rsidRPr="00DC597B" w:rsidRDefault="00FF6DAF" w:rsidP="00A50F54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc209156678"/>
+      <w:r w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Mobile Data Collection Tools</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="70D6E095" w14:textId="057A2639" w:rsidR="00FA5D03" w:rsidRPr="00F35AF3" w:rsidRDefault="00FF6DAF" w:rsidP="639A008E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t>PPQ is not developing mobile data collection tools (mobile apps) for Port Environs surveys. Contact the respective Pest Program NOM for PPQ program pests that have a national level app for collecting early detection survey data. For pests on the National Priority Pest List, contact the Pest Detection NOM</w:t>
+      </w:r>
+      <w:r w:rsidR="0021580F" w:rsidRPr="00F35AF3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0021580F" w:rsidRPr="00F35AF3">
+        <w:t>Darrell Bays (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidR="2884B80E" w:rsidRPr="639A008E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>darrell.a.bays@usda.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0021580F" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="003945ED" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">learn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t>what applications are available (e.g., EWB/BB Collector App)</w:t>
+      </w:r>
+      <w:r w:rsidR="0021580F" w:rsidRPr="00F35AF3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A64A854" w14:textId="3EBA47FA" w:rsidR="00B71E88" w:rsidRPr="00F35AF3" w:rsidRDefault="008975D4" w:rsidP="639A008E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:r w:rsidR="00781591" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3745" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00781591" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00555E70" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Retr</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4AAA" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>ieving Data from Collector Apps</w:t>
+      </w:r>
+      <w:r w:rsidR="00781591" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” section in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00063C5E" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="006F120F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00063C5E" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidR="6C86E0DA" w:rsidRPr="00FF271B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
+          <w:t>PPQ Pest Detection Survey Guide</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A476F1" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="003D3A7A" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>export</w:t>
+      </w:r>
+      <w:r w:rsidR="00B364AB" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and prepare</w:t>
+      </w:r>
+      <w:r w:rsidR="00A476F1" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r w:rsidR="009D442E" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ort </w:t>
+      </w:r>
+      <w:r w:rsidR="00A476F1" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="009D442E" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>nvirons</w:t>
+      </w:r>
+      <w:r w:rsidR="00A476F1" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> survey data</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3A7A" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B364AB" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>to s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6038" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>end to the State Survey Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="00A476F1" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00204667" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6038" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upload into</w:t>
+      </w:r>
+      <w:r w:rsidR="00204667" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NAPIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00781591" w:rsidRPr="001A2029">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BDE09E" w14:textId="44A8FD7B" w:rsidR="00A50F54" w:rsidRPr="004A399E" w:rsidRDefault="00407E4F" w:rsidP="004A399E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="151390CE" wp14:editId="63C37112">
+            <wp:extent cx="308344" cy="308344"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1470734509" name="Graphic 5" descr="Comment Important outline"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1470734509" name="Graphic 1470734509" descr="Comment Important outline"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId31">
+                      <a:extLst>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId32"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="311450" cy="311450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="008B6505">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B6505" w:rsidRPr="00EE0242">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6505">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71E88" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>There is no mechanism to differentiate P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5538C" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ort </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71E88" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5538C" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>nvirons</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71E88" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5538C" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71E88" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5538C" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>etection</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71E88" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in collector apps. </w:t>
+      </w:r>
+      <w:r w:rsidR="0025127C" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71E88" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="0025127C" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recommend </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71E88" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including “PD” </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24A48" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71E88" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “PE” in each trap or survey location</w:t>
+      </w:r>
+      <w:r w:rsidR="0025127C" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name to differentiate between pest detection and port environs</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4C9B" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>, respectively</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71E88" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>. This will aid in preparing data for</w:t>
+      </w:r>
+      <w:r w:rsidR="009721BF" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NAPIS upload.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Toc207280779"/>
+    </w:p>
+    <w:p w14:paraId="08E0CA1A" w14:textId="2FB5E924" w:rsidR="0007134B" w:rsidRPr="00DC597B" w:rsidRDefault="0007134B" w:rsidP="00A50F54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc209156679"/>
+      <w:r w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Data Entry Expectations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="6E93CFBF" w14:textId="51177B36" w:rsidR="0007134B" w:rsidRPr="00F35AF3" w:rsidRDefault="00E41141" w:rsidP="004A399E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="115"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enter a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">ll </w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">data from FY </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61779" w:rsidRPr="00F35AF3">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61779">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61779" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">surveys into NAPIS by March 1, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61779" w:rsidRPr="00F35AF3">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61779">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t>. The Port Environs NOM will check</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="008F048B" w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ccountability</w:t>
+        </w:r>
+        <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="008F048B" w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>r</w:t>
+        </w:r>
+        <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>eport</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t>date</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t>and follow</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t>up</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F20BF6">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3145">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>est Survey Specialist (</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t>PSS</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3145">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> and/or</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t>SPHD</w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007134B" w:rsidRPr="00F35AF3">
+        <w:t>regarding missing NAPIS data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD4072E" w14:textId="77777777" w:rsidR="0061285E" w:rsidRPr="00DC597B" w:rsidRDefault="0061285E" w:rsidP="00A50F54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc207280780"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc209156680"/>
+      <w:r w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>NAPIS Data Entry Guidance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="5F4AA880" w14:textId="0C91A07D" w:rsidR="00CC1316" w:rsidRPr="00F35AF3" w:rsidRDefault="00593E18" w:rsidP="001A2029">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t>NAPIS data entry is a cooperative effort between PPQ and its state cooperators. Contact your</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93EC5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t>SSC for assistance with entering PPQ data into NAPIS; PPQ staff do not directly enter data into NAPIS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00692E59" w:rsidRPr="00F35AF3">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00692E59">
+        <w:t xml:space="preserve">est </w:t>
+      </w:r>
+      <w:r w:rsidR="008943B6">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00A875A9">
+        <w:t>urvey Specialists</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">, SPHDs, and other PPQ staff must work closely with their </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2513">
+        <w:t>SSC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> to ensure that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2566">
+        <w:t xml:space="preserve">formatting of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">data is </w:t>
+      </w:r>
+      <w:r w:rsidR="00581920">
+        <w:t xml:space="preserve">correct </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">for uploading into NAPIS with minimal to no </w:t>
+      </w:r>
+      <w:r w:rsidR="00244394">
+        <w:t xml:space="preserve">additional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">formatting required once </w:t>
+      </w:r>
+      <w:r w:rsidR="000A5BA1" w:rsidRPr="00F35AF3">
+        <w:t>the SSC receives it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02ACCBB4" w14:textId="77777777" w:rsidR="00444BF6" w:rsidRPr="00F35AF3" w:rsidRDefault="00444BF6" w:rsidP="00244201">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc209156681"/>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>RESOURCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="3A0F7742" w14:textId="77777777" w:rsidR="00444BF6" w:rsidRPr="00DC597B" w:rsidRDefault="00444BF6" w:rsidP="00A50F54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc209156682"/>
+      <w:r w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Survey Supplies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="1206C624" w14:textId="4BC1EA00" w:rsidR="00065D87" w:rsidRPr="00F35AF3" w:rsidRDefault="002D7F13" w:rsidP="00F24B12">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Ordering for p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ort </w:t>
+      </w:r>
+      <w:r w:rsidR="00444BF6" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">environs survey supplies (traps, lures, and accessories) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>is available</w:t>
+      </w:r>
+      <w:r w:rsidR="00444BF6" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="00444BF6" w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Survey Supply Ordering System</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00444BF6" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00065D87" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National </w:t>
+      </w:r>
+      <w:r w:rsidR="00444BF6" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Priority Pests and PPQ Program Pests. Place orders for Port Environs surveys during the fall open period</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0647" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, September </w:t>
+      </w:r>
+      <w:r w:rsidR="006F5DA0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5DA0" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0647" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3474A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Nov</w:t>
+      </w:r>
+      <w:r w:rsidR="007524B1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ember </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3474A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0647" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="4E2BC304" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="4A3FC420" w:rsidRPr="118C0302">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="4E2BC304" w:rsidRPr="0AAF85F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00444BF6" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB09BD" w:rsidRPr="0AAF85F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guidance documents for </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="00FB09BD" w:rsidRPr="0AAF85F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>ordering survey supplies</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FB09BD" w:rsidRPr="0AAF85F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="005A792A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>CAPS R&amp;C</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FB09BD" w:rsidRPr="0AAF85F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> website. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB09BD" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB09BD" w:rsidRPr="0AAF85F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB09BD" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB09BD" w:rsidRPr="0AAF85F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6352C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Survey </w:t>
+      </w:r>
+      <w:r w:rsidR="00445767">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Supply and Procurement</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB09BD" w:rsidRPr="0AAF85F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB09BD" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOM</w:t>
+      </w:r>
+      <w:r w:rsidR="00855351">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB09BD" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00445767" w:rsidRPr="00445767">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Brad Newbry (bradley.a.newbry@usda.gov)</w:t>
+      </w:r>
+      <w:r w:rsidR="00855351">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB09BD" w:rsidRPr="0AAF85F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB09BD" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if you have questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7BDE0E" w14:textId="77777777" w:rsidR="00444BF6" w:rsidRPr="00DC597B" w:rsidRDefault="00444BF6" w:rsidP="00A50F54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc209156683"/>
+      <w:r w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Preliminary Identification</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="1A3789DA" w14:textId="3BA1C0F9" w:rsidR="00BF1212" w:rsidRPr="00F35AF3" w:rsidRDefault="00BF1212" w:rsidP="001A2029">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15056">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the submitter’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15056" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsibility to confirm that an identifier or institution is available to provide taxonomic support for the proposed targets each year. This includes confirming that any identifier or institution previously used is available to continue providing taxonomic support for the proposed targets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>each year. PPQ cannot guarantee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taxonomic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>preliminary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A42D3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>riority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A42D3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ests</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for all pests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB0216C" w14:textId="213990B0" w:rsidR="00BF1212" w:rsidRPr="00F35AF3" w:rsidRDefault="00FB09BD" w:rsidP="00BB5C96">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="173"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:t>For assistance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> finding an identifier or institution to provide preliminary identification for a target</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t>(national priority</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t>pests)</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1F5F">
+        <w:t xml:space="preserve"> or suspected new in country</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35AF3">
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t>Preliminary</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t>Identification</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t>NOM</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t>Pest</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t>Detection</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> Darrell</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve">Bays </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>darrell.a.bays@usda.gov</w:t>
+        </w:r>
+        <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+        <w:r w:rsidR="00BF1212" w:rsidRPr="00BB5C96">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Int_NgV6hwD4"/>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t>For</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:t xml:space="preserve"> other PPQ pest programs, reach out to the respective Pest Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1212" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>NOM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEF528B" w14:textId="3B679253" w:rsidR="00013075" w:rsidRPr="00DC597B" w:rsidRDefault="00013075" w:rsidP="00A50F54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc209156684"/>
+      <w:r w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Confirmatory Identification</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="546BA775" w14:textId="1CB957EF" w:rsidR="006964D0" w:rsidRPr="00F35AF3" w:rsidRDefault="001F0086" w:rsidP="00032352">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submitters must </w:t>
+      </w:r>
+      <w:r w:rsidR="001C368B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>route s</w:t>
+      </w:r>
+      <w:r w:rsidR="001C368B" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pecimens </w:t>
+      </w:r>
+      <w:r w:rsidR="00444EE9" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">collected through </w:t>
+      </w:r>
+      <w:r w:rsidR="0001023C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0001023C" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ort </w:t>
+      </w:r>
+      <w:r w:rsidR="0001023C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="0001023C" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nvirons </w:t>
+      </w:r>
+      <w:r w:rsidR="00444EE9" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>survey that have received</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72591" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> preliminary identification </w:t>
+      </w:r>
+      <w:r w:rsidR="00444EE9" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as a</w:t>
+      </w:r>
+      <w:r w:rsidR="00143146" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3A65" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uspected pest of regulatory concern </w:t>
+      </w:r>
+      <w:r w:rsidR="00143146" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for confirmatory identification through the </w:t>
+      </w:r>
+      <w:r w:rsidR="00143146" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>domestic</w:t>
+      </w:r>
+      <w:r w:rsidR="00143146" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F610A7" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">module of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="00F610A7" w:rsidRPr="003823C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">the </w:t>
+        </w:r>
+        <w:r w:rsidR="00143146" w:rsidRPr="003823C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Agricultural Risk Management (ARM) system</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00897719" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F610A7" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When filling out the diagnostic request form in ARM</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84810" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, select the following options in the Record Information page:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC1389B" w14:textId="7B91FCCC" w:rsidR="00D84810" w:rsidRPr="00F35AF3" w:rsidRDefault="004C0CED" w:rsidP="006261A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pathway:</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2713" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Select “Domestic Submission”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CEE7EE" w14:textId="2A9C183E" w:rsidR="004C0CED" w:rsidRPr="00F35AF3" w:rsidRDefault="004C0CED" w:rsidP="006261A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Program:</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2713" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Select “Other”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420DDB05" w14:textId="415ADF5C" w:rsidR="004C0CED" w:rsidRPr="00F35AF3" w:rsidRDefault="00334EF5" w:rsidP="006261A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reason for Identification:</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2713" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Select “Suspected Pest of Regulatory Concern”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D6F3EA" w14:textId="5637A848" w:rsidR="00DB1484" w:rsidRPr="00F35AF3" w:rsidRDefault="00D42779" w:rsidP="006261A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Source of Sample:</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2713" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r w:rsidR="00F522D0" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Port Environs/Warehouse Survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00F522D0" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA12362" w14:textId="1095F4C3" w:rsidR="005F7317" w:rsidRPr="00F35AF3" w:rsidRDefault="00D42779" w:rsidP="00032352">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fill out all other required fields as appropriate </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4490E" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5A1A" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your sample’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4490E" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>collection date</w:t>
+      </w:r>
+      <w:r w:rsidR="00466862" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, location, survey method</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7317" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, preliminary identification, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F3DF59" w14:textId="33F3422A" w:rsidR="00B67148" w:rsidRPr="00F35AF3" w:rsidRDefault="006B0206" w:rsidP="006261A0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For assistance with ARM, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>AQI.ARM@usda.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0822">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>NOM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Pest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Detection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Darrell</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bays </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>darrell.a.bays@usda.gov</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F35AF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>).</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B67148" w:rsidRPr="00F35AF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8766D0" w14:textId="194AD364" w:rsidR="009C344F" w:rsidRDefault="00AF1BFB" w:rsidP="00732094">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_APPENDIX._Survey_Names"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc209156685"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>APPENDIX</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5842">
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003B059F">
+        <w:t xml:space="preserve">Survey Names </w:t>
+      </w:r>
+      <w:r w:rsidR="003B5312">
+        <w:t>and Habitats</w:t>
+      </w:r>
+      <w:r w:rsidR="003B059F">
+        <w:t xml:space="preserve"> for PPQ Port Environs S</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7591">
+        <w:t xml:space="preserve">urvey </w:t>
+      </w:r>
+      <w:r w:rsidR="003B059F">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7591">
+        <w:t xml:space="preserve">ummary </w:t>
+      </w:r>
+      <w:r w:rsidR="003B059F">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7591">
+        <w:t>orm</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidR="00656996">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1ABC77" w14:textId="32EC3297" w:rsidR="009B5842" w:rsidRPr="00DC597B" w:rsidRDefault="009B5842" w:rsidP="00A50F54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc209156686"/>
+      <w:r w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Survey Names</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="4A19829A" w14:textId="4425E04D" w:rsidR="00E545B3" w:rsidRPr="005526C7" w:rsidRDefault="009C344F" w:rsidP="005526C7">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use survey names that are relevant to the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96A78" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pathway, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>host</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96A78" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00A057B6" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>habitat</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96A78" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or pest targeted.</w:t>
+      </w:r>
+      <w:r w:rsidR="00656996" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4990"/>
+        <w:gridCol w:w="4990"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007D1976" w:rsidRPr="008B1146" w14:paraId="324D9817" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46874E11" w14:textId="702C1B03" w:rsidR="007D1976" w:rsidRPr="008B1146" w:rsidRDefault="007D1976" w:rsidP="007D1976">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey Names</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (A – </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF472F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCACDFF" w14:textId="345DF746" w:rsidR="007D1976" w:rsidRPr="008B1146" w:rsidRDefault="007D1976" w:rsidP="007D1976">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Survey Names</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF472F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – V)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007710BC" w:rsidRPr="008B1146" w14:paraId="6FC75285" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D065C6" w14:textId="00F49FF0" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Asian Defoliator Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DD3859" w14:textId="6A712BF9" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Oak Commodity Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007710BC" w:rsidRPr="008B1146" w14:paraId="7A4EB304" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB5AE41" w14:textId="2E64715D" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Citrus Commodity Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EAC9DA" w14:textId="292BF4F7" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Orchard Commodity Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007710BC" w:rsidRPr="008B1146" w14:paraId="2F970858" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3836A65A" w14:textId="512AA7DB" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Corn Commodity Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="239894F4" w14:textId="7D86B4DA" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Palm Commodity Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007710BC" w:rsidRPr="008B1146" w14:paraId="6516C4CB" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5027D82E" w14:textId="15081FC5" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cotton Commodity Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="239D501A" w14:textId="33D4FF24" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pine Commodity Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007710BC" w:rsidRPr="008B1146" w14:paraId="18FF73A4" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3588874C" w14:textId="6299F298" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Exotic Buprestid (Cerceris) Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BB497F" w14:textId="67FCF49E" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Small Grains Commodity Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007710BC" w:rsidRPr="008B1146" w14:paraId="210C80C1" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0420A3" w14:textId="661B5A52" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Exotic Wood Borer/Bark Beetle Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0864E0B0" w14:textId="5A127C0F" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Solanaceous Commodity Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007710BC" w:rsidRPr="008B1146" w14:paraId="190410D7" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B42428" w14:textId="331EFF3F" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Field Crops Pest Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DC0DA3" w14:textId="0E6224AE" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Soybean Commodity Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007710BC" w:rsidRPr="008B1146" w14:paraId="099C594C" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C06CDCA" w14:textId="04A66EFA" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Forest Pest Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C119560" w14:textId="5690D49B" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Specialty Crops Pest Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007710BC" w:rsidRPr="008B1146" w14:paraId="3EB08C36" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1A6EC8" w14:textId="038A36A7" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>General Nematode Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6718D502" w14:textId="6568588E" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Stone Fruit Commodity Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007710BC" w:rsidRPr="008B1146" w14:paraId="4E879601" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FFCF55" w14:textId="2B1068C6" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Grape Commodity Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C1AFF2" w14:textId="5CF6FB16" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tree Nursery Pest Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007710BC" w:rsidRPr="008B1146" w14:paraId="02919EFC" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42927BF4" w14:textId="2F33FF65" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mollusk Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08AA2672" w14:textId="74A788A9" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tropical Hosts Commodity Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007710BC" w:rsidRPr="008B1146" w14:paraId="13053AF5" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="278CEC89" w14:textId="78D98CB8" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nursery and Retail Plants Pest Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="645B0615" w14:textId="6833E43D" w:rsidR="007710BC" w:rsidRPr="008B1146" w:rsidRDefault="007710BC" w:rsidP="007710BC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vegetable Crops Pest Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6BD58D4A" w14:textId="1B609AE9" w:rsidR="008B1146" w:rsidRPr="002D2CBB" w:rsidRDefault="00714BB8" w:rsidP="002D2CBB">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:before="80"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2CBB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00331C1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00331C1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00331C1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00331C1A">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00331C1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003B7E2D" w:rsidRPr="002D2CBB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7107" w:rsidRPr="002D2CBB">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acceptable survey names </w:t>
+      </w:r>
+      <w:r w:rsidR="003A7BC8" w:rsidRPr="002D2CBB">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for use </w:t>
+      </w:r>
+      <w:r w:rsidR="006A040C" w:rsidRPr="002D2CBB">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>when filling in the PPQ Port Environs SSF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E01274" w14:textId="56ED050B" w:rsidR="008B1146" w:rsidRDefault="008B1146" w:rsidP="008B1146">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For assistance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1146">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>choosing a survey name or habitat, contact Port Environs NOM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1146">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brad Newbry (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidRPr="008B1146">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>bradley.a.newbry@usda.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008B1146">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7674F2A4" w14:textId="7F8D862B" w:rsidR="006B3277" w:rsidRDefault="006B3277">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1A3925" w14:textId="0C8FC226" w:rsidR="0030536D" w:rsidRPr="00DC597B" w:rsidRDefault="007E3922" w:rsidP="00A50F54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc209156687"/>
+      <w:r w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Habitats</w:t>
+      </w:r>
+      <w:r w:rsidR="00D849F3" w:rsidRPr="00DC597B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Port Environs Surveys</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="264D3F31" w14:textId="290DFDBE" w:rsidR="00E469A0" w:rsidRPr="005526C7" w:rsidRDefault="003017E9" w:rsidP="003B6930">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When entering pests in the SSF, select hosts and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D849F3" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">habitats </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D849F3" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>indicate the commodity</w:t>
+      </w:r>
+      <w:r w:rsidR="0023118A" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D849F3" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="0023118A" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pathway </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31EDE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidR="0023118A" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31EDE" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>target</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31EDE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="0023118A" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00465196" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F725E5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00F725E5" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ultiple </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4C12" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hosts and habitats</w:t>
+      </w:r>
+      <w:r w:rsidR="00F725E5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be selected</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4C12" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00A73" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>just</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4C12" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r w:rsidR="00410C3F" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e sure to include at least one of each. </w:t>
+      </w:r>
+      <w:r w:rsidR="0062018F" w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This will help the NOM understand which commodity pathway is being targeted in the survey. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2875"/>
+        <w:gridCol w:w="7105"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005F3311" w:rsidRPr="009B5842" w14:paraId="486ADCA0" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13BB7C5B" w14:textId="71118B66" w:rsidR="005F3311" w:rsidRPr="009B5842" w:rsidRDefault="005A72A9" w:rsidP="001F0505">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B5842">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Port Environs Habitats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9E5D38" w14:textId="2E6E9EBE" w:rsidR="005F3311" w:rsidRPr="009B5842" w:rsidRDefault="005A72A9" w:rsidP="001F0505">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B5842">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Descriptions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3877" w:rsidRPr="009B5842" w14:paraId="2C4C2459" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="469EB134" w14:textId="6155082D" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="003E3877" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Warehouse (import storage, Customs bonded)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5100F1E1" w14:textId="43C312FF" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="00150FDD" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="009F009F" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidR="00A86C1E" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>hou</w:t>
+            </w:r>
+            <w:r w:rsidR="00B059D8" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>se</w:t>
+            </w:r>
+            <w:r w:rsidR="000412C3" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidR="00B059D8" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">where </w:t>
+            </w:r>
+            <w:r w:rsidR="00D5246C" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">imported </w:t>
+            </w:r>
+            <w:r w:rsidR="00B059D8" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>cargo is held for inspection</w:t>
+            </w:r>
+            <w:r w:rsidR="004B6267" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidR="008A7B96" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pending </w:t>
+            </w:r>
+            <w:r w:rsidR="00193CF8" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">destruction or treatment. </w:t>
+            </w:r>
+            <w:r w:rsidR="00960317" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Th</w:t>
+            </w:r>
+            <w:r w:rsidR="00591706" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is includes </w:t>
+            </w:r>
+            <w:r w:rsidR="00C300DB" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">warehouses that are custom-bonded or have a </w:t>
+            </w:r>
+            <w:r w:rsidR="00960317" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PPQ compliance agreement</w:t>
+            </w:r>
+            <w:r w:rsidR="00C300DB" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00960317" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3877" w:rsidRPr="009B5842" w14:paraId="4D7D941B" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="001B3B7C" w14:textId="1627807D" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="003E3877" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Import Inspection Location (PIS or CES)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC5ACA9" w14:textId="7C3AB119" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="00C300DB" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PPQ </w:t>
+            </w:r>
+            <w:r w:rsidR="00215164" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Inspection Station </w:t>
+            </w:r>
+            <w:r w:rsidR="008B06A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(PIS) </w:t>
+            </w:r>
+            <w:r w:rsidR="00215164" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CBP</w:t>
+            </w:r>
+            <w:r w:rsidR="00215164" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Customs Exam Station</w:t>
+            </w:r>
+            <w:r w:rsidR="008B06A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F2E96">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="008B06A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CES)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3877" w:rsidRPr="009B5842" w14:paraId="650B7B99" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A7A753" w14:textId="3FCD9B13" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="003E3877" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Land border – commercial truck, passenger vehicle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCAFAFC" w14:textId="3AB8489E" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="00E927FB" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="002C40D9" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ort a</w:t>
+            </w:r>
+            <w:r w:rsidR="00E43E97" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>long</w:t>
+            </w:r>
+            <w:r w:rsidR="002C40D9" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2645F" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n international</w:t>
+            </w:r>
+            <w:r w:rsidR="002C40D9" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> land border</w:t>
+            </w:r>
+            <w:r w:rsidR="00F00A54" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that clears cargo and passenger vehicles. </w:t>
+            </w:r>
+            <w:r w:rsidR="002C40D9" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009369F1" w:rsidRPr="009B5842" w14:paraId="7F7E6955" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28742C93" w14:textId="016E795A" w:rsidR="009369F1" w:rsidRPr="008B1146" w:rsidRDefault="009369F1" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land border </w:t>
+            </w:r>
+            <w:r w:rsidR="00D71B3A" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D71B3A" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pedestrian crossing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDEDAD9" w14:textId="25D3822D" w:rsidR="009369F1" w:rsidRPr="008B1146" w:rsidRDefault="001E62DA" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC69A8" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ort along a</w:t>
+            </w:r>
+            <w:r w:rsidR="005670A6" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC69A8" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005670A6" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>international</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC69A8" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> land border that </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE193D" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">allows </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pedestrian entry</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83FCD" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3877" w:rsidRPr="009B5842" w14:paraId="2728A55E" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="049185B6" w14:textId="59A1BAC8" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="003E3877" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Land border – commercial rail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC34486" w14:textId="63DE2B80" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="001E62DA" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="004872DE" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ort</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83FCD" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> along a</w:t>
+            </w:r>
+            <w:r w:rsidR="005670A6" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n international</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83FCD" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> land border that clears cargo entering via rail.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3877" w:rsidRPr="009B5842" w14:paraId="05E337E8" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5CD513" w14:textId="15D97D5A" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="003E3877" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Intermodal Transfer Facility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D671025" w14:textId="37AA2083" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="00E121E8" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intermodal </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94EDE" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sites located on port grounds. Intermodal sites out</w:t>
+            </w:r>
+            <w:r w:rsidR="005F32B8" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>side of port property i</w:t>
+            </w:r>
+            <w:r w:rsidR="0061199E" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s Pest Detection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3877" w:rsidRPr="009B5842" w14:paraId="33047D1B" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E4784C" w14:textId="53AAA35C" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="003E3877" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Air Passenger </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE80493" w14:textId="7CB600F8" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="003E3877" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3877" w:rsidRPr="009B5842" w14:paraId="2AD26B93" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E403878" w14:textId="57366395" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="00DC1DCA" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International </w:t>
+            </w:r>
+            <w:r w:rsidR="003E3877" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Air Cargo Terminal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C32E43" w14:textId="4AFACE67" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="00717130" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Are</w:t>
+            </w:r>
+            <w:r w:rsidR="005D4689">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> within the boundaries of the port authority</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2013">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> receiving international cargo</w:t>
+            </w:r>
+            <w:r w:rsidR="005D4689">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3877" w:rsidRPr="009B5842" w14:paraId="6D3D5060" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6575B8D2" w14:textId="4001DBBE" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="003E3877" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime </w:t>
+            </w:r>
+            <w:r w:rsidR="008F28C8" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Terminal</w:t>
+            </w:r>
+            <w:r w:rsidR="008F28C8" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="704048FF" w14:textId="0B3FCE45" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="008F28C8" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Terminals receiving inter</w:t>
+            </w:r>
+            <w:r w:rsidR="00873353" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>national cargo (containerized, break-bulk, etc.)</w:t>
+            </w:r>
+            <w:r w:rsidR="007E376D" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3877" w:rsidRPr="009B5842" w14:paraId="09B44A52" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="644168E3" w14:textId="08ED1FAD" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="003E3877" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Import Treatment </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3796" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>or Mitigation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Facility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C61A99A" w14:textId="6978E194" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="003B4D80" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC1731" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">location approved or facility </w:t>
+            </w:r>
+            <w:r w:rsidR="00F81198" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">under </w:t>
+            </w:r>
+            <w:r w:rsidR="005D3D66" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a compliance agreement to </w:t>
+            </w:r>
+            <w:r w:rsidR="003D5EF0" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">treat </w:t>
+            </w:r>
+            <w:r w:rsidR="009A6974" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(e.g., </w:t>
+            </w:r>
+            <w:r w:rsidR="00621437" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>fumigate)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B23C67" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or mitigate</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF30BE" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (e.g., grinding, incineration)</w:t>
+            </w:r>
+            <w:r w:rsidR="005A2715" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF30BE" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">imported material </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E3877" w:rsidRPr="009B5842" w14:paraId="3C5ACC10" w14:textId="77777777" w:rsidTr="008B1146">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="79"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79222A79" w14:textId="1CDBA030" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="003B4D80" w:rsidP="008B1146">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wood Packaging Material </w:t>
+            </w:r>
+            <w:r w:rsidR="00351E3B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(WPM) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Recycler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC450C1" w14:textId="58E5E6D2" w:rsidR="003E3877" w:rsidRPr="008B1146" w:rsidRDefault="00C048D9" w:rsidP="003600E6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="40"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A facility which re</w:t>
+            </w:r>
+            <w:r w:rsidR="00A44F5E" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>furbishes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or recycles wood pallets</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF775E" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and other WPM associated with </w:t>
+            </w:r>
+            <w:r w:rsidR="0018353E" w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>imported cargo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B1146">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3443281C" w14:textId="2F785F8B" w:rsidR="008B1146" w:rsidRPr="00AF4D93" w:rsidRDefault="003600E6" w:rsidP="00AF4D93">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:before="80"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF4D93">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00331C1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00331C1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00331C1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00331C1A">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00331C1A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF4D93">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C9E" w:rsidRPr="00AF4D93">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Acceptable habit</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C9E" w:rsidRPr="0028627F">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ats </w:t>
+      </w:r>
+      <w:r w:rsidR="003620DD" w:rsidRPr="0028627F">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for use to indicate the commodity and</w:t>
+      </w:r>
+      <w:r w:rsidR="0028627F" w:rsidRPr="0028627F">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pathway targeted in the PPQ Port Environs SSF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D40BA4" w14:textId="14524C3B" w:rsidR="003756FF" w:rsidRPr="008B1146" w:rsidRDefault="003756FF" w:rsidP="00D07472">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005526C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For assistance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1146">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>choosing a survey name or habitat, contact Port Environs NOM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1146">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brad Newbry (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r w:rsidRPr="008B1146">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>bradley.a.newbry@usda.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008B1146">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003756FF" w:rsidRPr="008B1146" w:rsidSect="00D479AD">
+      <w:headerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:headerReference w:type="first" r:id="rId45"/>
+      <w:footerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="398" w:gutter="0"/>
+      <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="7" w:author="Marrero, Glorimar - MRP-APHIS" w:date="2026-10-02T11:15:00Z" w:initials="GM">
+    <w:p w14:paraId="7BA92F70" w14:textId="77777777" w:rsidR="00D11AB4" w:rsidRDefault="008C29A4" w:rsidP="00D11AB4">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00D11AB4">
+        <w:t>Ensure that this section is clear on what actions are to be taken by a PSS versus a SSC (or their designee). This guidance is for PPQ staff but the following data entry requirements appear to be for PSS’. We can provide a statement that the following actions of data entry for NAPIS are performed by the SSC, but we are providing details here for PPQ staff awareness. IMO this section can be modified for clarity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248DCD81" w14:textId="77777777" w:rsidR="00D11AB4" w:rsidRDefault="00D11AB4" w:rsidP="00D11AB4">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D32743" w14:textId="77777777" w:rsidR="00D11AB4" w:rsidRDefault="00D11AB4" w:rsidP="00D11AB4">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Make sure that any changes here are also reflected in the PD guide as appropriate.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="41D32743" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="5B95C66E" w16cex:dateUtc="2026-10-02T15:15:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="41D32743" w16cid:durableId="5B95C66E"/>
+</w16cid:commentsIds>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="53091878" w14:textId="77777777" w:rsidR="00784774" w:rsidRDefault="00784774">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5C43108B" w14:textId="77777777" w:rsidR="00784774" w:rsidRDefault="00784774">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="5BACA360" w14:textId="77777777" w:rsidR="00784774" w:rsidRDefault="00784774"/>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Amasis MT Pro Medium">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000AF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-2053682995"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="05BB9202" w14:textId="26DB36A4" w:rsidR="00524594" w:rsidRDefault="00524594">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="403011B7" w14:textId="706DD35F" w:rsidR="003D2BEC" w:rsidRPr="00C23692" w:rsidRDefault="003D2BEC" w:rsidP="00B85532">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3360"/>
+      <w:gridCol w:w="3360"/>
+      <w:gridCol w:w="3360"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="245E55FD" w14:paraId="4F6D4637" w14:textId="77777777" w:rsidTr="245E55FD">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3360" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="30125063" w14:textId="0532429C" w:rsidR="245E55FD" w:rsidRDefault="245E55FD" w:rsidP="245E55FD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3360" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="1465B1F4" w14:textId="2AB75387" w:rsidR="245E55FD" w:rsidRDefault="245E55FD" w:rsidP="245E55FD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3360" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2339A111" w14:textId="53B68EDC" w:rsidR="245E55FD" w:rsidRDefault="245E55FD" w:rsidP="245E55FD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7DF6748D" w14:textId="29386509" w:rsidR="245E55FD" w:rsidRDefault="245E55FD" w:rsidP="245E55FD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7CEBE66B" w14:textId="77777777" w:rsidR="00784774" w:rsidRDefault="00784774">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1B5F2C95" w14:textId="77777777" w:rsidR="00784774" w:rsidRDefault="00784774">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="3F5F4B82" w14:textId="77777777" w:rsidR="00784774" w:rsidRDefault="00784774"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="403011B6" w14:textId="6964659C" w:rsidR="003D2BEC" w:rsidRDefault="005F107A" w:rsidP="245E55FD">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="118745" distR="118745" wp14:anchorId="75DE0C2B" wp14:editId="19147F12">
+              <wp:extent cx="5943600" cy="415290"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="22860"/>
+              <wp:docPr id="780207255" name="Rectangle 197"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5943600" cy="415290"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="accent1"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:caps/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:alias w:val="Title"/>
+                            <w:tag w:val=""/>
+                            <w:id w:val="1189017394"/>
+                            <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                            <w:text/>
+                          </w:sdtPr>
+                          <w:sdtEndPr/>
+                          <w:sdtContent>
+                            <w:p w14:paraId="54F68E8E" w14:textId="799E9D36" w:rsidR="004436EE" w:rsidRDefault="00F93DA6">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:caps/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:caps/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                </w:rPr>
+                                <w:t>Fiscal Year 2027 Port Environs Survey Guide</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="75DE0C2B" id="Rectangle 197" o:spid="_x0000_s1027" style="width:468pt;height:32.7pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZdI7gegIAAJgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7VdJ21WXkdWIleV&#10;rMRKUuWMWbBRWYYC9q776zuwD1tpL4l6QQwz3zw+ZmZ201SaHITzCkxBxxcjSoThUCqzLeiP5+Wn&#10;r5T4wEzJNBhR0KPw9Gb+8cOstrmYwA50KRxBJ8bntS3oLgSbZ5nnO1ExfwFWGFRKcBULKLptVjpW&#10;o/dKZ5PR6CqrwZXWARfe4+tdq6Tz5F9KwcODlF4EoguKuYV0unRu4pnNZyzfOmZ3indpsHdkUTFl&#10;MOjg6o4FRvZO/eWqUtyBBxkuOFQZSKm4SDVgNePRq2qedsyKVAuS4+1Ak/9/bvn94cmuXUzd2xXw&#10;nx4ZyWrr80ETBd/ZNNJV0RYTJ01i8TiwKJpAOD5eXk8/X42QbI666fhycp1ozljeo63z4ZuAisRL&#10;QR3+UiKPHVY+xPgs701SYqBVuVRaJyF2hrjVjhwY/injXJgwjv+IKH9uqc27wegqohMPbemJhHDU&#10;IvrU5lFIosrEQJuU225iTm1nYetj+X1/JWcIiIYSq3gjtoNEtEgN/Ub8AErxwYQBXykDLhGfxu1E&#10;qh4Ila19T0VLQOQiNJsGOY/XDZTHNZYO7XB5y5cK/3XFfFgzh9OEXOCGCA94SA11QaG7UbID9/tf&#10;79Eemxy1lNQ4nQX1v/bMCUr0d4Ptfz2eTuM4J2F6+WWCgjvXbM41Zl/dAjbLGHeR5eka7YPur9JB&#10;9YKLZBGjoooZjrELyoPrhdvQ/i2uIi4Wi2SGI2xZWJkny6PzSHDs2+fmhTnbNXfAsbiHfpJZ/qrH&#10;W9uI9HaxD7BUaQBOvHbU4/inDu9WVdwv53KyOi3U+R8AAAD//wMAUEsDBBQABgAIAAAAIQCCsyvW&#10;3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGLtBtbDRqzKaIEvAja6qG3&#10;aXaaBLOzIbtt0/56Ry96efB4w3vf5IvRdWpPQ2g9G7ieJqCIK29brg18rMrJHagQkS12nsnAkQIs&#10;ivOzHDPrD/xO+2WslZRwyNBAE2OfaR2qhhyGqe+JJdv6wWEUO9TaDniQctfpWZKk2mHLstBgT08N&#10;VV/LnTPwWm6P6xm9hPJzXSdufnV6O+GzMZcX4+MDqEhj/DuGH3xBh0KYNn7HNqjOgDwSf1Wy+3kq&#10;dmMgvb0BXeT6P3zxDQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJl0juB6AgAAmAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIKzK9bcAAAABAEA&#10;AA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]">
+              <v:path arrowok="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:caps/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:alias w:val="Title"/>
+                      <w:tag w:val=""/>
+                      <w:id w:val="1189017394"/>
+                      <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:p w14:paraId="54F68E8E" w14:textId="799E9D36" w:rsidR="004436EE" w:rsidRDefault="00F93DA6">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:caps/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:caps/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          </w:rPr>
+                          <w:t>Fiscal Year 2027 Port Environs Survey Guide</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:anchorlock/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3360"/>
+      <w:gridCol w:w="3360"/>
+      <w:gridCol w:w="3360"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="245E55FD" w14:paraId="5ACC235E" w14:textId="77777777" w:rsidTr="245E55FD">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3360" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="06225D90" w14:textId="7C1FC410" w:rsidR="245E55FD" w:rsidRDefault="245E55FD" w:rsidP="245E55FD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3360" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3A9C2F17" w14:textId="099A95CA" w:rsidR="245E55FD" w:rsidRDefault="245E55FD" w:rsidP="245E55FD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3360" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="241719FB" w14:textId="0BBA30DC" w:rsidR="245E55FD" w:rsidRDefault="245E55FD" w:rsidP="245E55FD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="43F66BFE" w14:textId="0A7A59B5" w:rsidR="245E55FD" w:rsidRDefault="245E55FD" w:rsidP="245E55FD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:bookmark int2:bookmarkName="_Int_NgV6hwD4" int2:invalidationBookmarkName="" int2:hashCode="94gGADSKCRpD4q" int2:id="4KoiLvFW">
+      <int2:state int2:value="Rejected" int2:type="gram"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB8E0BCC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber5"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4202AE10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber4"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18B2C410"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="866C4338"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0FE28AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet5"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1B27DDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet4"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24C637B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="99D04026"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6094AD14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="365272B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="072E20A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FE0374"/>
+    <w:lvl w:ilvl="0" w:tplc="B156BDA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A506093"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="617C2EEA"/>
+    <w:lvl w:ilvl="0" w:tplc="D534DD8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E2D74AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90E04E86"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EF87563"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B001A84"/>
+    <w:lvl w:ilvl="0" w:tplc="8BAE29F8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="78B661E4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4084" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D9901FFA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4888" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4246E97E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5692" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0D3899BE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9C08587A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A23448E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2BF2360C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D0DC4264">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FEF75F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="902C49B6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13F95DBF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8812B1E8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14623751"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE3E8914"/>
+    <w:lvl w:ilvl="0" w:tplc="35AC79E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1480" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="67407CA6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="85BC07F6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3093" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E3FA70B4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3986" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="28C6A420">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="067E5536">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5773" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7B8AE9FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="14BCB9EA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D2C20F6A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8453" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A9C1558"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2C480B64"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CF238C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D26286BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27ED745A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1305BDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DFA059D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="148EFD8E"/>
+    <w:lvl w:ilvl="0" w:tplc="0B2CFE90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5EE2A33E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="15D4C172" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CFD0F348" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CD723C92" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FD624D78" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="659A4AAC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="307085FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3E3ABCBC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31CD36E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7F46300"/>
+    <w:lvl w:ilvl="0" w:tplc="67685B3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BB1C98AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2B220210">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3808" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A0FA2CB6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4612" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8918E828">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5416" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E1900200">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0122DC5A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7024" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="05D4EF6C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C76ACCD0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8632" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32702285"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="941EE884"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34590988"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B82A9EC"/>
+    <w:lvl w:ilvl="0" w:tplc="7F50BFC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A396797"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0364F0E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BB96E72"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C5A25DFE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D080F57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8200A6F2"/>
+    <w:lvl w:ilvl="0" w:tplc="2EA4CF64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C660DB7E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="16EE2D2E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="88687D6C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="36A83888" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3E3AAB40" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2304A344" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="14ECF68C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="18C49072" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D522D23"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A664F1E8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DEA7C84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F086AD0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42370564"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5FA9164"/>
+    <w:lvl w:ilvl="0" w:tplc="312CAC5A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="85E63E3C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1778" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F8185532">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2716" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E088524C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3654" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7D269400">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="349EF382">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5530" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="51EC4900">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1CF2EA84">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7406" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8C8EB3D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="483612C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="57E426C4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="506B62F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF7C51A4"/>
+    <w:lvl w:ilvl="0" w:tplc="D534DD8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53BB014D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E47C2AE8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54AE4F41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CD853F2"/>
+    <w:lvl w:ilvl="0" w:tplc="D534DD8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55641B9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78724E06"/>
+    <w:lvl w:ilvl="0" w:tplc="4B8A7C68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="16B21F3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="99D274C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1D442568">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8D3243BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4DE6F996">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="87A8AEB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3CA27D2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5EE00D52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59776B1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B04E5102"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BE40AF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5AF6E9E8"/>
+    <w:lvl w:ilvl="0" w:tplc="D534DD8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DBE1AA2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F10CDC8E"/>
+    <w:lvl w:ilvl="0" w:tplc="D534DD8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ECA29CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D32827E8"/>
+    <w:lvl w:ilvl="0" w:tplc="367A5C8E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2864F47A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="897E3504">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6C906F0A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6F546E4C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D862CF2C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="726272E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6638EB36">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3FBEBE32">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6454389D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39BADD2E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6638481D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B18F4C8"/>
+    <w:lvl w:ilvl="0" w:tplc="6C103958">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68EB57F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0968D00"/>
+    <w:lvl w:ilvl="0" w:tplc="BC185E76">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3D66DCC6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="24AC4714">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3808" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4184C78A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4612" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9B9081A2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5416" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B94070F0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1B607B58">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7024" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="53C63F7E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1B6C7E8A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8632" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E213688"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C5AD7B8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77DE443E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="93AE1858"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D6F6AB5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6722C44"/>
+    <w:lvl w:ilvl="0" w:tplc="BBD66FD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F8D4991A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="004E0320">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="54AA5CE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8C7ACEBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5B82FFFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B4441B1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1A56C57C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AA224A18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E58387D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0A4CFBC"/>
+    <w:lvl w:ilvl="0" w:tplc="DCF2BC92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C3145B32">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F2987792">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3808" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A1C81898">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4612" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F7ECBA24">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5416" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="93E4F860">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3FDC6774">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7024" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3836F148">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="03620696">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8632" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="543449097">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="72902061">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1509443385">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="666708014">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="392628886">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1371145584">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1077674501">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="531110379">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2134902574">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="854533886">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="342901462">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1300916510">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1837071209">
+    <w:abstractNumId w:val="34"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="784924792">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="417286391">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2107724307">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1715888102">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="881093410">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1233082681">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="535628116">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2072582896">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="542257585">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="292517161">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1870600574">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="516893687">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1491797297">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1285887762">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1524588324">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="926501000">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="204367120">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2001883853">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="999115047">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="798569418">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1657567892">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="697581572">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="485242161">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1192912264">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1552110938">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="727801923">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1681352644">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="363672449">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1314287595">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="835728640">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1396201185">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="828060175">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1051153193">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Marrero, Glorimar - MRP-APHIS">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::glorimar.marrero@usda.gov::a2f8a4a8-c942-4c4b-a093-09d5b548a09d"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="180"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD3C04"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsidRoot w:val="003D2BEC"/>
+    <w:rsid w:val="00000A46"/>
+    <w:rsid w:val="00000CDE"/>
+    <w:rsid w:val="00001755"/>
+    <w:rsid w:val="00001795"/>
+    <w:rsid w:val="00001853"/>
+    <w:rsid w:val="0000198B"/>
+    <w:rsid w:val="00001B99"/>
+    <w:rsid w:val="00002047"/>
+    <w:rsid w:val="00002279"/>
+    <w:rsid w:val="00002595"/>
+    <w:rsid w:val="0000317B"/>
+    <w:rsid w:val="00005169"/>
+    <w:rsid w:val="000054C1"/>
+    <w:rsid w:val="000067AB"/>
+    <w:rsid w:val="000069D1"/>
+    <w:rsid w:val="00006CA9"/>
+    <w:rsid w:val="00006D41"/>
+    <w:rsid w:val="000074A1"/>
+    <w:rsid w:val="000074F4"/>
+    <w:rsid w:val="000076EF"/>
+    <w:rsid w:val="00007B2E"/>
+    <w:rsid w:val="00007E33"/>
+    <w:rsid w:val="00007ED6"/>
+    <w:rsid w:val="0001023C"/>
+    <w:rsid w:val="00010CAF"/>
+    <w:rsid w:val="00010DF8"/>
+    <w:rsid w:val="00010F7C"/>
+    <w:rsid w:val="0001153A"/>
+    <w:rsid w:val="0001185F"/>
+    <w:rsid w:val="00011D5C"/>
+    <w:rsid w:val="00011ED5"/>
+    <w:rsid w:val="00011F6A"/>
+    <w:rsid w:val="00012300"/>
+    <w:rsid w:val="0001297A"/>
+    <w:rsid w:val="00012D66"/>
+    <w:rsid w:val="00013075"/>
+    <w:rsid w:val="0001375F"/>
+    <w:rsid w:val="00013A2D"/>
+    <w:rsid w:val="00013AAE"/>
+    <w:rsid w:val="00013B52"/>
+    <w:rsid w:val="00013EF2"/>
+    <w:rsid w:val="00014AFF"/>
+    <w:rsid w:val="000154FD"/>
+    <w:rsid w:val="00016234"/>
+    <w:rsid w:val="00016BBE"/>
+    <w:rsid w:val="00016F90"/>
+    <w:rsid w:val="000174CB"/>
+    <w:rsid w:val="0001781A"/>
+    <w:rsid w:val="00017B84"/>
+    <w:rsid w:val="00017F97"/>
+    <w:rsid w:val="0002075D"/>
+    <w:rsid w:val="00020D9A"/>
+    <w:rsid w:val="0002116F"/>
+    <w:rsid w:val="00021254"/>
+    <w:rsid w:val="000215ED"/>
+    <w:rsid w:val="00021699"/>
+    <w:rsid w:val="00021DA6"/>
+    <w:rsid w:val="00021E9D"/>
+    <w:rsid w:val="0002212D"/>
+    <w:rsid w:val="000225C1"/>
+    <w:rsid w:val="0002276C"/>
+    <w:rsid w:val="00023055"/>
+    <w:rsid w:val="000234B4"/>
+    <w:rsid w:val="00023B40"/>
+    <w:rsid w:val="00023DBE"/>
+    <w:rsid w:val="00024315"/>
+    <w:rsid w:val="000243CD"/>
+    <w:rsid w:val="000244FA"/>
+    <w:rsid w:val="0002538D"/>
+    <w:rsid w:val="000256E6"/>
+    <w:rsid w:val="00026CD6"/>
+    <w:rsid w:val="00030529"/>
+    <w:rsid w:val="00031832"/>
+    <w:rsid w:val="00032352"/>
+    <w:rsid w:val="0003266D"/>
+    <w:rsid w:val="00032B82"/>
+    <w:rsid w:val="0003394B"/>
+    <w:rsid w:val="00033F88"/>
+    <w:rsid w:val="00034511"/>
+    <w:rsid w:val="00034651"/>
+    <w:rsid w:val="000349B1"/>
+    <w:rsid w:val="000350D3"/>
+    <w:rsid w:val="00035550"/>
+    <w:rsid w:val="00035A66"/>
+    <w:rsid w:val="00035DAD"/>
+    <w:rsid w:val="0003625D"/>
+    <w:rsid w:val="00036C64"/>
+    <w:rsid w:val="000375B4"/>
+    <w:rsid w:val="00037B23"/>
+    <w:rsid w:val="00037D4F"/>
+    <w:rsid w:val="00037F0D"/>
+    <w:rsid w:val="00040408"/>
+    <w:rsid w:val="0004054B"/>
+    <w:rsid w:val="00040601"/>
+    <w:rsid w:val="000412C3"/>
+    <w:rsid w:val="0004131C"/>
+    <w:rsid w:val="00041596"/>
+    <w:rsid w:val="000421BF"/>
+    <w:rsid w:val="0004223D"/>
+    <w:rsid w:val="00042572"/>
+    <w:rsid w:val="00042638"/>
+    <w:rsid w:val="000428DE"/>
+    <w:rsid w:val="00042ACB"/>
+    <w:rsid w:val="00043402"/>
+    <w:rsid w:val="000435BA"/>
+    <w:rsid w:val="000435D3"/>
+    <w:rsid w:val="00043773"/>
+    <w:rsid w:val="000456A5"/>
+    <w:rsid w:val="00045967"/>
+    <w:rsid w:val="00045A22"/>
+    <w:rsid w:val="00045F74"/>
+    <w:rsid w:val="00045F8D"/>
+    <w:rsid w:val="00046107"/>
+    <w:rsid w:val="00046203"/>
+    <w:rsid w:val="00046215"/>
+    <w:rsid w:val="000462B0"/>
+    <w:rsid w:val="00046376"/>
+    <w:rsid w:val="00046742"/>
+    <w:rsid w:val="00046D04"/>
+    <w:rsid w:val="00047247"/>
+    <w:rsid w:val="000472DD"/>
+    <w:rsid w:val="00047395"/>
+    <w:rsid w:val="00047478"/>
+    <w:rsid w:val="00050337"/>
+    <w:rsid w:val="000507D6"/>
+    <w:rsid w:val="000511CF"/>
+    <w:rsid w:val="00052228"/>
+    <w:rsid w:val="00052297"/>
+    <w:rsid w:val="00052709"/>
+    <w:rsid w:val="000527E7"/>
+    <w:rsid w:val="00052D9C"/>
+    <w:rsid w:val="0005429C"/>
+    <w:rsid w:val="00054DD8"/>
+    <w:rsid w:val="0005507A"/>
+    <w:rsid w:val="00055383"/>
+    <w:rsid w:val="0005575C"/>
+    <w:rsid w:val="00055E72"/>
+    <w:rsid w:val="00055EC3"/>
+    <w:rsid w:val="00055FBC"/>
+    <w:rsid w:val="0005722F"/>
+    <w:rsid w:val="00060630"/>
+    <w:rsid w:val="0006078C"/>
+    <w:rsid w:val="00060AA9"/>
+    <w:rsid w:val="00060AF2"/>
+    <w:rsid w:val="00061C00"/>
+    <w:rsid w:val="00062854"/>
+    <w:rsid w:val="000631AD"/>
+    <w:rsid w:val="0006361D"/>
+    <w:rsid w:val="00063990"/>
+    <w:rsid w:val="00063C5E"/>
+    <w:rsid w:val="000642C2"/>
+    <w:rsid w:val="000643E4"/>
+    <w:rsid w:val="00064B25"/>
+    <w:rsid w:val="000651CA"/>
+    <w:rsid w:val="000653F6"/>
+    <w:rsid w:val="00065473"/>
+    <w:rsid w:val="00065956"/>
+    <w:rsid w:val="00065D87"/>
+    <w:rsid w:val="00067329"/>
+    <w:rsid w:val="000676A2"/>
+    <w:rsid w:val="00067736"/>
+    <w:rsid w:val="000677ED"/>
+    <w:rsid w:val="00067ACA"/>
+    <w:rsid w:val="00067C39"/>
+    <w:rsid w:val="00067DE0"/>
+    <w:rsid w:val="00067E7E"/>
+    <w:rsid w:val="0007016D"/>
+    <w:rsid w:val="000709D6"/>
+    <w:rsid w:val="00070AE1"/>
+    <w:rsid w:val="00070D33"/>
+    <w:rsid w:val="0007134B"/>
+    <w:rsid w:val="0007138F"/>
+    <w:rsid w:val="0007153A"/>
+    <w:rsid w:val="00071708"/>
+    <w:rsid w:val="00071757"/>
+    <w:rsid w:val="00072042"/>
+    <w:rsid w:val="0007244C"/>
+    <w:rsid w:val="00072530"/>
+    <w:rsid w:val="000730A5"/>
+    <w:rsid w:val="00073121"/>
+    <w:rsid w:val="00073776"/>
+    <w:rsid w:val="000737D9"/>
+    <w:rsid w:val="000739AD"/>
+    <w:rsid w:val="00073AB7"/>
+    <w:rsid w:val="00073F1A"/>
+    <w:rsid w:val="000742FB"/>
+    <w:rsid w:val="00074B05"/>
+    <w:rsid w:val="00075454"/>
+    <w:rsid w:val="00075AED"/>
+    <w:rsid w:val="00075B3D"/>
+    <w:rsid w:val="00075DF8"/>
+    <w:rsid w:val="000761AB"/>
+    <w:rsid w:val="000761EB"/>
+    <w:rsid w:val="00076378"/>
+    <w:rsid w:val="000764AB"/>
+    <w:rsid w:val="00076899"/>
+    <w:rsid w:val="00076AE5"/>
+    <w:rsid w:val="00076E99"/>
+    <w:rsid w:val="00077595"/>
+    <w:rsid w:val="000775CD"/>
+    <w:rsid w:val="000800EB"/>
+    <w:rsid w:val="000804E1"/>
+    <w:rsid w:val="00080CAF"/>
+    <w:rsid w:val="00081105"/>
+    <w:rsid w:val="00081369"/>
+    <w:rsid w:val="00081728"/>
+    <w:rsid w:val="00082673"/>
+    <w:rsid w:val="00082DF3"/>
+    <w:rsid w:val="000831F9"/>
+    <w:rsid w:val="00083A69"/>
+    <w:rsid w:val="00083B69"/>
+    <w:rsid w:val="00083CC7"/>
+    <w:rsid w:val="00084375"/>
+    <w:rsid w:val="00084644"/>
+    <w:rsid w:val="000852DF"/>
+    <w:rsid w:val="00085C28"/>
+    <w:rsid w:val="00086149"/>
+    <w:rsid w:val="0008659E"/>
+    <w:rsid w:val="0008660D"/>
+    <w:rsid w:val="00086BA8"/>
+    <w:rsid w:val="000877A7"/>
+    <w:rsid w:val="00090E31"/>
+    <w:rsid w:val="00091715"/>
+    <w:rsid w:val="0009204A"/>
+    <w:rsid w:val="00092308"/>
+    <w:rsid w:val="000923E5"/>
+    <w:rsid w:val="000934C1"/>
+    <w:rsid w:val="00093D3A"/>
+    <w:rsid w:val="00093E61"/>
+    <w:rsid w:val="00094AE6"/>
+    <w:rsid w:val="00094F93"/>
+    <w:rsid w:val="00095167"/>
+    <w:rsid w:val="0009537A"/>
+    <w:rsid w:val="00095450"/>
+    <w:rsid w:val="00095746"/>
+    <w:rsid w:val="000960F5"/>
+    <w:rsid w:val="000968D5"/>
+    <w:rsid w:val="0009693D"/>
+    <w:rsid w:val="00096C30"/>
+    <w:rsid w:val="00096FAA"/>
+    <w:rsid w:val="000977F2"/>
+    <w:rsid w:val="00097D52"/>
+    <w:rsid w:val="00097F39"/>
+    <w:rsid w:val="000A0348"/>
+    <w:rsid w:val="000A04A1"/>
+    <w:rsid w:val="000A07D9"/>
+    <w:rsid w:val="000A0D6D"/>
+    <w:rsid w:val="000A12A5"/>
+    <w:rsid w:val="000A1348"/>
+    <w:rsid w:val="000A1433"/>
+    <w:rsid w:val="000A1855"/>
+    <w:rsid w:val="000A1B7C"/>
+    <w:rsid w:val="000A1F2B"/>
+    <w:rsid w:val="000A207A"/>
+    <w:rsid w:val="000A21DE"/>
+    <w:rsid w:val="000A265A"/>
+    <w:rsid w:val="000A26BE"/>
+    <w:rsid w:val="000A375F"/>
+    <w:rsid w:val="000A37AD"/>
+    <w:rsid w:val="000A3E7B"/>
+    <w:rsid w:val="000A3F8E"/>
+    <w:rsid w:val="000A4456"/>
+    <w:rsid w:val="000A45AF"/>
+    <w:rsid w:val="000A4C42"/>
+    <w:rsid w:val="000A4D26"/>
+    <w:rsid w:val="000A4E13"/>
+    <w:rsid w:val="000A4FA3"/>
+    <w:rsid w:val="000A5A4C"/>
+    <w:rsid w:val="000A5BA1"/>
+    <w:rsid w:val="000A5D91"/>
+    <w:rsid w:val="000A5DE2"/>
+    <w:rsid w:val="000A6227"/>
+    <w:rsid w:val="000A6526"/>
+    <w:rsid w:val="000A718C"/>
+    <w:rsid w:val="000B0D59"/>
+    <w:rsid w:val="000B1080"/>
+    <w:rsid w:val="000B1106"/>
+    <w:rsid w:val="000B1850"/>
+    <w:rsid w:val="000B22E1"/>
+    <w:rsid w:val="000B2E0E"/>
+    <w:rsid w:val="000B311D"/>
+    <w:rsid w:val="000B3AC7"/>
+    <w:rsid w:val="000B427B"/>
+    <w:rsid w:val="000B46D1"/>
+    <w:rsid w:val="000B4B02"/>
+    <w:rsid w:val="000B4D5B"/>
+    <w:rsid w:val="000B505D"/>
+    <w:rsid w:val="000B5E24"/>
+    <w:rsid w:val="000B6014"/>
+    <w:rsid w:val="000B6AB2"/>
+    <w:rsid w:val="000B71FD"/>
+    <w:rsid w:val="000B78F3"/>
+    <w:rsid w:val="000B7BFA"/>
+    <w:rsid w:val="000B7FB8"/>
+    <w:rsid w:val="000C04A0"/>
+    <w:rsid w:val="000C052F"/>
+    <w:rsid w:val="000C0C72"/>
+    <w:rsid w:val="000C0D3D"/>
+    <w:rsid w:val="000C0E5E"/>
+    <w:rsid w:val="000C0EB0"/>
+    <w:rsid w:val="000C262B"/>
+    <w:rsid w:val="000C32D5"/>
+    <w:rsid w:val="000C39C6"/>
+    <w:rsid w:val="000C3B3B"/>
+    <w:rsid w:val="000C3C2C"/>
+    <w:rsid w:val="000C3EC6"/>
+    <w:rsid w:val="000C40FA"/>
+    <w:rsid w:val="000C470A"/>
+    <w:rsid w:val="000C48C8"/>
+    <w:rsid w:val="000C4AEC"/>
+    <w:rsid w:val="000C4F73"/>
+    <w:rsid w:val="000C584C"/>
+    <w:rsid w:val="000C59E7"/>
+    <w:rsid w:val="000C6218"/>
+    <w:rsid w:val="000C65B8"/>
+    <w:rsid w:val="000C6D27"/>
+    <w:rsid w:val="000C705C"/>
+    <w:rsid w:val="000C71E0"/>
+    <w:rsid w:val="000C72B2"/>
+    <w:rsid w:val="000C7460"/>
+    <w:rsid w:val="000C779E"/>
+    <w:rsid w:val="000C784A"/>
+    <w:rsid w:val="000C78E6"/>
+    <w:rsid w:val="000C7CA7"/>
+    <w:rsid w:val="000D0B87"/>
+    <w:rsid w:val="000D147D"/>
+    <w:rsid w:val="000D1DDD"/>
+    <w:rsid w:val="000D1E44"/>
+    <w:rsid w:val="000D2A6B"/>
+    <w:rsid w:val="000D2C1D"/>
+    <w:rsid w:val="000D3560"/>
+    <w:rsid w:val="000D3B2F"/>
+    <w:rsid w:val="000D3CCA"/>
+    <w:rsid w:val="000D3F16"/>
+    <w:rsid w:val="000D40EC"/>
+    <w:rsid w:val="000D4B37"/>
+    <w:rsid w:val="000D4BA4"/>
+    <w:rsid w:val="000D4C58"/>
+    <w:rsid w:val="000D4E66"/>
+    <w:rsid w:val="000D517D"/>
+    <w:rsid w:val="000D57B0"/>
+    <w:rsid w:val="000D5B03"/>
+    <w:rsid w:val="000D6502"/>
+    <w:rsid w:val="000D6529"/>
+    <w:rsid w:val="000D69AB"/>
+    <w:rsid w:val="000D742A"/>
+    <w:rsid w:val="000D78E8"/>
+    <w:rsid w:val="000E0081"/>
+    <w:rsid w:val="000E04E8"/>
+    <w:rsid w:val="000E06D8"/>
+    <w:rsid w:val="000E0D20"/>
+    <w:rsid w:val="000E13A3"/>
+    <w:rsid w:val="000E14AF"/>
+    <w:rsid w:val="000E1AD2"/>
+    <w:rsid w:val="000E1E7A"/>
+    <w:rsid w:val="000E2055"/>
+    <w:rsid w:val="000E2104"/>
+    <w:rsid w:val="000E2413"/>
+    <w:rsid w:val="000E2713"/>
+    <w:rsid w:val="000E31D1"/>
+    <w:rsid w:val="000E37B9"/>
+    <w:rsid w:val="000E3907"/>
+    <w:rsid w:val="000E3A82"/>
+    <w:rsid w:val="000E46B5"/>
+    <w:rsid w:val="000E494D"/>
+    <w:rsid w:val="000E4DCA"/>
+    <w:rsid w:val="000E52DB"/>
+    <w:rsid w:val="000E5719"/>
+    <w:rsid w:val="000E57B2"/>
+    <w:rsid w:val="000E5983"/>
+    <w:rsid w:val="000E63E1"/>
+    <w:rsid w:val="000E6632"/>
+    <w:rsid w:val="000E67EB"/>
+    <w:rsid w:val="000E72A7"/>
+    <w:rsid w:val="000E7786"/>
+    <w:rsid w:val="000E7CFB"/>
+    <w:rsid w:val="000F1437"/>
+    <w:rsid w:val="000F1A6E"/>
+    <w:rsid w:val="000F1A72"/>
+    <w:rsid w:val="000F2428"/>
+    <w:rsid w:val="000F2906"/>
+    <w:rsid w:val="000F2F4E"/>
+    <w:rsid w:val="000F3AB4"/>
+    <w:rsid w:val="000F3C89"/>
+    <w:rsid w:val="000F54F4"/>
+    <w:rsid w:val="000F55EA"/>
+    <w:rsid w:val="000F5D82"/>
+    <w:rsid w:val="000F6006"/>
+    <w:rsid w:val="000F762C"/>
+    <w:rsid w:val="000F7709"/>
+    <w:rsid w:val="001002BC"/>
+    <w:rsid w:val="00100331"/>
+    <w:rsid w:val="001003BB"/>
+    <w:rsid w:val="00100599"/>
+    <w:rsid w:val="001005BB"/>
+    <w:rsid w:val="00100B68"/>
+    <w:rsid w:val="00100D6E"/>
+    <w:rsid w:val="001017A2"/>
+    <w:rsid w:val="00101C85"/>
+    <w:rsid w:val="00101E0E"/>
+    <w:rsid w:val="00101ED5"/>
+    <w:rsid w:val="00102289"/>
+    <w:rsid w:val="00102463"/>
+    <w:rsid w:val="00102602"/>
+    <w:rsid w:val="00102763"/>
+    <w:rsid w:val="00102B65"/>
+    <w:rsid w:val="0010305F"/>
+    <w:rsid w:val="00103204"/>
+    <w:rsid w:val="0010347E"/>
+    <w:rsid w:val="0010366A"/>
+    <w:rsid w:val="00103A6A"/>
+    <w:rsid w:val="00103E93"/>
+    <w:rsid w:val="00103F13"/>
+    <w:rsid w:val="00104332"/>
+    <w:rsid w:val="0010489B"/>
+    <w:rsid w:val="001048EE"/>
+    <w:rsid w:val="00104C36"/>
+    <w:rsid w:val="00104CE9"/>
+    <w:rsid w:val="00104ECF"/>
+    <w:rsid w:val="00106172"/>
+    <w:rsid w:val="00106C19"/>
+    <w:rsid w:val="00106FD7"/>
+    <w:rsid w:val="001072CF"/>
+    <w:rsid w:val="0010782B"/>
+    <w:rsid w:val="00107946"/>
+    <w:rsid w:val="00107A38"/>
+    <w:rsid w:val="00107C76"/>
+    <w:rsid w:val="00107DEB"/>
+    <w:rsid w:val="0011056F"/>
+    <w:rsid w:val="00110634"/>
+    <w:rsid w:val="00110690"/>
+    <w:rsid w:val="001111E5"/>
+    <w:rsid w:val="0011151F"/>
+    <w:rsid w:val="001120F3"/>
+    <w:rsid w:val="00112678"/>
+    <w:rsid w:val="00112BB3"/>
+    <w:rsid w:val="00112C42"/>
+    <w:rsid w:val="0011343A"/>
+    <w:rsid w:val="0011361C"/>
+    <w:rsid w:val="00113C73"/>
+    <w:rsid w:val="00113EC9"/>
+    <w:rsid w:val="00114190"/>
+    <w:rsid w:val="001141AE"/>
+    <w:rsid w:val="001146FE"/>
+    <w:rsid w:val="001147AD"/>
+    <w:rsid w:val="0011494A"/>
+    <w:rsid w:val="00114996"/>
+    <w:rsid w:val="00114F38"/>
+    <w:rsid w:val="0011504C"/>
+    <w:rsid w:val="00115352"/>
+    <w:rsid w:val="00115A50"/>
+    <w:rsid w:val="00117A79"/>
+    <w:rsid w:val="0012003B"/>
+    <w:rsid w:val="001201D9"/>
+    <w:rsid w:val="00120325"/>
+    <w:rsid w:val="001205AF"/>
+    <w:rsid w:val="001205EB"/>
+    <w:rsid w:val="00120F1B"/>
+    <w:rsid w:val="00121350"/>
+    <w:rsid w:val="001214F7"/>
+    <w:rsid w:val="00121AA9"/>
+    <w:rsid w:val="00122739"/>
+    <w:rsid w:val="001228D7"/>
+    <w:rsid w:val="00122D45"/>
+    <w:rsid w:val="00122F9F"/>
+    <w:rsid w:val="00124066"/>
+    <w:rsid w:val="0012421D"/>
+    <w:rsid w:val="0012511A"/>
+    <w:rsid w:val="0012526A"/>
+    <w:rsid w:val="00125517"/>
+    <w:rsid w:val="0012625D"/>
+    <w:rsid w:val="00126A87"/>
+    <w:rsid w:val="001277EA"/>
+    <w:rsid w:val="00127A22"/>
+    <w:rsid w:val="0013122A"/>
+    <w:rsid w:val="00131F5F"/>
+    <w:rsid w:val="0013285D"/>
+    <w:rsid w:val="00132B42"/>
+    <w:rsid w:val="00132E34"/>
+    <w:rsid w:val="00133459"/>
+    <w:rsid w:val="00133616"/>
+    <w:rsid w:val="0013372F"/>
+    <w:rsid w:val="0013446F"/>
+    <w:rsid w:val="0013452B"/>
+    <w:rsid w:val="001350F0"/>
+    <w:rsid w:val="0013523F"/>
+    <w:rsid w:val="00135926"/>
+    <w:rsid w:val="001362DC"/>
+    <w:rsid w:val="00137098"/>
+    <w:rsid w:val="001370F1"/>
+    <w:rsid w:val="00137416"/>
+    <w:rsid w:val="00137EBC"/>
+    <w:rsid w:val="00140011"/>
+    <w:rsid w:val="001405F4"/>
+    <w:rsid w:val="001406B9"/>
+    <w:rsid w:val="00140EA1"/>
+    <w:rsid w:val="00140F01"/>
+    <w:rsid w:val="00141465"/>
+    <w:rsid w:val="0014208A"/>
+    <w:rsid w:val="00143146"/>
+    <w:rsid w:val="00143A14"/>
+    <w:rsid w:val="00145320"/>
+    <w:rsid w:val="00145801"/>
+    <w:rsid w:val="001459C4"/>
+    <w:rsid w:val="001463C1"/>
+    <w:rsid w:val="00146FAA"/>
+    <w:rsid w:val="0014768E"/>
+    <w:rsid w:val="00147943"/>
+    <w:rsid w:val="00147F69"/>
+    <w:rsid w:val="001503BC"/>
+    <w:rsid w:val="0015053E"/>
+    <w:rsid w:val="001509A2"/>
+    <w:rsid w:val="00150B02"/>
+    <w:rsid w:val="00150C70"/>
+    <w:rsid w:val="00150F11"/>
+    <w:rsid w:val="00150F4E"/>
+    <w:rsid w:val="00150FDD"/>
+    <w:rsid w:val="001511D3"/>
+    <w:rsid w:val="00151927"/>
+    <w:rsid w:val="00151E70"/>
+    <w:rsid w:val="00151EA1"/>
+    <w:rsid w:val="0015201F"/>
+    <w:rsid w:val="00152237"/>
+    <w:rsid w:val="0015244C"/>
+    <w:rsid w:val="00152883"/>
+    <w:rsid w:val="00152DA5"/>
+    <w:rsid w:val="001530CC"/>
+    <w:rsid w:val="001532DD"/>
+    <w:rsid w:val="001536E9"/>
+    <w:rsid w:val="001537A1"/>
+    <w:rsid w:val="00154C30"/>
+    <w:rsid w:val="0015507B"/>
+    <w:rsid w:val="00155A0A"/>
+    <w:rsid w:val="00155D7B"/>
+    <w:rsid w:val="00155EC2"/>
+    <w:rsid w:val="00155F04"/>
+    <w:rsid w:val="00156A89"/>
+    <w:rsid w:val="0015798F"/>
+    <w:rsid w:val="00157A9D"/>
+    <w:rsid w:val="001600F0"/>
+    <w:rsid w:val="00160639"/>
+    <w:rsid w:val="00160BDD"/>
+    <w:rsid w:val="00160EAF"/>
+    <w:rsid w:val="00161029"/>
+    <w:rsid w:val="001610BF"/>
+    <w:rsid w:val="0016111A"/>
+    <w:rsid w:val="00161147"/>
+    <w:rsid w:val="0016166D"/>
+    <w:rsid w:val="00161AC4"/>
+    <w:rsid w:val="00163079"/>
+    <w:rsid w:val="001633AF"/>
+    <w:rsid w:val="001639FA"/>
+    <w:rsid w:val="00164452"/>
+    <w:rsid w:val="00164AFC"/>
+    <w:rsid w:val="00164B45"/>
+    <w:rsid w:val="00164B61"/>
+    <w:rsid w:val="00164E02"/>
+    <w:rsid w:val="001651CC"/>
+    <w:rsid w:val="00165564"/>
+    <w:rsid w:val="0016595F"/>
+    <w:rsid w:val="00165C5F"/>
+    <w:rsid w:val="00165D7F"/>
+    <w:rsid w:val="00165DD7"/>
+    <w:rsid w:val="00165F0B"/>
+    <w:rsid w:val="001662E1"/>
+    <w:rsid w:val="00166376"/>
+    <w:rsid w:val="001665A5"/>
+    <w:rsid w:val="00167467"/>
+    <w:rsid w:val="00167494"/>
+    <w:rsid w:val="0016760B"/>
+    <w:rsid w:val="00167CD7"/>
+    <w:rsid w:val="00167DD8"/>
+    <w:rsid w:val="00170013"/>
+    <w:rsid w:val="001701F2"/>
+    <w:rsid w:val="001703F9"/>
+    <w:rsid w:val="00170A74"/>
+    <w:rsid w:val="00170AE9"/>
+    <w:rsid w:val="00170B3E"/>
+    <w:rsid w:val="001715B5"/>
+    <w:rsid w:val="001725D2"/>
+    <w:rsid w:val="00172633"/>
+    <w:rsid w:val="00173994"/>
+    <w:rsid w:val="00174C4A"/>
+    <w:rsid w:val="00175D12"/>
+    <w:rsid w:val="0017609E"/>
+    <w:rsid w:val="0017616C"/>
+    <w:rsid w:val="0017620A"/>
+    <w:rsid w:val="00176394"/>
+    <w:rsid w:val="001764DE"/>
+    <w:rsid w:val="00176ECE"/>
+    <w:rsid w:val="001773CC"/>
+    <w:rsid w:val="0017760F"/>
+    <w:rsid w:val="00177A85"/>
+    <w:rsid w:val="00177D6D"/>
+    <w:rsid w:val="00180A9A"/>
+    <w:rsid w:val="0018108F"/>
+    <w:rsid w:val="001815E8"/>
+    <w:rsid w:val="00181741"/>
+    <w:rsid w:val="00182432"/>
+    <w:rsid w:val="001827C7"/>
+    <w:rsid w:val="00182FC1"/>
+    <w:rsid w:val="00183332"/>
+    <w:rsid w:val="0018353E"/>
+    <w:rsid w:val="001842FB"/>
+    <w:rsid w:val="00184537"/>
+    <w:rsid w:val="001847E3"/>
+    <w:rsid w:val="00184DBE"/>
+    <w:rsid w:val="00184EE4"/>
+    <w:rsid w:val="0018500C"/>
+    <w:rsid w:val="0018516E"/>
+    <w:rsid w:val="0018552D"/>
+    <w:rsid w:val="001858D5"/>
+    <w:rsid w:val="00185BB0"/>
+    <w:rsid w:val="00186465"/>
+    <w:rsid w:val="001864E0"/>
+    <w:rsid w:val="00186DAD"/>
+    <w:rsid w:val="00187179"/>
+    <w:rsid w:val="00187B3F"/>
+    <w:rsid w:val="00187D2F"/>
+    <w:rsid w:val="00187E50"/>
+    <w:rsid w:val="00190F4D"/>
+    <w:rsid w:val="0019131D"/>
+    <w:rsid w:val="0019151B"/>
+    <w:rsid w:val="00191762"/>
+    <w:rsid w:val="00191A09"/>
+    <w:rsid w:val="0019262E"/>
+    <w:rsid w:val="00192BD4"/>
+    <w:rsid w:val="00192DE1"/>
+    <w:rsid w:val="00192F02"/>
+    <w:rsid w:val="00193CF8"/>
+    <w:rsid w:val="00193F3D"/>
+    <w:rsid w:val="00194165"/>
+    <w:rsid w:val="00194F19"/>
+    <w:rsid w:val="0019509B"/>
+    <w:rsid w:val="00195DEE"/>
+    <w:rsid w:val="00195EFC"/>
+    <w:rsid w:val="00196D8E"/>
+    <w:rsid w:val="001970EF"/>
+    <w:rsid w:val="001A1BD2"/>
+    <w:rsid w:val="001A1C2D"/>
+    <w:rsid w:val="001A1C40"/>
+    <w:rsid w:val="001A1C8E"/>
+    <w:rsid w:val="001A2029"/>
+    <w:rsid w:val="001A20C6"/>
+    <w:rsid w:val="001A242D"/>
+    <w:rsid w:val="001A2C1A"/>
+    <w:rsid w:val="001A2FD1"/>
+    <w:rsid w:val="001A3F29"/>
+    <w:rsid w:val="001A4071"/>
+    <w:rsid w:val="001A4A63"/>
+    <w:rsid w:val="001A4CEC"/>
+    <w:rsid w:val="001A4DFA"/>
+    <w:rsid w:val="001A5411"/>
+    <w:rsid w:val="001A59A3"/>
+    <w:rsid w:val="001A7315"/>
+    <w:rsid w:val="001A76EE"/>
+    <w:rsid w:val="001A7B4F"/>
+    <w:rsid w:val="001B0458"/>
+    <w:rsid w:val="001B057C"/>
+    <w:rsid w:val="001B05B8"/>
+    <w:rsid w:val="001B0F95"/>
+    <w:rsid w:val="001B1285"/>
+    <w:rsid w:val="001B143C"/>
+    <w:rsid w:val="001B15E9"/>
+    <w:rsid w:val="001B1898"/>
+    <w:rsid w:val="001B206F"/>
+    <w:rsid w:val="001B26A7"/>
+    <w:rsid w:val="001B26AA"/>
+    <w:rsid w:val="001B3002"/>
+    <w:rsid w:val="001B340E"/>
+    <w:rsid w:val="001B361B"/>
+    <w:rsid w:val="001B386F"/>
+    <w:rsid w:val="001B3D29"/>
+    <w:rsid w:val="001B45E6"/>
+    <w:rsid w:val="001B4D83"/>
+    <w:rsid w:val="001B5040"/>
+    <w:rsid w:val="001B50C8"/>
+    <w:rsid w:val="001B5605"/>
+    <w:rsid w:val="001B5774"/>
+    <w:rsid w:val="001B5F0D"/>
+    <w:rsid w:val="001B6523"/>
+    <w:rsid w:val="001B7140"/>
+    <w:rsid w:val="001B7CC9"/>
+    <w:rsid w:val="001C002E"/>
+    <w:rsid w:val="001C02CE"/>
+    <w:rsid w:val="001C05CA"/>
+    <w:rsid w:val="001C0A40"/>
+    <w:rsid w:val="001C1211"/>
+    <w:rsid w:val="001C148E"/>
+    <w:rsid w:val="001C1DDC"/>
+    <w:rsid w:val="001C1E3D"/>
+    <w:rsid w:val="001C208C"/>
+    <w:rsid w:val="001C2436"/>
+    <w:rsid w:val="001C2BFE"/>
+    <w:rsid w:val="001C368B"/>
+    <w:rsid w:val="001C37A2"/>
+    <w:rsid w:val="001C3AA5"/>
+    <w:rsid w:val="001C3AD3"/>
+    <w:rsid w:val="001C4708"/>
+    <w:rsid w:val="001C4858"/>
+    <w:rsid w:val="001C4B3D"/>
+    <w:rsid w:val="001C4DB9"/>
+    <w:rsid w:val="001C5BFF"/>
+    <w:rsid w:val="001C6872"/>
+    <w:rsid w:val="001C699C"/>
+    <w:rsid w:val="001C6FFE"/>
+    <w:rsid w:val="001C70C8"/>
+    <w:rsid w:val="001C7DD5"/>
+    <w:rsid w:val="001D0AE3"/>
+    <w:rsid w:val="001D0C96"/>
+    <w:rsid w:val="001D228B"/>
+    <w:rsid w:val="001D2584"/>
+    <w:rsid w:val="001D2BA9"/>
+    <w:rsid w:val="001D2BF5"/>
+    <w:rsid w:val="001D2EE2"/>
+    <w:rsid w:val="001D2F00"/>
+    <w:rsid w:val="001D3FE3"/>
+    <w:rsid w:val="001D473D"/>
+    <w:rsid w:val="001D4E12"/>
+    <w:rsid w:val="001D52E6"/>
+    <w:rsid w:val="001D55BB"/>
+    <w:rsid w:val="001D645B"/>
+    <w:rsid w:val="001D6716"/>
+    <w:rsid w:val="001D6835"/>
+    <w:rsid w:val="001D7410"/>
+    <w:rsid w:val="001D788B"/>
+    <w:rsid w:val="001D7C9F"/>
+    <w:rsid w:val="001D7FD0"/>
+    <w:rsid w:val="001E04A8"/>
+    <w:rsid w:val="001E0954"/>
+    <w:rsid w:val="001E09F8"/>
+    <w:rsid w:val="001E0EBB"/>
+    <w:rsid w:val="001E0EF6"/>
+    <w:rsid w:val="001E15D7"/>
+    <w:rsid w:val="001E1718"/>
+    <w:rsid w:val="001E1CD8"/>
+    <w:rsid w:val="001E25F5"/>
+    <w:rsid w:val="001E2D0E"/>
+    <w:rsid w:val="001E3052"/>
+    <w:rsid w:val="001E384C"/>
+    <w:rsid w:val="001E5AC0"/>
+    <w:rsid w:val="001E5B3D"/>
+    <w:rsid w:val="001E5E41"/>
+    <w:rsid w:val="001E5F8D"/>
+    <w:rsid w:val="001E62DA"/>
+    <w:rsid w:val="001E667A"/>
+    <w:rsid w:val="001E6A19"/>
+    <w:rsid w:val="001E6AF8"/>
+    <w:rsid w:val="001E6C03"/>
+    <w:rsid w:val="001E7457"/>
+    <w:rsid w:val="001E74DF"/>
+    <w:rsid w:val="001E7C11"/>
+    <w:rsid w:val="001F0086"/>
+    <w:rsid w:val="001F0505"/>
+    <w:rsid w:val="001F0648"/>
+    <w:rsid w:val="001F13D1"/>
+    <w:rsid w:val="001F152D"/>
+    <w:rsid w:val="001F160B"/>
+    <w:rsid w:val="001F1970"/>
+    <w:rsid w:val="001F1C9E"/>
+    <w:rsid w:val="001F2819"/>
+    <w:rsid w:val="001F2D43"/>
+    <w:rsid w:val="001F2DDF"/>
+    <w:rsid w:val="001F3EDA"/>
+    <w:rsid w:val="001F424C"/>
+    <w:rsid w:val="001F507B"/>
+    <w:rsid w:val="001F5135"/>
+    <w:rsid w:val="001F6778"/>
+    <w:rsid w:val="001F69E2"/>
+    <w:rsid w:val="001F6F06"/>
+    <w:rsid w:val="001F7436"/>
+    <w:rsid w:val="001F7735"/>
+    <w:rsid w:val="001F7E44"/>
+    <w:rsid w:val="00200091"/>
+    <w:rsid w:val="00200F1B"/>
+    <w:rsid w:val="00201620"/>
+    <w:rsid w:val="00201F5B"/>
+    <w:rsid w:val="00202D33"/>
+    <w:rsid w:val="002036D2"/>
+    <w:rsid w:val="00204667"/>
+    <w:rsid w:val="0020481E"/>
+    <w:rsid w:val="00204C29"/>
+    <w:rsid w:val="00204D9E"/>
+    <w:rsid w:val="00205489"/>
+    <w:rsid w:val="00205955"/>
+    <w:rsid w:val="00205A77"/>
+    <w:rsid w:val="00205A79"/>
+    <w:rsid w:val="00205B7F"/>
+    <w:rsid w:val="002067DE"/>
+    <w:rsid w:val="0020681C"/>
+    <w:rsid w:val="00206AC9"/>
+    <w:rsid w:val="00207206"/>
+    <w:rsid w:val="002076AD"/>
+    <w:rsid w:val="002077AA"/>
+    <w:rsid w:val="00207A4F"/>
+    <w:rsid w:val="00207B95"/>
+    <w:rsid w:val="00210A04"/>
+    <w:rsid w:val="00210A7F"/>
+    <w:rsid w:val="00210B1C"/>
+    <w:rsid w:val="00211430"/>
+    <w:rsid w:val="002115FB"/>
+    <w:rsid w:val="00211981"/>
+    <w:rsid w:val="00212030"/>
+    <w:rsid w:val="002120C4"/>
+    <w:rsid w:val="002120F0"/>
+    <w:rsid w:val="002122CD"/>
+    <w:rsid w:val="002128A0"/>
+    <w:rsid w:val="00212948"/>
+    <w:rsid w:val="00212D13"/>
+    <w:rsid w:val="0021314E"/>
+    <w:rsid w:val="002136D5"/>
+    <w:rsid w:val="0021380C"/>
+    <w:rsid w:val="00213E59"/>
+    <w:rsid w:val="00214093"/>
+    <w:rsid w:val="00214329"/>
+    <w:rsid w:val="00214AAA"/>
+    <w:rsid w:val="00215164"/>
+    <w:rsid w:val="002152BD"/>
+    <w:rsid w:val="00215664"/>
+    <w:rsid w:val="002156E9"/>
+    <w:rsid w:val="0021580F"/>
+    <w:rsid w:val="0021594B"/>
+    <w:rsid w:val="00215A2A"/>
+    <w:rsid w:val="00216148"/>
+    <w:rsid w:val="002165F6"/>
+    <w:rsid w:val="00216800"/>
+    <w:rsid w:val="00216905"/>
+    <w:rsid w:val="002171F5"/>
+    <w:rsid w:val="0021747C"/>
+    <w:rsid w:val="002176EB"/>
+    <w:rsid w:val="002177FB"/>
+    <w:rsid w:val="00217A41"/>
+    <w:rsid w:val="00217D26"/>
+    <w:rsid w:val="00217DC5"/>
+    <w:rsid w:val="002204E0"/>
+    <w:rsid w:val="00220DD7"/>
+    <w:rsid w:val="002211FD"/>
+    <w:rsid w:val="0022218C"/>
+    <w:rsid w:val="002221C3"/>
+    <w:rsid w:val="002225C5"/>
+    <w:rsid w:val="00222BFE"/>
+    <w:rsid w:val="00222E96"/>
+    <w:rsid w:val="00222F0F"/>
+    <w:rsid w:val="0022342E"/>
+    <w:rsid w:val="00223ED3"/>
+    <w:rsid w:val="00224142"/>
+    <w:rsid w:val="00224230"/>
+    <w:rsid w:val="0022510E"/>
+    <w:rsid w:val="002252BC"/>
+    <w:rsid w:val="0022694F"/>
+    <w:rsid w:val="00226B10"/>
+    <w:rsid w:val="00226E53"/>
+    <w:rsid w:val="00227145"/>
+    <w:rsid w:val="0022719C"/>
+    <w:rsid w:val="00227A09"/>
+    <w:rsid w:val="00227C46"/>
+    <w:rsid w:val="00227D3A"/>
+    <w:rsid w:val="00227DC5"/>
+    <w:rsid w:val="0023118A"/>
+    <w:rsid w:val="002316FE"/>
+    <w:rsid w:val="00231EA7"/>
+    <w:rsid w:val="0023224E"/>
+    <w:rsid w:val="0023233E"/>
+    <w:rsid w:val="00233958"/>
+    <w:rsid w:val="00233B1F"/>
+    <w:rsid w:val="00234461"/>
+    <w:rsid w:val="0023449E"/>
+    <w:rsid w:val="0023451A"/>
+    <w:rsid w:val="002346CB"/>
+    <w:rsid w:val="00235465"/>
+    <w:rsid w:val="00235BB9"/>
+    <w:rsid w:val="00236DE4"/>
+    <w:rsid w:val="002372D3"/>
+    <w:rsid w:val="0023750B"/>
+    <w:rsid w:val="00237698"/>
+    <w:rsid w:val="002378AF"/>
+    <w:rsid w:val="002379E4"/>
+    <w:rsid w:val="00237C64"/>
+    <w:rsid w:val="002403B1"/>
+    <w:rsid w:val="002406E3"/>
+    <w:rsid w:val="00240CDB"/>
+    <w:rsid w:val="00240F5C"/>
+    <w:rsid w:val="0024199A"/>
+    <w:rsid w:val="00242E06"/>
+    <w:rsid w:val="002431AB"/>
+    <w:rsid w:val="002431F1"/>
+    <w:rsid w:val="00243C7C"/>
+    <w:rsid w:val="00243F66"/>
+    <w:rsid w:val="00244201"/>
+    <w:rsid w:val="00244394"/>
+    <w:rsid w:val="00244F81"/>
+    <w:rsid w:val="0024550E"/>
+    <w:rsid w:val="00245B8A"/>
+    <w:rsid w:val="00245F25"/>
+    <w:rsid w:val="00245F9E"/>
+    <w:rsid w:val="00246055"/>
+    <w:rsid w:val="0024629F"/>
+    <w:rsid w:val="00246391"/>
+    <w:rsid w:val="002463FD"/>
+    <w:rsid w:val="002464A9"/>
+    <w:rsid w:val="00246526"/>
+    <w:rsid w:val="002466AF"/>
+    <w:rsid w:val="00246A74"/>
+    <w:rsid w:val="00246CF0"/>
+    <w:rsid w:val="00246E57"/>
+    <w:rsid w:val="0024711C"/>
+    <w:rsid w:val="0024719B"/>
+    <w:rsid w:val="00247542"/>
+    <w:rsid w:val="00247CEA"/>
+    <w:rsid w:val="002500D1"/>
+    <w:rsid w:val="00250966"/>
+    <w:rsid w:val="002509CF"/>
+    <w:rsid w:val="00250C3A"/>
+    <w:rsid w:val="0025127C"/>
+    <w:rsid w:val="002512B4"/>
+    <w:rsid w:val="00251453"/>
+    <w:rsid w:val="00251584"/>
+    <w:rsid w:val="002515FA"/>
+    <w:rsid w:val="00252057"/>
+    <w:rsid w:val="0025246C"/>
+    <w:rsid w:val="00252B39"/>
+    <w:rsid w:val="00253808"/>
+    <w:rsid w:val="002540B3"/>
+    <w:rsid w:val="00254AE9"/>
+    <w:rsid w:val="0025536C"/>
+    <w:rsid w:val="0025617C"/>
+    <w:rsid w:val="002561FA"/>
+    <w:rsid w:val="002563E3"/>
+    <w:rsid w:val="00257D4D"/>
+    <w:rsid w:val="00260478"/>
+    <w:rsid w:val="002615B8"/>
+    <w:rsid w:val="00261747"/>
+    <w:rsid w:val="0026188D"/>
+    <w:rsid w:val="00261D76"/>
+    <w:rsid w:val="002630B0"/>
+    <w:rsid w:val="002637EC"/>
+    <w:rsid w:val="002639E4"/>
+    <w:rsid w:val="00263ACC"/>
+    <w:rsid w:val="00263D4F"/>
+    <w:rsid w:val="002647DE"/>
+    <w:rsid w:val="00264814"/>
+    <w:rsid w:val="002648B7"/>
+    <w:rsid w:val="002648D5"/>
+    <w:rsid w:val="00265679"/>
+    <w:rsid w:val="00266417"/>
+    <w:rsid w:val="0026660F"/>
+    <w:rsid w:val="00266B76"/>
+    <w:rsid w:val="00266C57"/>
+    <w:rsid w:val="00267100"/>
+    <w:rsid w:val="0026761E"/>
+    <w:rsid w:val="0026770B"/>
+    <w:rsid w:val="00270051"/>
+    <w:rsid w:val="002708AC"/>
+    <w:rsid w:val="00270A0E"/>
+    <w:rsid w:val="00270E71"/>
+    <w:rsid w:val="00271264"/>
+    <w:rsid w:val="002714F2"/>
+    <w:rsid w:val="00272244"/>
+    <w:rsid w:val="002728E4"/>
+    <w:rsid w:val="002730D9"/>
+    <w:rsid w:val="0027363D"/>
+    <w:rsid w:val="002738A5"/>
+    <w:rsid w:val="002740C1"/>
+    <w:rsid w:val="00274309"/>
+    <w:rsid w:val="0027486F"/>
+    <w:rsid w:val="00274CD4"/>
+    <w:rsid w:val="002752D9"/>
+    <w:rsid w:val="0027545D"/>
+    <w:rsid w:val="002756DF"/>
+    <w:rsid w:val="0027576E"/>
+    <w:rsid w:val="002761D0"/>
+    <w:rsid w:val="002763DA"/>
+    <w:rsid w:val="00276702"/>
+    <w:rsid w:val="002768DB"/>
+    <w:rsid w:val="00277138"/>
+    <w:rsid w:val="00280154"/>
+    <w:rsid w:val="002801BF"/>
+    <w:rsid w:val="00280C4E"/>
+    <w:rsid w:val="00281745"/>
+    <w:rsid w:val="0028418A"/>
+    <w:rsid w:val="002842EF"/>
+    <w:rsid w:val="0028443C"/>
+    <w:rsid w:val="00285A7D"/>
+    <w:rsid w:val="00285F47"/>
+    <w:rsid w:val="0028627F"/>
+    <w:rsid w:val="0028660C"/>
+    <w:rsid w:val="00286920"/>
+    <w:rsid w:val="002869AD"/>
+    <w:rsid w:val="002873EC"/>
+    <w:rsid w:val="00287792"/>
+    <w:rsid w:val="00287931"/>
+    <w:rsid w:val="00290765"/>
+    <w:rsid w:val="002909AE"/>
+    <w:rsid w:val="00290DBC"/>
+    <w:rsid w:val="00290E4B"/>
+    <w:rsid w:val="00290E5D"/>
+    <w:rsid w:val="00290FA9"/>
+    <w:rsid w:val="00291169"/>
+    <w:rsid w:val="00291564"/>
+    <w:rsid w:val="00291827"/>
+    <w:rsid w:val="002929AB"/>
+    <w:rsid w:val="002936B4"/>
+    <w:rsid w:val="002938AD"/>
+    <w:rsid w:val="00293D2D"/>
+    <w:rsid w:val="00293E9C"/>
+    <w:rsid w:val="00293EF0"/>
+    <w:rsid w:val="002945EB"/>
+    <w:rsid w:val="00294E4B"/>
+    <w:rsid w:val="002950C0"/>
+    <w:rsid w:val="002955FB"/>
+    <w:rsid w:val="0029586E"/>
+    <w:rsid w:val="00295AC9"/>
+    <w:rsid w:val="002960A5"/>
+    <w:rsid w:val="002967C7"/>
+    <w:rsid w:val="00296FBD"/>
+    <w:rsid w:val="00297F00"/>
+    <w:rsid w:val="002A036A"/>
+    <w:rsid w:val="002A0A03"/>
+    <w:rsid w:val="002A15BE"/>
+    <w:rsid w:val="002A187D"/>
+    <w:rsid w:val="002A1DC4"/>
+    <w:rsid w:val="002A1EB3"/>
+    <w:rsid w:val="002A20B2"/>
+    <w:rsid w:val="002A2410"/>
+    <w:rsid w:val="002A28CC"/>
+    <w:rsid w:val="002A2ADA"/>
+    <w:rsid w:val="002A2C60"/>
+    <w:rsid w:val="002A2CA0"/>
+    <w:rsid w:val="002A2D7E"/>
+    <w:rsid w:val="002A365E"/>
+    <w:rsid w:val="002A3684"/>
+    <w:rsid w:val="002A395E"/>
+    <w:rsid w:val="002A3CEB"/>
+    <w:rsid w:val="002A3DDC"/>
+    <w:rsid w:val="002A465B"/>
+    <w:rsid w:val="002A4DAD"/>
+    <w:rsid w:val="002A53E1"/>
+    <w:rsid w:val="002A57EC"/>
+    <w:rsid w:val="002A5855"/>
+    <w:rsid w:val="002A5CF7"/>
+    <w:rsid w:val="002A72BD"/>
+    <w:rsid w:val="002B0644"/>
+    <w:rsid w:val="002B0801"/>
+    <w:rsid w:val="002B0C15"/>
+    <w:rsid w:val="002B0E9A"/>
+    <w:rsid w:val="002B134F"/>
+    <w:rsid w:val="002B1B01"/>
+    <w:rsid w:val="002B1C17"/>
+    <w:rsid w:val="002B204F"/>
+    <w:rsid w:val="002B21E2"/>
+    <w:rsid w:val="002B2536"/>
+    <w:rsid w:val="002B2DE2"/>
+    <w:rsid w:val="002B3BE4"/>
+    <w:rsid w:val="002B4691"/>
+    <w:rsid w:val="002B482B"/>
+    <w:rsid w:val="002B4845"/>
+    <w:rsid w:val="002B48BE"/>
+    <w:rsid w:val="002B5250"/>
+    <w:rsid w:val="002B5385"/>
+    <w:rsid w:val="002B6792"/>
+    <w:rsid w:val="002B6A8B"/>
+    <w:rsid w:val="002B6EAF"/>
+    <w:rsid w:val="002C0640"/>
+    <w:rsid w:val="002C068A"/>
+    <w:rsid w:val="002C0D17"/>
+    <w:rsid w:val="002C1385"/>
+    <w:rsid w:val="002C14DE"/>
+    <w:rsid w:val="002C1B0C"/>
+    <w:rsid w:val="002C1DC2"/>
+    <w:rsid w:val="002C2225"/>
+    <w:rsid w:val="002C2292"/>
+    <w:rsid w:val="002C23CF"/>
+    <w:rsid w:val="002C25BA"/>
+    <w:rsid w:val="002C3FA4"/>
+    <w:rsid w:val="002C40D9"/>
+    <w:rsid w:val="002C4455"/>
+    <w:rsid w:val="002C4700"/>
+    <w:rsid w:val="002C4A14"/>
+    <w:rsid w:val="002C4C70"/>
+    <w:rsid w:val="002C4F2F"/>
+    <w:rsid w:val="002C5498"/>
+    <w:rsid w:val="002C5794"/>
+    <w:rsid w:val="002C5988"/>
+    <w:rsid w:val="002C6ED5"/>
+    <w:rsid w:val="002C7183"/>
+    <w:rsid w:val="002C725A"/>
+    <w:rsid w:val="002C7562"/>
+    <w:rsid w:val="002C7713"/>
+    <w:rsid w:val="002C7BBB"/>
+    <w:rsid w:val="002C7FC6"/>
+    <w:rsid w:val="002D0383"/>
+    <w:rsid w:val="002D0699"/>
+    <w:rsid w:val="002D07AD"/>
+    <w:rsid w:val="002D0D12"/>
+    <w:rsid w:val="002D0E9D"/>
+    <w:rsid w:val="002D1142"/>
+    <w:rsid w:val="002D161A"/>
+    <w:rsid w:val="002D1C8A"/>
+    <w:rsid w:val="002D1FAB"/>
+    <w:rsid w:val="002D21AD"/>
+    <w:rsid w:val="002D244E"/>
+    <w:rsid w:val="002D25E5"/>
+    <w:rsid w:val="002D2CBB"/>
+    <w:rsid w:val="002D2FE0"/>
+    <w:rsid w:val="002D361F"/>
+    <w:rsid w:val="002D3655"/>
+    <w:rsid w:val="002D366C"/>
+    <w:rsid w:val="002D468D"/>
+    <w:rsid w:val="002D49F5"/>
+    <w:rsid w:val="002D4E0D"/>
+    <w:rsid w:val="002D5078"/>
+    <w:rsid w:val="002D50F9"/>
+    <w:rsid w:val="002D5718"/>
+    <w:rsid w:val="002D5EA1"/>
+    <w:rsid w:val="002D60BA"/>
+    <w:rsid w:val="002D6F03"/>
+    <w:rsid w:val="002D7044"/>
+    <w:rsid w:val="002D72AB"/>
+    <w:rsid w:val="002D77CE"/>
+    <w:rsid w:val="002D7F13"/>
+    <w:rsid w:val="002E0058"/>
+    <w:rsid w:val="002E0A51"/>
+    <w:rsid w:val="002E0A7D"/>
+    <w:rsid w:val="002E0C97"/>
+    <w:rsid w:val="002E106F"/>
+    <w:rsid w:val="002E1C37"/>
+    <w:rsid w:val="002E1F5F"/>
+    <w:rsid w:val="002E267E"/>
+    <w:rsid w:val="002E28E8"/>
+    <w:rsid w:val="002E2A08"/>
+    <w:rsid w:val="002E2CC8"/>
+    <w:rsid w:val="002E329F"/>
+    <w:rsid w:val="002E3CC2"/>
+    <w:rsid w:val="002E401C"/>
+    <w:rsid w:val="002E4E3C"/>
+    <w:rsid w:val="002E503E"/>
+    <w:rsid w:val="002E5585"/>
+    <w:rsid w:val="002E5EAB"/>
+    <w:rsid w:val="002E5F2A"/>
+    <w:rsid w:val="002E61C0"/>
+    <w:rsid w:val="002E632B"/>
+    <w:rsid w:val="002E6EA7"/>
+    <w:rsid w:val="002E6F30"/>
+    <w:rsid w:val="002E7823"/>
+    <w:rsid w:val="002F1410"/>
+    <w:rsid w:val="002F151A"/>
+    <w:rsid w:val="002F1533"/>
+    <w:rsid w:val="002F1FBE"/>
+    <w:rsid w:val="002F20BF"/>
+    <w:rsid w:val="002F2139"/>
+    <w:rsid w:val="002F29A4"/>
+    <w:rsid w:val="002F2F40"/>
+    <w:rsid w:val="002F3303"/>
+    <w:rsid w:val="002F340B"/>
+    <w:rsid w:val="002F367B"/>
+    <w:rsid w:val="002F3B64"/>
+    <w:rsid w:val="002F3F04"/>
+    <w:rsid w:val="002F43CE"/>
+    <w:rsid w:val="002F5692"/>
+    <w:rsid w:val="002F5BBF"/>
+    <w:rsid w:val="002F6963"/>
+    <w:rsid w:val="002F6FC8"/>
+    <w:rsid w:val="002F719D"/>
+    <w:rsid w:val="002F771E"/>
+    <w:rsid w:val="00300057"/>
+    <w:rsid w:val="003002BE"/>
+    <w:rsid w:val="0030048C"/>
+    <w:rsid w:val="0030064A"/>
+    <w:rsid w:val="00300E50"/>
+    <w:rsid w:val="003012D2"/>
+    <w:rsid w:val="0030140E"/>
+    <w:rsid w:val="003017E9"/>
+    <w:rsid w:val="0030184C"/>
+    <w:rsid w:val="00301EAB"/>
+    <w:rsid w:val="00303390"/>
+    <w:rsid w:val="0030352C"/>
+    <w:rsid w:val="0030394D"/>
+    <w:rsid w:val="003044BC"/>
+    <w:rsid w:val="0030462F"/>
+    <w:rsid w:val="00304654"/>
+    <w:rsid w:val="00304789"/>
+    <w:rsid w:val="00304BE6"/>
+    <w:rsid w:val="003052DA"/>
+    <w:rsid w:val="0030536D"/>
+    <w:rsid w:val="00305A31"/>
+    <w:rsid w:val="00305B91"/>
+    <w:rsid w:val="00306720"/>
+    <w:rsid w:val="00306890"/>
+    <w:rsid w:val="00306A09"/>
+    <w:rsid w:val="00307353"/>
+    <w:rsid w:val="00307823"/>
+    <w:rsid w:val="00307B35"/>
+    <w:rsid w:val="00307DF2"/>
+    <w:rsid w:val="00307E54"/>
+    <w:rsid w:val="0031027A"/>
+    <w:rsid w:val="00310349"/>
+    <w:rsid w:val="0031055E"/>
+    <w:rsid w:val="003110E4"/>
+    <w:rsid w:val="00311D5E"/>
+    <w:rsid w:val="00311EB0"/>
+    <w:rsid w:val="0031253A"/>
+    <w:rsid w:val="00312AF8"/>
+    <w:rsid w:val="003132E3"/>
+    <w:rsid w:val="0031358F"/>
+    <w:rsid w:val="00313DD2"/>
+    <w:rsid w:val="00313E53"/>
+    <w:rsid w:val="0031402E"/>
+    <w:rsid w:val="00314195"/>
+    <w:rsid w:val="003146DA"/>
+    <w:rsid w:val="00314DE1"/>
+    <w:rsid w:val="0031511F"/>
+    <w:rsid w:val="0031558F"/>
+    <w:rsid w:val="003157F2"/>
+    <w:rsid w:val="0031595F"/>
+    <w:rsid w:val="003162FD"/>
+    <w:rsid w:val="00316C10"/>
+    <w:rsid w:val="00316CAD"/>
+    <w:rsid w:val="00317A09"/>
+    <w:rsid w:val="00317A96"/>
+    <w:rsid w:val="00317B43"/>
+    <w:rsid w:val="00317E35"/>
+    <w:rsid w:val="00320855"/>
+    <w:rsid w:val="00320C52"/>
+    <w:rsid w:val="00320C58"/>
+    <w:rsid w:val="003210D2"/>
+    <w:rsid w:val="00321247"/>
+    <w:rsid w:val="0032136F"/>
+    <w:rsid w:val="00321450"/>
+    <w:rsid w:val="00321909"/>
+    <w:rsid w:val="00322105"/>
+    <w:rsid w:val="00322918"/>
+    <w:rsid w:val="00322BCD"/>
+    <w:rsid w:val="00322D4F"/>
+    <w:rsid w:val="00322E5F"/>
+    <w:rsid w:val="00323B36"/>
+    <w:rsid w:val="00323E9F"/>
+    <w:rsid w:val="0032448E"/>
+    <w:rsid w:val="003246A4"/>
+    <w:rsid w:val="00324FB9"/>
+    <w:rsid w:val="00325316"/>
+    <w:rsid w:val="0032533D"/>
+    <w:rsid w:val="00325610"/>
+    <w:rsid w:val="00325C1B"/>
+    <w:rsid w:val="00326296"/>
+    <w:rsid w:val="00326A9F"/>
+    <w:rsid w:val="00326E84"/>
+    <w:rsid w:val="003274DD"/>
+    <w:rsid w:val="00330166"/>
+    <w:rsid w:val="003302DA"/>
+    <w:rsid w:val="0033066B"/>
+    <w:rsid w:val="00330B88"/>
+    <w:rsid w:val="00330F46"/>
+    <w:rsid w:val="00331C1A"/>
+    <w:rsid w:val="00331DD6"/>
+    <w:rsid w:val="00331FF2"/>
+    <w:rsid w:val="00332D22"/>
+    <w:rsid w:val="003332EB"/>
+    <w:rsid w:val="00333C2A"/>
+    <w:rsid w:val="00333C4E"/>
+    <w:rsid w:val="00333E89"/>
+    <w:rsid w:val="00334177"/>
+    <w:rsid w:val="00334EF5"/>
+    <w:rsid w:val="00334F19"/>
+    <w:rsid w:val="00334FC2"/>
+    <w:rsid w:val="00335068"/>
+    <w:rsid w:val="00336A97"/>
+    <w:rsid w:val="003370F8"/>
+    <w:rsid w:val="0033729F"/>
+    <w:rsid w:val="00337384"/>
+    <w:rsid w:val="003373CA"/>
+    <w:rsid w:val="00340172"/>
+    <w:rsid w:val="003404B8"/>
+    <w:rsid w:val="00340C72"/>
+    <w:rsid w:val="00340F8A"/>
+    <w:rsid w:val="00341026"/>
+    <w:rsid w:val="00341634"/>
+    <w:rsid w:val="00341BAD"/>
+    <w:rsid w:val="00342109"/>
+    <w:rsid w:val="003429A9"/>
+    <w:rsid w:val="00342C3E"/>
+    <w:rsid w:val="00342D9A"/>
+    <w:rsid w:val="003432A2"/>
+    <w:rsid w:val="003443B6"/>
+    <w:rsid w:val="00344469"/>
+    <w:rsid w:val="003447D9"/>
+    <w:rsid w:val="00344824"/>
+    <w:rsid w:val="00344BCC"/>
+    <w:rsid w:val="00344EB3"/>
+    <w:rsid w:val="00345329"/>
+    <w:rsid w:val="003457FC"/>
+    <w:rsid w:val="00345C51"/>
+    <w:rsid w:val="003468E1"/>
+    <w:rsid w:val="00346C2F"/>
+    <w:rsid w:val="00347AED"/>
+    <w:rsid w:val="00350B88"/>
+    <w:rsid w:val="0035124F"/>
+    <w:rsid w:val="00351336"/>
+    <w:rsid w:val="003516D7"/>
+    <w:rsid w:val="00351705"/>
+    <w:rsid w:val="00351E3B"/>
+    <w:rsid w:val="003522E3"/>
+    <w:rsid w:val="00352509"/>
+    <w:rsid w:val="0035258F"/>
+    <w:rsid w:val="00352E03"/>
+    <w:rsid w:val="0035325E"/>
+    <w:rsid w:val="00353D89"/>
+    <w:rsid w:val="00353DEA"/>
+    <w:rsid w:val="00353F5D"/>
+    <w:rsid w:val="0035446C"/>
+    <w:rsid w:val="0035476C"/>
+    <w:rsid w:val="00354BB2"/>
+    <w:rsid w:val="00355344"/>
+    <w:rsid w:val="003557CB"/>
+    <w:rsid w:val="003565B8"/>
+    <w:rsid w:val="003566AB"/>
+    <w:rsid w:val="0035779D"/>
+    <w:rsid w:val="00357823"/>
+    <w:rsid w:val="00357CF2"/>
+    <w:rsid w:val="003600E6"/>
+    <w:rsid w:val="0036050B"/>
+    <w:rsid w:val="0036082A"/>
+    <w:rsid w:val="00360B07"/>
+    <w:rsid w:val="00360F3D"/>
+    <w:rsid w:val="00361B47"/>
+    <w:rsid w:val="00361F80"/>
+    <w:rsid w:val="003620DD"/>
+    <w:rsid w:val="00362AEB"/>
+    <w:rsid w:val="00362D0D"/>
+    <w:rsid w:val="00363737"/>
+    <w:rsid w:val="00363842"/>
+    <w:rsid w:val="003646BA"/>
+    <w:rsid w:val="00365632"/>
+    <w:rsid w:val="00365676"/>
+    <w:rsid w:val="00365799"/>
+    <w:rsid w:val="00365D8D"/>
+    <w:rsid w:val="0036646E"/>
+    <w:rsid w:val="00366674"/>
+    <w:rsid w:val="0036679E"/>
+    <w:rsid w:val="003667A8"/>
+    <w:rsid w:val="003669C7"/>
+    <w:rsid w:val="00367920"/>
+    <w:rsid w:val="0037018B"/>
+    <w:rsid w:val="0037093F"/>
+    <w:rsid w:val="00370B4D"/>
+    <w:rsid w:val="00370C5F"/>
+    <w:rsid w:val="00370F1E"/>
+    <w:rsid w:val="00370F7A"/>
+    <w:rsid w:val="00371301"/>
+    <w:rsid w:val="00371344"/>
+    <w:rsid w:val="0037157A"/>
+    <w:rsid w:val="00371929"/>
+    <w:rsid w:val="00371BF9"/>
+    <w:rsid w:val="0037236E"/>
+    <w:rsid w:val="00373645"/>
+    <w:rsid w:val="00373BF7"/>
+    <w:rsid w:val="003745F7"/>
+    <w:rsid w:val="00375539"/>
+    <w:rsid w:val="003756FF"/>
+    <w:rsid w:val="00375843"/>
+    <w:rsid w:val="00375AA2"/>
+    <w:rsid w:val="00375B66"/>
+    <w:rsid w:val="0037633D"/>
+    <w:rsid w:val="003771D9"/>
+    <w:rsid w:val="0037767E"/>
+    <w:rsid w:val="003778E3"/>
+    <w:rsid w:val="00377C90"/>
+    <w:rsid w:val="00377D64"/>
+    <w:rsid w:val="00380428"/>
+    <w:rsid w:val="00380646"/>
+    <w:rsid w:val="003810D2"/>
+    <w:rsid w:val="003819F6"/>
+    <w:rsid w:val="00381C0A"/>
+    <w:rsid w:val="003820FB"/>
+    <w:rsid w:val="003823B1"/>
+    <w:rsid w:val="003823C3"/>
+    <w:rsid w:val="00383136"/>
+    <w:rsid w:val="0038363D"/>
+    <w:rsid w:val="00383766"/>
+    <w:rsid w:val="0038497C"/>
+    <w:rsid w:val="003859D0"/>
+    <w:rsid w:val="00385ED4"/>
+    <w:rsid w:val="00385F6E"/>
+    <w:rsid w:val="00386294"/>
+    <w:rsid w:val="00386FD5"/>
+    <w:rsid w:val="00387806"/>
+    <w:rsid w:val="00390733"/>
+    <w:rsid w:val="003907A4"/>
+    <w:rsid w:val="00390DCC"/>
+    <w:rsid w:val="00391477"/>
+    <w:rsid w:val="00392074"/>
+    <w:rsid w:val="00392352"/>
+    <w:rsid w:val="0039279A"/>
+    <w:rsid w:val="00393214"/>
+    <w:rsid w:val="003932B6"/>
+    <w:rsid w:val="003936DE"/>
+    <w:rsid w:val="00393DCC"/>
+    <w:rsid w:val="00393F3F"/>
+    <w:rsid w:val="003945ED"/>
+    <w:rsid w:val="003947A6"/>
+    <w:rsid w:val="003949C4"/>
+    <w:rsid w:val="00394B9B"/>
+    <w:rsid w:val="00395333"/>
+    <w:rsid w:val="003953D6"/>
+    <w:rsid w:val="003955CA"/>
+    <w:rsid w:val="003957C8"/>
+    <w:rsid w:val="00395D34"/>
+    <w:rsid w:val="00396309"/>
+    <w:rsid w:val="00396372"/>
+    <w:rsid w:val="00396455"/>
+    <w:rsid w:val="003975CA"/>
+    <w:rsid w:val="0039772D"/>
+    <w:rsid w:val="00397AA5"/>
+    <w:rsid w:val="003A0F0F"/>
+    <w:rsid w:val="003A0F68"/>
+    <w:rsid w:val="003A1433"/>
+    <w:rsid w:val="003A1799"/>
+    <w:rsid w:val="003A1984"/>
+    <w:rsid w:val="003A209E"/>
+    <w:rsid w:val="003A2F8C"/>
+    <w:rsid w:val="003A4353"/>
+    <w:rsid w:val="003A4F36"/>
+    <w:rsid w:val="003A5294"/>
+    <w:rsid w:val="003A5354"/>
+    <w:rsid w:val="003A581F"/>
+    <w:rsid w:val="003A65AD"/>
+    <w:rsid w:val="003A6EB3"/>
+    <w:rsid w:val="003A71A3"/>
+    <w:rsid w:val="003A7464"/>
+    <w:rsid w:val="003A7927"/>
+    <w:rsid w:val="003A7BC8"/>
+    <w:rsid w:val="003A7ECB"/>
+    <w:rsid w:val="003B059F"/>
+    <w:rsid w:val="003B0948"/>
+    <w:rsid w:val="003B1CA1"/>
+    <w:rsid w:val="003B2D34"/>
+    <w:rsid w:val="003B316B"/>
+    <w:rsid w:val="003B3437"/>
+    <w:rsid w:val="003B395B"/>
+    <w:rsid w:val="003B3DCC"/>
+    <w:rsid w:val="003B40F4"/>
+    <w:rsid w:val="003B4413"/>
+    <w:rsid w:val="003B478A"/>
+    <w:rsid w:val="003B4D80"/>
+    <w:rsid w:val="003B5312"/>
+    <w:rsid w:val="003B56B4"/>
+    <w:rsid w:val="003B63D6"/>
+    <w:rsid w:val="003B6930"/>
+    <w:rsid w:val="003B7B9B"/>
+    <w:rsid w:val="003B7E2D"/>
+    <w:rsid w:val="003C0BDD"/>
+    <w:rsid w:val="003C1C87"/>
+    <w:rsid w:val="003C2376"/>
+    <w:rsid w:val="003C28EC"/>
+    <w:rsid w:val="003C2A49"/>
+    <w:rsid w:val="003C2D08"/>
+    <w:rsid w:val="003C2E9C"/>
+    <w:rsid w:val="003C2F32"/>
+    <w:rsid w:val="003C327B"/>
+    <w:rsid w:val="003C3468"/>
+    <w:rsid w:val="003C3708"/>
+    <w:rsid w:val="003C37E3"/>
+    <w:rsid w:val="003C37F1"/>
+    <w:rsid w:val="003C3FC8"/>
+    <w:rsid w:val="003C522A"/>
+    <w:rsid w:val="003C5474"/>
+    <w:rsid w:val="003C58A8"/>
+    <w:rsid w:val="003C597A"/>
+    <w:rsid w:val="003C632D"/>
+    <w:rsid w:val="003C6559"/>
+    <w:rsid w:val="003C6848"/>
+    <w:rsid w:val="003C7354"/>
+    <w:rsid w:val="003C7639"/>
+    <w:rsid w:val="003C7662"/>
+    <w:rsid w:val="003C7690"/>
+    <w:rsid w:val="003C77A2"/>
+    <w:rsid w:val="003C799D"/>
+    <w:rsid w:val="003C7B11"/>
+    <w:rsid w:val="003C7D4D"/>
+    <w:rsid w:val="003D09A8"/>
+    <w:rsid w:val="003D0D47"/>
+    <w:rsid w:val="003D1058"/>
+    <w:rsid w:val="003D1A22"/>
+    <w:rsid w:val="003D1BB0"/>
+    <w:rsid w:val="003D2302"/>
+    <w:rsid w:val="003D26E7"/>
+    <w:rsid w:val="003D2B0E"/>
+    <w:rsid w:val="003D2BEC"/>
+    <w:rsid w:val="003D3207"/>
+    <w:rsid w:val="003D3813"/>
+    <w:rsid w:val="003D3966"/>
+    <w:rsid w:val="003D3A7A"/>
+    <w:rsid w:val="003D3F56"/>
+    <w:rsid w:val="003D4221"/>
+    <w:rsid w:val="003D52ED"/>
+    <w:rsid w:val="003D5E16"/>
+    <w:rsid w:val="003D5EF0"/>
+    <w:rsid w:val="003D5FF2"/>
+    <w:rsid w:val="003D6F5E"/>
+    <w:rsid w:val="003D70C8"/>
+    <w:rsid w:val="003D715F"/>
+    <w:rsid w:val="003D7E33"/>
+    <w:rsid w:val="003D7FBB"/>
+    <w:rsid w:val="003E011F"/>
+    <w:rsid w:val="003E0757"/>
+    <w:rsid w:val="003E0943"/>
+    <w:rsid w:val="003E161C"/>
+    <w:rsid w:val="003E1C17"/>
+    <w:rsid w:val="003E1E15"/>
+    <w:rsid w:val="003E1E9C"/>
+    <w:rsid w:val="003E2582"/>
+    <w:rsid w:val="003E2642"/>
+    <w:rsid w:val="003E2897"/>
+    <w:rsid w:val="003E2D2A"/>
+    <w:rsid w:val="003E3091"/>
+    <w:rsid w:val="003E3767"/>
+    <w:rsid w:val="003E3877"/>
+    <w:rsid w:val="003E3A58"/>
+    <w:rsid w:val="003E4056"/>
+    <w:rsid w:val="003E46AF"/>
+    <w:rsid w:val="003E4B38"/>
+    <w:rsid w:val="003E4F2E"/>
+    <w:rsid w:val="003E5206"/>
+    <w:rsid w:val="003E69E7"/>
+    <w:rsid w:val="003E7B68"/>
+    <w:rsid w:val="003E7FA1"/>
+    <w:rsid w:val="003F028B"/>
+    <w:rsid w:val="003F0596"/>
+    <w:rsid w:val="003F0880"/>
+    <w:rsid w:val="003F12E4"/>
+    <w:rsid w:val="003F1399"/>
+    <w:rsid w:val="003F14D8"/>
+    <w:rsid w:val="003F1799"/>
+    <w:rsid w:val="003F1BA9"/>
+    <w:rsid w:val="003F2013"/>
+    <w:rsid w:val="003F246E"/>
+    <w:rsid w:val="003F2818"/>
+    <w:rsid w:val="003F28B6"/>
+    <w:rsid w:val="003F2A09"/>
+    <w:rsid w:val="003F2F69"/>
+    <w:rsid w:val="003F302E"/>
+    <w:rsid w:val="003F3830"/>
+    <w:rsid w:val="003F39CC"/>
+    <w:rsid w:val="003F3CE8"/>
+    <w:rsid w:val="003F3EDB"/>
+    <w:rsid w:val="003F3FD8"/>
+    <w:rsid w:val="003F47B6"/>
+    <w:rsid w:val="003F51B1"/>
+    <w:rsid w:val="003F5513"/>
+    <w:rsid w:val="003F5BEE"/>
+    <w:rsid w:val="003F61F6"/>
+    <w:rsid w:val="003F6491"/>
+    <w:rsid w:val="003F68F9"/>
+    <w:rsid w:val="003F7476"/>
+    <w:rsid w:val="003F7FAF"/>
+    <w:rsid w:val="003F7FB2"/>
+    <w:rsid w:val="00400375"/>
+    <w:rsid w:val="00400440"/>
+    <w:rsid w:val="004004E5"/>
+    <w:rsid w:val="00400FF9"/>
+    <w:rsid w:val="00401242"/>
+    <w:rsid w:val="00401314"/>
+    <w:rsid w:val="0040138C"/>
+    <w:rsid w:val="00401851"/>
+    <w:rsid w:val="00401B8B"/>
+    <w:rsid w:val="00401CC7"/>
+    <w:rsid w:val="00401FED"/>
+    <w:rsid w:val="00402004"/>
+    <w:rsid w:val="00402614"/>
+    <w:rsid w:val="00402838"/>
+    <w:rsid w:val="00402B71"/>
+    <w:rsid w:val="00403247"/>
+    <w:rsid w:val="00403383"/>
+    <w:rsid w:val="0040352B"/>
+    <w:rsid w:val="0040376F"/>
+    <w:rsid w:val="00403EA9"/>
+    <w:rsid w:val="0040408A"/>
+    <w:rsid w:val="00404373"/>
+    <w:rsid w:val="0040488D"/>
+    <w:rsid w:val="00404CC0"/>
+    <w:rsid w:val="00404E9F"/>
+    <w:rsid w:val="004053B5"/>
+    <w:rsid w:val="00405CFB"/>
+    <w:rsid w:val="00405E1B"/>
+    <w:rsid w:val="004063F2"/>
+    <w:rsid w:val="00406595"/>
+    <w:rsid w:val="004071D1"/>
+    <w:rsid w:val="0040737D"/>
+    <w:rsid w:val="00407E4F"/>
+    <w:rsid w:val="00407E62"/>
+    <w:rsid w:val="00410196"/>
+    <w:rsid w:val="004103F7"/>
+    <w:rsid w:val="00410BB4"/>
+    <w:rsid w:val="00410C3F"/>
+    <w:rsid w:val="0041153B"/>
+    <w:rsid w:val="004117B3"/>
+    <w:rsid w:val="00411ADD"/>
+    <w:rsid w:val="004125D4"/>
+    <w:rsid w:val="004132AC"/>
+    <w:rsid w:val="004135AC"/>
+    <w:rsid w:val="004139AA"/>
+    <w:rsid w:val="00413CED"/>
+    <w:rsid w:val="00413E09"/>
+    <w:rsid w:val="00413EA9"/>
+    <w:rsid w:val="00414320"/>
+    <w:rsid w:val="00414ADB"/>
+    <w:rsid w:val="0041517A"/>
+    <w:rsid w:val="0041557C"/>
+    <w:rsid w:val="00415730"/>
+    <w:rsid w:val="00415EB3"/>
+    <w:rsid w:val="004163CD"/>
+    <w:rsid w:val="004163E9"/>
+    <w:rsid w:val="00417081"/>
+    <w:rsid w:val="00417424"/>
+    <w:rsid w:val="00417B65"/>
+    <w:rsid w:val="00417D25"/>
+    <w:rsid w:val="0042069E"/>
+    <w:rsid w:val="004206CD"/>
+    <w:rsid w:val="00421905"/>
+    <w:rsid w:val="00421962"/>
+    <w:rsid w:val="00421D67"/>
+    <w:rsid w:val="0042284D"/>
+    <w:rsid w:val="00423033"/>
+    <w:rsid w:val="004231F3"/>
+    <w:rsid w:val="0042331D"/>
+    <w:rsid w:val="00423671"/>
+    <w:rsid w:val="00424BA5"/>
+    <w:rsid w:val="00424DC5"/>
+    <w:rsid w:val="00424FA2"/>
+    <w:rsid w:val="004251EF"/>
+    <w:rsid w:val="00425637"/>
+    <w:rsid w:val="00425669"/>
+    <w:rsid w:val="00425761"/>
+    <w:rsid w:val="0042588E"/>
+    <w:rsid w:val="004258CD"/>
+    <w:rsid w:val="00425C73"/>
+    <w:rsid w:val="00425EF1"/>
+    <w:rsid w:val="00426474"/>
+    <w:rsid w:val="00426553"/>
+    <w:rsid w:val="004268BF"/>
+    <w:rsid w:val="00426ADA"/>
+    <w:rsid w:val="00426B66"/>
+    <w:rsid w:val="0042718F"/>
+    <w:rsid w:val="004277AB"/>
+    <w:rsid w:val="00427B8A"/>
+    <w:rsid w:val="00427D9C"/>
+    <w:rsid w:val="00427E2C"/>
+    <w:rsid w:val="00427F34"/>
+    <w:rsid w:val="00427F93"/>
+    <w:rsid w:val="004301CD"/>
+    <w:rsid w:val="004303B7"/>
+    <w:rsid w:val="00430FD0"/>
+    <w:rsid w:val="00431406"/>
+    <w:rsid w:val="00431AC8"/>
+    <w:rsid w:val="00431E68"/>
+    <w:rsid w:val="00431F1C"/>
+    <w:rsid w:val="0043286D"/>
+    <w:rsid w:val="00433972"/>
+    <w:rsid w:val="00434355"/>
+    <w:rsid w:val="00434934"/>
+    <w:rsid w:val="00434EE5"/>
+    <w:rsid w:val="00434EF9"/>
+    <w:rsid w:val="00435DEE"/>
+    <w:rsid w:val="0043628D"/>
+    <w:rsid w:val="004370B2"/>
+    <w:rsid w:val="004416B0"/>
+    <w:rsid w:val="00441762"/>
+    <w:rsid w:val="004420F4"/>
+    <w:rsid w:val="00442337"/>
+    <w:rsid w:val="0044250D"/>
+    <w:rsid w:val="0044339D"/>
+    <w:rsid w:val="004436EE"/>
+    <w:rsid w:val="0044377D"/>
+    <w:rsid w:val="00443AD4"/>
+    <w:rsid w:val="00444BF6"/>
+    <w:rsid w:val="00444EE9"/>
+    <w:rsid w:val="00444F8B"/>
+    <w:rsid w:val="00445767"/>
+    <w:rsid w:val="00445C97"/>
+    <w:rsid w:val="00446CB1"/>
+    <w:rsid w:val="004476B6"/>
+    <w:rsid w:val="00447851"/>
+    <w:rsid w:val="004478E0"/>
+    <w:rsid w:val="004501D0"/>
+    <w:rsid w:val="004503FE"/>
+    <w:rsid w:val="00451386"/>
+    <w:rsid w:val="004514ED"/>
+    <w:rsid w:val="0045162B"/>
+    <w:rsid w:val="00451E28"/>
+    <w:rsid w:val="004528F7"/>
+    <w:rsid w:val="00452F63"/>
+    <w:rsid w:val="004530C1"/>
+    <w:rsid w:val="0045325E"/>
+    <w:rsid w:val="00453467"/>
+    <w:rsid w:val="0045474B"/>
+    <w:rsid w:val="00454772"/>
+    <w:rsid w:val="004556A3"/>
+    <w:rsid w:val="00456725"/>
+    <w:rsid w:val="00456F5E"/>
+    <w:rsid w:val="00457B86"/>
+    <w:rsid w:val="00460712"/>
+    <w:rsid w:val="00460A2E"/>
+    <w:rsid w:val="00460BBD"/>
+    <w:rsid w:val="00460C58"/>
+    <w:rsid w:val="00460F0D"/>
+    <w:rsid w:val="00461437"/>
+    <w:rsid w:val="004616A5"/>
+    <w:rsid w:val="0046173A"/>
+    <w:rsid w:val="00461783"/>
+    <w:rsid w:val="004620B0"/>
+    <w:rsid w:val="004620BE"/>
+    <w:rsid w:val="00462540"/>
+    <w:rsid w:val="0046254D"/>
+    <w:rsid w:val="00463190"/>
+    <w:rsid w:val="004639DC"/>
+    <w:rsid w:val="00463EB5"/>
+    <w:rsid w:val="00464293"/>
+    <w:rsid w:val="00464E0B"/>
+    <w:rsid w:val="00465078"/>
+    <w:rsid w:val="00465196"/>
+    <w:rsid w:val="0046545D"/>
+    <w:rsid w:val="00465A53"/>
+    <w:rsid w:val="00465EF3"/>
+    <w:rsid w:val="0046606D"/>
+    <w:rsid w:val="00466265"/>
+    <w:rsid w:val="00466862"/>
+    <w:rsid w:val="00467262"/>
+    <w:rsid w:val="0046734D"/>
+    <w:rsid w:val="00467D3F"/>
+    <w:rsid w:val="00470806"/>
+    <w:rsid w:val="004708C4"/>
+    <w:rsid w:val="00470C00"/>
+    <w:rsid w:val="00470E6B"/>
+    <w:rsid w:val="00470F31"/>
+    <w:rsid w:val="00471315"/>
+    <w:rsid w:val="004714A8"/>
+    <w:rsid w:val="00471D4F"/>
+    <w:rsid w:val="0047208D"/>
+    <w:rsid w:val="0047210E"/>
+    <w:rsid w:val="004722A5"/>
+    <w:rsid w:val="00472310"/>
+    <w:rsid w:val="00472399"/>
+    <w:rsid w:val="004723DB"/>
+    <w:rsid w:val="0047255A"/>
+    <w:rsid w:val="004730BD"/>
+    <w:rsid w:val="00473129"/>
+    <w:rsid w:val="00473190"/>
+    <w:rsid w:val="00473916"/>
+    <w:rsid w:val="0047436D"/>
+    <w:rsid w:val="0047480F"/>
+    <w:rsid w:val="00474818"/>
+    <w:rsid w:val="00474B65"/>
+    <w:rsid w:val="00474C49"/>
+    <w:rsid w:val="004762CB"/>
+    <w:rsid w:val="0047635F"/>
+    <w:rsid w:val="0047671A"/>
+    <w:rsid w:val="0047673E"/>
+    <w:rsid w:val="0048131A"/>
+    <w:rsid w:val="00481853"/>
+    <w:rsid w:val="00481D04"/>
+    <w:rsid w:val="00481E5D"/>
+    <w:rsid w:val="00482253"/>
+    <w:rsid w:val="004823E5"/>
+    <w:rsid w:val="004826D6"/>
+    <w:rsid w:val="0048340B"/>
+    <w:rsid w:val="00483868"/>
+    <w:rsid w:val="00484480"/>
+    <w:rsid w:val="004847A9"/>
+    <w:rsid w:val="004858F8"/>
+    <w:rsid w:val="00485B3F"/>
+    <w:rsid w:val="00485BD2"/>
+    <w:rsid w:val="00485BED"/>
+    <w:rsid w:val="00485F12"/>
+    <w:rsid w:val="004860DD"/>
+    <w:rsid w:val="00486BFF"/>
+    <w:rsid w:val="004872DE"/>
+    <w:rsid w:val="00487410"/>
+    <w:rsid w:val="00490840"/>
+    <w:rsid w:val="00491292"/>
+    <w:rsid w:val="0049141C"/>
+    <w:rsid w:val="004915E5"/>
+    <w:rsid w:val="00492415"/>
+    <w:rsid w:val="004930D4"/>
+    <w:rsid w:val="004931F0"/>
+    <w:rsid w:val="004933B4"/>
+    <w:rsid w:val="00493602"/>
+    <w:rsid w:val="004938A8"/>
+    <w:rsid w:val="00493B09"/>
+    <w:rsid w:val="00494818"/>
+    <w:rsid w:val="0049498A"/>
+    <w:rsid w:val="004949AB"/>
+    <w:rsid w:val="00494A5B"/>
+    <w:rsid w:val="004952B6"/>
+    <w:rsid w:val="00495974"/>
+    <w:rsid w:val="00495A87"/>
+    <w:rsid w:val="00495CF5"/>
+    <w:rsid w:val="00495E42"/>
+    <w:rsid w:val="0049619C"/>
+    <w:rsid w:val="00496325"/>
+    <w:rsid w:val="00496780"/>
+    <w:rsid w:val="00496C1C"/>
+    <w:rsid w:val="0049717B"/>
+    <w:rsid w:val="00497324"/>
+    <w:rsid w:val="00497AC6"/>
+    <w:rsid w:val="00497BE5"/>
+    <w:rsid w:val="00497F1C"/>
+    <w:rsid w:val="004A02E5"/>
+    <w:rsid w:val="004A0623"/>
+    <w:rsid w:val="004A19BF"/>
+    <w:rsid w:val="004A1D33"/>
+    <w:rsid w:val="004A2BC9"/>
+    <w:rsid w:val="004A33DB"/>
+    <w:rsid w:val="004A37EF"/>
+    <w:rsid w:val="004A399E"/>
+    <w:rsid w:val="004A41AB"/>
+    <w:rsid w:val="004A496B"/>
+    <w:rsid w:val="004A5054"/>
+    <w:rsid w:val="004A5077"/>
+    <w:rsid w:val="004A54A3"/>
+    <w:rsid w:val="004A5874"/>
+    <w:rsid w:val="004A5C46"/>
+    <w:rsid w:val="004A5E11"/>
+    <w:rsid w:val="004A6129"/>
+    <w:rsid w:val="004A6C9E"/>
+    <w:rsid w:val="004A6F0C"/>
+    <w:rsid w:val="004A7022"/>
+    <w:rsid w:val="004A74B7"/>
+    <w:rsid w:val="004A7997"/>
+    <w:rsid w:val="004A7B25"/>
+    <w:rsid w:val="004B0816"/>
+    <w:rsid w:val="004B0FB9"/>
+    <w:rsid w:val="004B27A6"/>
+    <w:rsid w:val="004B27D8"/>
+    <w:rsid w:val="004B2A63"/>
+    <w:rsid w:val="004B2C61"/>
+    <w:rsid w:val="004B300B"/>
+    <w:rsid w:val="004B3828"/>
+    <w:rsid w:val="004B390B"/>
+    <w:rsid w:val="004B3A8F"/>
+    <w:rsid w:val="004B3AD5"/>
+    <w:rsid w:val="004B3BB0"/>
+    <w:rsid w:val="004B3F74"/>
+    <w:rsid w:val="004B4A69"/>
+    <w:rsid w:val="004B5147"/>
+    <w:rsid w:val="004B519D"/>
+    <w:rsid w:val="004B555F"/>
+    <w:rsid w:val="004B5603"/>
+    <w:rsid w:val="004B5AA2"/>
+    <w:rsid w:val="004B5B80"/>
+    <w:rsid w:val="004B6098"/>
+    <w:rsid w:val="004B6267"/>
+    <w:rsid w:val="004B657A"/>
+    <w:rsid w:val="004B6984"/>
+    <w:rsid w:val="004B7872"/>
+    <w:rsid w:val="004B7B12"/>
+    <w:rsid w:val="004B7B88"/>
+    <w:rsid w:val="004C0383"/>
+    <w:rsid w:val="004C0664"/>
+    <w:rsid w:val="004C0C79"/>
+    <w:rsid w:val="004C0CED"/>
+    <w:rsid w:val="004C11B7"/>
+    <w:rsid w:val="004C1251"/>
+    <w:rsid w:val="004C1AB5"/>
+    <w:rsid w:val="004C1BC4"/>
+    <w:rsid w:val="004C2409"/>
+    <w:rsid w:val="004C27D9"/>
+    <w:rsid w:val="004C3242"/>
+    <w:rsid w:val="004C325B"/>
+    <w:rsid w:val="004C33AD"/>
+    <w:rsid w:val="004C36F6"/>
+    <w:rsid w:val="004C414C"/>
+    <w:rsid w:val="004C4890"/>
+    <w:rsid w:val="004C4AEB"/>
+    <w:rsid w:val="004C5FAD"/>
+    <w:rsid w:val="004C6634"/>
+    <w:rsid w:val="004C668E"/>
+    <w:rsid w:val="004C6CD8"/>
+    <w:rsid w:val="004C70C2"/>
+    <w:rsid w:val="004C7700"/>
+    <w:rsid w:val="004C7A6D"/>
+    <w:rsid w:val="004C7AD9"/>
+    <w:rsid w:val="004C7EF6"/>
+    <w:rsid w:val="004D06BA"/>
+    <w:rsid w:val="004D0B4A"/>
+    <w:rsid w:val="004D1296"/>
+    <w:rsid w:val="004D13BC"/>
+    <w:rsid w:val="004D1636"/>
+    <w:rsid w:val="004D18EC"/>
+    <w:rsid w:val="004D19B5"/>
+    <w:rsid w:val="004D2244"/>
+    <w:rsid w:val="004D233C"/>
+    <w:rsid w:val="004D2379"/>
+    <w:rsid w:val="004D2481"/>
+    <w:rsid w:val="004D272C"/>
+    <w:rsid w:val="004D3595"/>
+    <w:rsid w:val="004D3D58"/>
+    <w:rsid w:val="004D3F3C"/>
+    <w:rsid w:val="004D3F59"/>
+    <w:rsid w:val="004D46F4"/>
+    <w:rsid w:val="004D472A"/>
+    <w:rsid w:val="004D4845"/>
+    <w:rsid w:val="004D4C05"/>
+    <w:rsid w:val="004D4CA2"/>
+    <w:rsid w:val="004D5624"/>
+    <w:rsid w:val="004D56A6"/>
+    <w:rsid w:val="004D5A99"/>
+    <w:rsid w:val="004D5B9F"/>
+    <w:rsid w:val="004D600C"/>
+    <w:rsid w:val="004D73CC"/>
+    <w:rsid w:val="004D74AD"/>
+    <w:rsid w:val="004D77C3"/>
+    <w:rsid w:val="004D77FF"/>
+    <w:rsid w:val="004D7842"/>
+    <w:rsid w:val="004D7B75"/>
+    <w:rsid w:val="004D7D97"/>
+    <w:rsid w:val="004E024B"/>
+    <w:rsid w:val="004E0CCD"/>
+    <w:rsid w:val="004E1B65"/>
+    <w:rsid w:val="004E1E7E"/>
+    <w:rsid w:val="004E23B6"/>
+    <w:rsid w:val="004E2583"/>
+    <w:rsid w:val="004E2AA6"/>
+    <w:rsid w:val="004E2DF7"/>
+    <w:rsid w:val="004E3C67"/>
+    <w:rsid w:val="004E43F9"/>
+    <w:rsid w:val="004E4649"/>
+    <w:rsid w:val="004E53B1"/>
+    <w:rsid w:val="004E5F86"/>
+    <w:rsid w:val="004E76AA"/>
+    <w:rsid w:val="004F01A1"/>
+    <w:rsid w:val="004F0308"/>
+    <w:rsid w:val="004F0349"/>
+    <w:rsid w:val="004F0B89"/>
+    <w:rsid w:val="004F143E"/>
+    <w:rsid w:val="004F1673"/>
+    <w:rsid w:val="004F22D7"/>
+    <w:rsid w:val="004F2B5D"/>
+    <w:rsid w:val="004F2EF3"/>
+    <w:rsid w:val="004F2FAD"/>
+    <w:rsid w:val="004F31C9"/>
+    <w:rsid w:val="004F31D1"/>
+    <w:rsid w:val="004F3204"/>
+    <w:rsid w:val="004F367D"/>
+    <w:rsid w:val="004F3B07"/>
+    <w:rsid w:val="004F3F7D"/>
+    <w:rsid w:val="004F4093"/>
+    <w:rsid w:val="004F44C9"/>
+    <w:rsid w:val="004F4EB7"/>
+    <w:rsid w:val="004F5A0D"/>
+    <w:rsid w:val="004F6563"/>
+    <w:rsid w:val="004F7A9D"/>
+    <w:rsid w:val="004F7E2F"/>
+    <w:rsid w:val="005000F5"/>
+    <w:rsid w:val="00500360"/>
+    <w:rsid w:val="005005B8"/>
+    <w:rsid w:val="00500FB5"/>
+    <w:rsid w:val="005019CE"/>
+    <w:rsid w:val="00501FEA"/>
+    <w:rsid w:val="005024DC"/>
+    <w:rsid w:val="00502E77"/>
+    <w:rsid w:val="00503647"/>
+    <w:rsid w:val="00503980"/>
+    <w:rsid w:val="00503F88"/>
+    <w:rsid w:val="0050403E"/>
+    <w:rsid w:val="00504673"/>
+    <w:rsid w:val="00504C95"/>
+    <w:rsid w:val="00504F99"/>
+    <w:rsid w:val="00504FFA"/>
+    <w:rsid w:val="00505535"/>
+    <w:rsid w:val="00505EFA"/>
+    <w:rsid w:val="00505FB3"/>
+    <w:rsid w:val="0050615A"/>
+    <w:rsid w:val="0050692D"/>
+    <w:rsid w:val="00506A9E"/>
+    <w:rsid w:val="00506C40"/>
+    <w:rsid w:val="005071A1"/>
+    <w:rsid w:val="0050757C"/>
+    <w:rsid w:val="00507B8E"/>
+    <w:rsid w:val="00507CE2"/>
+    <w:rsid w:val="00510596"/>
+    <w:rsid w:val="0051092C"/>
+    <w:rsid w:val="00510E43"/>
+    <w:rsid w:val="005110D6"/>
+    <w:rsid w:val="00511447"/>
+    <w:rsid w:val="005114AC"/>
+    <w:rsid w:val="00511A57"/>
+    <w:rsid w:val="0051246B"/>
+    <w:rsid w:val="005132CD"/>
+    <w:rsid w:val="00513DBC"/>
+    <w:rsid w:val="0051426B"/>
+    <w:rsid w:val="0051473B"/>
+    <w:rsid w:val="0051478D"/>
+    <w:rsid w:val="00514E69"/>
+    <w:rsid w:val="00515099"/>
+    <w:rsid w:val="0051534C"/>
+    <w:rsid w:val="00515709"/>
+    <w:rsid w:val="00515D96"/>
+    <w:rsid w:val="005166ED"/>
+    <w:rsid w:val="0051691B"/>
+    <w:rsid w:val="00516A26"/>
+    <w:rsid w:val="00516E97"/>
+    <w:rsid w:val="00517AA9"/>
+    <w:rsid w:val="00517FE0"/>
+    <w:rsid w:val="00520552"/>
+    <w:rsid w:val="00520638"/>
+    <w:rsid w:val="0052074C"/>
+    <w:rsid w:val="0052110E"/>
+    <w:rsid w:val="00521260"/>
+    <w:rsid w:val="005212D6"/>
+    <w:rsid w:val="00521707"/>
+    <w:rsid w:val="005218CC"/>
+    <w:rsid w:val="00521BC0"/>
+    <w:rsid w:val="00522204"/>
+    <w:rsid w:val="00522226"/>
+    <w:rsid w:val="00522B04"/>
+    <w:rsid w:val="005232C6"/>
+    <w:rsid w:val="0052365F"/>
+    <w:rsid w:val="005238E9"/>
+    <w:rsid w:val="00524594"/>
+    <w:rsid w:val="00524D8C"/>
+    <w:rsid w:val="00525162"/>
+    <w:rsid w:val="0052561F"/>
+    <w:rsid w:val="0052571F"/>
+    <w:rsid w:val="00525785"/>
+    <w:rsid w:val="00526184"/>
+    <w:rsid w:val="005269A5"/>
+    <w:rsid w:val="00527255"/>
+    <w:rsid w:val="005275D6"/>
+    <w:rsid w:val="00530C89"/>
+    <w:rsid w:val="00530CAA"/>
+    <w:rsid w:val="00531694"/>
+    <w:rsid w:val="005323DE"/>
+    <w:rsid w:val="005328D2"/>
+    <w:rsid w:val="00532FC0"/>
+    <w:rsid w:val="00533159"/>
+    <w:rsid w:val="0053387F"/>
+    <w:rsid w:val="00533ABE"/>
+    <w:rsid w:val="00534864"/>
+    <w:rsid w:val="00534C4E"/>
+    <w:rsid w:val="0053549A"/>
+    <w:rsid w:val="00535963"/>
+    <w:rsid w:val="00535BC0"/>
+    <w:rsid w:val="00535C50"/>
+    <w:rsid w:val="00536366"/>
+    <w:rsid w:val="005367B0"/>
+    <w:rsid w:val="00537889"/>
+    <w:rsid w:val="005379EE"/>
+    <w:rsid w:val="005405EC"/>
+    <w:rsid w:val="0054091A"/>
+    <w:rsid w:val="00541392"/>
+    <w:rsid w:val="005414D2"/>
+    <w:rsid w:val="00541694"/>
+    <w:rsid w:val="005418FA"/>
+    <w:rsid w:val="00541E0B"/>
+    <w:rsid w:val="00541F6D"/>
+    <w:rsid w:val="00541FAC"/>
+    <w:rsid w:val="00542715"/>
+    <w:rsid w:val="00542985"/>
+    <w:rsid w:val="00542AFA"/>
+    <w:rsid w:val="00543012"/>
+    <w:rsid w:val="005430E1"/>
+    <w:rsid w:val="00543197"/>
+    <w:rsid w:val="00543B4D"/>
+    <w:rsid w:val="00544614"/>
+    <w:rsid w:val="00544784"/>
+    <w:rsid w:val="0054497F"/>
+    <w:rsid w:val="0054531C"/>
+    <w:rsid w:val="005453A1"/>
+    <w:rsid w:val="00545F80"/>
+    <w:rsid w:val="00546BF5"/>
+    <w:rsid w:val="005475D5"/>
+    <w:rsid w:val="005478BC"/>
+    <w:rsid w:val="00551030"/>
+    <w:rsid w:val="00551180"/>
+    <w:rsid w:val="00551E26"/>
+    <w:rsid w:val="0055200A"/>
+    <w:rsid w:val="0055224A"/>
+    <w:rsid w:val="005526C7"/>
+    <w:rsid w:val="00552938"/>
+    <w:rsid w:val="00553539"/>
+    <w:rsid w:val="00553A38"/>
+    <w:rsid w:val="00553F7E"/>
+    <w:rsid w:val="0055433D"/>
+    <w:rsid w:val="00554AC9"/>
+    <w:rsid w:val="00554D21"/>
+    <w:rsid w:val="00555805"/>
+    <w:rsid w:val="00555CCB"/>
+    <w:rsid w:val="00555E70"/>
+    <w:rsid w:val="00555F4E"/>
+    <w:rsid w:val="005561B1"/>
+    <w:rsid w:val="005567B4"/>
+    <w:rsid w:val="0055695B"/>
+    <w:rsid w:val="00557E94"/>
+    <w:rsid w:val="00560224"/>
+    <w:rsid w:val="00560379"/>
+    <w:rsid w:val="00560703"/>
+    <w:rsid w:val="00560B12"/>
+    <w:rsid w:val="00560D9E"/>
+    <w:rsid w:val="00561772"/>
+    <w:rsid w:val="005617C0"/>
+    <w:rsid w:val="00561977"/>
+    <w:rsid w:val="00561EE6"/>
+    <w:rsid w:val="00562085"/>
+    <w:rsid w:val="005625BC"/>
+    <w:rsid w:val="00562FDF"/>
+    <w:rsid w:val="00563788"/>
+    <w:rsid w:val="005639D4"/>
+    <w:rsid w:val="005648AA"/>
+    <w:rsid w:val="005658F8"/>
+    <w:rsid w:val="00565BD1"/>
+    <w:rsid w:val="005670A6"/>
+    <w:rsid w:val="0056798B"/>
+    <w:rsid w:val="00567F4D"/>
+    <w:rsid w:val="0057085C"/>
+    <w:rsid w:val="005711F6"/>
+    <w:rsid w:val="005713F9"/>
+    <w:rsid w:val="0057184E"/>
+    <w:rsid w:val="00571958"/>
+    <w:rsid w:val="005724D3"/>
+    <w:rsid w:val="005726BE"/>
+    <w:rsid w:val="00572910"/>
+    <w:rsid w:val="00572C80"/>
+    <w:rsid w:val="0057300A"/>
+    <w:rsid w:val="0057327E"/>
+    <w:rsid w:val="005736A6"/>
+    <w:rsid w:val="00574063"/>
+    <w:rsid w:val="00574BB6"/>
+    <w:rsid w:val="00575079"/>
+    <w:rsid w:val="00576011"/>
+    <w:rsid w:val="00576589"/>
+    <w:rsid w:val="005765E4"/>
+    <w:rsid w:val="00576633"/>
+    <w:rsid w:val="00576A3E"/>
+    <w:rsid w:val="00577009"/>
+    <w:rsid w:val="005773C5"/>
+    <w:rsid w:val="005800D2"/>
+    <w:rsid w:val="005803F4"/>
+    <w:rsid w:val="00580C57"/>
+    <w:rsid w:val="0058161A"/>
+    <w:rsid w:val="00581705"/>
+    <w:rsid w:val="00581920"/>
+    <w:rsid w:val="00582145"/>
+    <w:rsid w:val="00583254"/>
+    <w:rsid w:val="005832DB"/>
+    <w:rsid w:val="00583755"/>
+    <w:rsid w:val="00584016"/>
+    <w:rsid w:val="0058469B"/>
+    <w:rsid w:val="00584E9C"/>
+    <w:rsid w:val="00585427"/>
+    <w:rsid w:val="00585675"/>
+    <w:rsid w:val="00585A92"/>
+    <w:rsid w:val="00586008"/>
+    <w:rsid w:val="00586019"/>
+    <w:rsid w:val="00586172"/>
+    <w:rsid w:val="005864C9"/>
+    <w:rsid w:val="0058677D"/>
+    <w:rsid w:val="00586D65"/>
+    <w:rsid w:val="005875A0"/>
+    <w:rsid w:val="005901DA"/>
+    <w:rsid w:val="00590277"/>
+    <w:rsid w:val="00590282"/>
+    <w:rsid w:val="005904B6"/>
+    <w:rsid w:val="00591706"/>
+    <w:rsid w:val="00592350"/>
+    <w:rsid w:val="00593457"/>
+    <w:rsid w:val="00593DAB"/>
+    <w:rsid w:val="00593E18"/>
+    <w:rsid w:val="00594ACF"/>
+    <w:rsid w:val="00594D23"/>
+    <w:rsid w:val="00595572"/>
+    <w:rsid w:val="00595C87"/>
+    <w:rsid w:val="00595DCB"/>
+    <w:rsid w:val="00595FFE"/>
+    <w:rsid w:val="0059650E"/>
+    <w:rsid w:val="005968A0"/>
+    <w:rsid w:val="005972FB"/>
+    <w:rsid w:val="00597703"/>
+    <w:rsid w:val="00597C25"/>
+    <w:rsid w:val="00597E25"/>
+    <w:rsid w:val="005A0133"/>
+    <w:rsid w:val="005A09B8"/>
+    <w:rsid w:val="005A1C72"/>
+    <w:rsid w:val="005A2715"/>
+    <w:rsid w:val="005A281B"/>
+    <w:rsid w:val="005A2B0D"/>
+    <w:rsid w:val="005A327D"/>
+    <w:rsid w:val="005A3604"/>
+    <w:rsid w:val="005A3F3E"/>
+    <w:rsid w:val="005A4AA9"/>
+    <w:rsid w:val="005A4C09"/>
+    <w:rsid w:val="005A4EED"/>
+    <w:rsid w:val="005A5423"/>
+    <w:rsid w:val="005A5E1D"/>
+    <w:rsid w:val="005A621E"/>
+    <w:rsid w:val="005A66C0"/>
+    <w:rsid w:val="005A72A9"/>
+    <w:rsid w:val="005A74A2"/>
+    <w:rsid w:val="005A792A"/>
+    <w:rsid w:val="005A7B50"/>
+    <w:rsid w:val="005B1319"/>
+    <w:rsid w:val="005B1400"/>
+    <w:rsid w:val="005B1DCF"/>
+    <w:rsid w:val="005B2C62"/>
+    <w:rsid w:val="005B3CC7"/>
+    <w:rsid w:val="005B3F6D"/>
+    <w:rsid w:val="005B4281"/>
+    <w:rsid w:val="005B4378"/>
+    <w:rsid w:val="005B4691"/>
+    <w:rsid w:val="005B582F"/>
+    <w:rsid w:val="005B592D"/>
+    <w:rsid w:val="005B6B5B"/>
+    <w:rsid w:val="005B7376"/>
+    <w:rsid w:val="005C001E"/>
+    <w:rsid w:val="005C02CA"/>
+    <w:rsid w:val="005C07C8"/>
+    <w:rsid w:val="005C0C10"/>
+    <w:rsid w:val="005C17F1"/>
+    <w:rsid w:val="005C1B62"/>
+    <w:rsid w:val="005C1E92"/>
+    <w:rsid w:val="005C28B5"/>
+    <w:rsid w:val="005C2EEB"/>
+    <w:rsid w:val="005C3434"/>
+    <w:rsid w:val="005C36E1"/>
+    <w:rsid w:val="005C3B78"/>
+    <w:rsid w:val="005C3F1B"/>
+    <w:rsid w:val="005C3FD2"/>
+    <w:rsid w:val="005C4BA9"/>
+    <w:rsid w:val="005C500F"/>
+    <w:rsid w:val="005C5119"/>
+    <w:rsid w:val="005C543F"/>
+    <w:rsid w:val="005C55DB"/>
+    <w:rsid w:val="005C6887"/>
+    <w:rsid w:val="005C7B29"/>
+    <w:rsid w:val="005D0930"/>
+    <w:rsid w:val="005D11FB"/>
+    <w:rsid w:val="005D1404"/>
+    <w:rsid w:val="005D1502"/>
+    <w:rsid w:val="005D19C9"/>
+    <w:rsid w:val="005D1D4F"/>
+    <w:rsid w:val="005D1E7A"/>
+    <w:rsid w:val="005D20D9"/>
+    <w:rsid w:val="005D2937"/>
+    <w:rsid w:val="005D316D"/>
+    <w:rsid w:val="005D3337"/>
+    <w:rsid w:val="005D3510"/>
+    <w:rsid w:val="005D3D66"/>
+    <w:rsid w:val="005D4420"/>
+    <w:rsid w:val="005D45FB"/>
+    <w:rsid w:val="005D4689"/>
+    <w:rsid w:val="005D47E3"/>
+    <w:rsid w:val="005D4B29"/>
+    <w:rsid w:val="005D4B5F"/>
+    <w:rsid w:val="005D5D47"/>
+    <w:rsid w:val="005D5EC4"/>
+    <w:rsid w:val="005D5FD1"/>
+    <w:rsid w:val="005D791B"/>
+    <w:rsid w:val="005D7BFF"/>
+    <w:rsid w:val="005E042F"/>
+    <w:rsid w:val="005E08B9"/>
+    <w:rsid w:val="005E0D71"/>
+    <w:rsid w:val="005E0E62"/>
+    <w:rsid w:val="005E0EE2"/>
+    <w:rsid w:val="005E14B3"/>
+    <w:rsid w:val="005E14FF"/>
+    <w:rsid w:val="005E1541"/>
+    <w:rsid w:val="005E1756"/>
+    <w:rsid w:val="005E19A9"/>
+    <w:rsid w:val="005E1BA0"/>
+    <w:rsid w:val="005E263E"/>
+    <w:rsid w:val="005E26E2"/>
+    <w:rsid w:val="005E284D"/>
+    <w:rsid w:val="005E304A"/>
+    <w:rsid w:val="005E3348"/>
+    <w:rsid w:val="005E3A38"/>
+    <w:rsid w:val="005E435E"/>
+    <w:rsid w:val="005E4382"/>
+    <w:rsid w:val="005E44A5"/>
+    <w:rsid w:val="005E4573"/>
+    <w:rsid w:val="005E46EE"/>
+    <w:rsid w:val="005E492D"/>
+    <w:rsid w:val="005E5714"/>
+    <w:rsid w:val="005E66AC"/>
+    <w:rsid w:val="005E7264"/>
+    <w:rsid w:val="005E7D62"/>
+    <w:rsid w:val="005E7E7B"/>
+    <w:rsid w:val="005F01E0"/>
+    <w:rsid w:val="005F0BDB"/>
+    <w:rsid w:val="005F107A"/>
+    <w:rsid w:val="005F1338"/>
+    <w:rsid w:val="005F20BC"/>
+    <w:rsid w:val="005F244D"/>
+    <w:rsid w:val="005F26D5"/>
+    <w:rsid w:val="005F2784"/>
+    <w:rsid w:val="005F32B8"/>
+    <w:rsid w:val="005F3311"/>
+    <w:rsid w:val="005F3900"/>
+    <w:rsid w:val="005F3A5E"/>
+    <w:rsid w:val="005F3ACF"/>
+    <w:rsid w:val="005F3C7F"/>
+    <w:rsid w:val="005F40CD"/>
+    <w:rsid w:val="005F42DF"/>
+    <w:rsid w:val="005F46B5"/>
+    <w:rsid w:val="005F49E9"/>
+    <w:rsid w:val="005F4CA6"/>
+    <w:rsid w:val="005F506B"/>
+    <w:rsid w:val="005F5328"/>
+    <w:rsid w:val="005F59BD"/>
+    <w:rsid w:val="005F604E"/>
+    <w:rsid w:val="005F63CB"/>
+    <w:rsid w:val="005F6678"/>
+    <w:rsid w:val="005F68E7"/>
+    <w:rsid w:val="005F6BB5"/>
+    <w:rsid w:val="005F703C"/>
+    <w:rsid w:val="005F7222"/>
+    <w:rsid w:val="005F7317"/>
+    <w:rsid w:val="005F781C"/>
+    <w:rsid w:val="005F7BF1"/>
+    <w:rsid w:val="006002D9"/>
+    <w:rsid w:val="00600DAC"/>
+    <w:rsid w:val="00601A46"/>
+    <w:rsid w:val="00602952"/>
+    <w:rsid w:val="00602F37"/>
+    <w:rsid w:val="00604553"/>
+    <w:rsid w:val="00604FD8"/>
+    <w:rsid w:val="0060576E"/>
+    <w:rsid w:val="00605789"/>
+    <w:rsid w:val="00605E29"/>
+    <w:rsid w:val="006065DA"/>
+    <w:rsid w:val="00606EFF"/>
+    <w:rsid w:val="00606F41"/>
+    <w:rsid w:val="00606FF6"/>
+    <w:rsid w:val="00607499"/>
+    <w:rsid w:val="00607AFF"/>
+    <w:rsid w:val="00607F33"/>
+    <w:rsid w:val="00607FC9"/>
+    <w:rsid w:val="006105D0"/>
+    <w:rsid w:val="0061199E"/>
+    <w:rsid w:val="00611FF6"/>
+    <w:rsid w:val="0061285E"/>
+    <w:rsid w:val="00612954"/>
+    <w:rsid w:val="00612E96"/>
+    <w:rsid w:val="00613185"/>
+    <w:rsid w:val="006132B3"/>
+    <w:rsid w:val="0061335B"/>
+    <w:rsid w:val="00613601"/>
+    <w:rsid w:val="00613896"/>
+    <w:rsid w:val="00613C06"/>
+    <w:rsid w:val="006145CD"/>
+    <w:rsid w:val="00615CEC"/>
+    <w:rsid w:val="00615DF5"/>
+    <w:rsid w:val="0061621F"/>
+    <w:rsid w:val="0061636D"/>
+    <w:rsid w:val="00616493"/>
+    <w:rsid w:val="0061685B"/>
+    <w:rsid w:val="0062018F"/>
+    <w:rsid w:val="00621437"/>
+    <w:rsid w:val="006217D7"/>
+    <w:rsid w:val="00621B75"/>
+    <w:rsid w:val="006222F6"/>
+    <w:rsid w:val="00622D44"/>
+    <w:rsid w:val="006234C9"/>
+    <w:rsid w:val="006238D1"/>
+    <w:rsid w:val="00623E6F"/>
+    <w:rsid w:val="00623EEC"/>
+    <w:rsid w:val="00624662"/>
+    <w:rsid w:val="00624DD3"/>
+    <w:rsid w:val="00624EA7"/>
+    <w:rsid w:val="00624FE7"/>
+    <w:rsid w:val="0062549F"/>
+    <w:rsid w:val="006256E4"/>
+    <w:rsid w:val="00625714"/>
+    <w:rsid w:val="00625CBB"/>
+    <w:rsid w:val="006261A0"/>
+    <w:rsid w:val="006266D0"/>
+    <w:rsid w:val="00626B1A"/>
+    <w:rsid w:val="00626BD3"/>
+    <w:rsid w:val="006272BA"/>
+    <w:rsid w:val="006272F0"/>
+    <w:rsid w:val="00627356"/>
+    <w:rsid w:val="00627384"/>
+    <w:rsid w:val="006273D3"/>
+    <w:rsid w:val="0062747C"/>
+    <w:rsid w:val="00627576"/>
+    <w:rsid w:val="00630409"/>
+    <w:rsid w:val="006307F2"/>
+    <w:rsid w:val="00630A04"/>
+    <w:rsid w:val="00630A97"/>
+    <w:rsid w:val="0063108A"/>
+    <w:rsid w:val="0063132F"/>
+    <w:rsid w:val="00631E36"/>
+    <w:rsid w:val="00631F57"/>
+    <w:rsid w:val="00631FD4"/>
+    <w:rsid w:val="00632665"/>
+    <w:rsid w:val="006338CF"/>
+    <w:rsid w:val="00633986"/>
+    <w:rsid w:val="00633FE6"/>
+    <w:rsid w:val="00634836"/>
+    <w:rsid w:val="00634ACB"/>
+    <w:rsid w:val="006354B6"/>
+    <w:rsid w:val="006358A7"/>
+    <w:rsid w:val="00635AED"/>
+    <w:rsid w:val="006367D6"/>
+    <w:rsid w:val="0063694D"/>
+    <w:rsid w:val="00636E41"/>
+    <w:rsid w:val="006371C2"/>
+    <w:rsid w:val="0063722F"/>
+    <w:rsid w:val="00637EC0"/>
+    <w:rsid w:val="00640091"/>
+    <w:rsid w:val="006401E8"/>
+    <w:rsid w:val="0064062C"/>
+    <w:rsid w:val="00640A4A"/>
+    <w:rsid w:val="006415D9"/>
+    <w:rsid w:val="00641744"/>
+    <w:rsid w:val="0064184A"/>
+    <w:rsid w:val="00641BC6"/>
+    <w:rsid w:val="00642181"/>
+    <w:rsid w:val="00642637"/>
+    <w:rsid w:val="00642718"/>
+    <w:rsid w:val="00642927"/>
+    <w:rsid w:val="00642933"/>
+    <w:rsid w:val="00643545"/>
+    <w:rsid w:val="006437DD"/>
+    <w:rsid w:val="00643DFC"/>
+    <w:rsid w:val="00644001"/>
+    <w:rsid w:val="0064400F"/>
+    <w:rsid w:val="0064422E"/>
+    <w:rsid w:val="0064441A"/>
+    <w:rsid w:val="006449AC"/>
+    <w:rsid w:val="00645221"/>
+    <w:rsid w:val="00645683"/>
+    <w:rsid w:val="00646A3A"/>
+    <w:rsid w:val="00647162"/>
+    <w:rsid w:val="00647A65"/>
+    <w:rsid w:val="006500EB"/>
+    <w:rsid w:val="006503DB"/>
+    <w:rsid w:val="0065098B"/>
+    <w:rsid w:val="00650EE4"/>
+    <w:rsid w:val="006510A8"/>
+    <w:rsid w:val="006511A7"/>
+    <w:rsid w:val="00652710"/>
+    <w:rsid w:val="00652A19"/>
+    <w:rsid w:val="00652E3C"/>
+    <w:rsid w:val="006531C0"/>
+    <w:rsid w:val="00653B1F"/>
+    <w:rsid w:val="00653B92"/>
+    <w:rsid w:val="0065433D"/>
+    <w:rsid w:val="006547AC"/>
+    <w:rsid w:val="00655040"/>
+    <w:rsid w:val="00655ABC"/>
+    <w:rsid w:val="006560D7"/>
+    <w:rsid w:val="00656996"/>
+    <w:rsid w:val="00657283"/>
+    <w:rsid w:val="006572E3"/>
+    <w:rsid w:val="00657460"/>
+    <w:rsid w:val="0065771A"/>
+    <w:rsid w:val="0065783F"/>
+    <w:rsid w:val="00657BC7"/>
+    <w:rsid w:val="00657F89"/>
+    <w:rsid w:val="0066026B"/>
+    <w:rsid w:val="006602FA"/>
+    <w:rsid w:val="0066038A"/>
+    <w:rsid w:val="00660938"/>
+    <w:rsid w:val="006611E7"/>
+    <w:rsid w:val="006613A1"/>
+    <w:rsid w:val="006615B4"/>
+    <w:rsid w:val="006618C2"/>
+    <w:rsid w:val="00661C5B"/>
+    <w:rsid w:val="00662F98"/>
+    <w:rsid w:val="006632AA"/>
+    <w:rsid w:val="00663374"/>
+    <w:rsid w:val="006635AB"/>
+    <w:rsid w:val="00663B01"/>
+    <w:rsid w:val="00663B03"/>
+    <w:rsid w:val="00664010"/>
+    <w:rsid w:val="00664909"/>
+    <w:rsid w:val="00664911"/>
+    <w:rsid w:val="00665D81"/>
+    <w:rsid w:val="00665E36"/>
+    <w:rsid w:val="00666641"/>
+    <w:rsid w:val="006675DD"/>
+    <w:rsid w:val="00667AB7"/>
+    <w:rsid w:val="00667DF1"/>
+    <w:rsid w:val="006702D6"/>
+    <w:rsid w:val="00670612"/>
+    <w:rsid w:val="00670BC5"/>
+    <w:rsid w:val="006713AB"/>
+    <w:rsid w:val="00671A5D"/>
+    <w:rsid w:val="00671D2A"/>
+    <w:rsid w:val="00671EB7"/>
+    <w:rsid w:val="00672A78"/>
+    <w:rsid w:val="00672E1E"/>
+    <w:rsid w:val="00673594"/>
+    <w:rsid w:val="00673E56"/>
+    <w:rsid w:val="00674D6C"/>
+    <w:rsid w:val="00674D76"/>
+    <w:rsid w:val="00674D9E"/>
+    <w:rsid w:val="00674EB4"/>
+    <w:rsid w:val="00675165"/>
+    <w:rsid w:val="006756C5"/>
+    <w:rsid w:val="00675B52"/>
+    <w:rsid w:val="00675C5B"/>
+    <w:rsid w:val="00676897"/>
+    <w:rsid w:val="00677844"/>
+    <w:rsid w:val="0067794C"/>
+    <w:rsid w:val="00677AC1"/>
+    <w:rsid w:val="0068059E"/>
+    <w:rsid w:val="006812D4"/>
+    <w:rsid w:val="00681C50"/>
+    <w:rsid w:val="00681CAF"/>
+    <w:rsid w:val="00682788"/>
+    <w:rsid w:val="00682B8A"/>
+    <w:rsid w:val="00682EB4"/>
+    <w:rsid w:val="0068377E"/>
+    <w:rsid w:val="0068384F"/>
+    <w:rsid w:val="00684C19"/>
+    <w:rsid w:val="006862A9"/>
+    <w:rsid w:val="00686B02"/>
+    <w:rsid w:val="00687B73"/>
+    <w:rsid w:val="006900E0"/>
+    <w:rsid w:val="00690615"/>
+    <w:rsid w:val="00690B80"/>
+    <w:rsid w:val="00690C46"/>
+    <w:rsid w:val="00690F18"/>
+    <w:rsid w:val="00690F94"/>
+    <w:rsid w:val="00691A7C"/>
+    <w:rsid w:val="0069207E"/>
+    <w:rsid w:val="00692152"/>
+    <w:rsid w:val="0069233F"/>
+    <w:rsid w:val="00692CBB"/>
+    <w:rsid w:val="00692E59"/>
+    <w:rsid w:val="00692FEE"/>
+    <w:rsid w:val="00693B53"/>
+    <w:rsid w:val="00693C02"/>
+    <w:rsid w:val="00694111"/>
+    <w:rsid w:val="00694137"/>
+    <w:rsid w:val="00694724"/>
+    <w:rsid w:val="0069496C"/>
+    <w:rsid w:val="0069579D"/>
+    <w:rsid w:val="006958B6"/>
+    <w:rsid w:val="00695971"/>
+    <w:rsid w:val="00696007"/>
+    <w:rsid w:val="006964D0"/>
+    <w:rsid w:val="00696BEB"/>
+    <w:rsid w:val="0069721A"/>
+    <w:rsid w:val="0069738C"/>
+    <w:rsid w:val="00697AD7"/>
+    <w:rsid w:val="006A0069"/>
+    <w:rsid w:val="006A040C"/>
+    <w:rsid w:val="006A04A9"/>
+    <w:rsid w:val="006A076A"/>
+    <w:rsid w:val="006A16B6"/>
+    <w:rsid w:val="006A28E0"/>
+    <w:rsid w:val="006A3406"/>
+    <w:rsid w:val="006A4250"/>
+    <w:rsid w:val="006A51BA"/>
+    <w:rsid w:val="006A548F"/>
+    <w:rsid w:val="006A54BC"/>
+    <w:rsid w:val="006A5B42"/>
+    <w:rsid w:val="006A5E34"/>
+    <w:rsid w:val="006A61A4"/>
+    <w:rsid w:val="006A7645"/>
+    <w:rsid w:val="006A784A"/>
+    <w:rsid w:val="006A7AA2"/>
+    <w:rsid w:val="006A7DDC"/>
+    <w:rsid w:val="006A7E0F"/>
+    <w:rsid w:val="006B0206"/>
+    <w:rsid w:val="006B0382"/>
+    <w:rsid w:val="006B0CD4"/>
+    <w:rsid w:val="006B112A"/>
+    <w:rsid w:val="006B1587"/>
+    <w:rsid w:val="006B182C"/>
+    <w:rsid w:val="006B1A88"/>
+    <w:rsid w:val="006B29F0"/>
+    <w:rsid w:val="006B3277"/>
+    <w:rsid w:val="006B40DA"/>
+    <w:rsid w:val="006B4885"/>
+    <w:rsid w:val="006B4B11"/>
+    <w:rsid w:val="006B5121"/>
+    <w:rsid w:val="006B55D3"/>
+    <w:rsid w:val="006B571F"/>
+    <w:rsid w:val="006B5FFF"/>
+    <w:rsid w:val="006B6C84"/>
+    <w:rsid w:val="006B71FB"/>
+    <w:rsid w:val="006B782C"/>
+    <w:rsid w:val="006C00E2"/>
+    <w:rsid w:val="006C098D"/>
+    <w:rsid w:val="006C0B7A"/>
+    <w:rsid w:val="006C0C0A"/>
+    <w:rsid w:val="006C132C"/>
+    <w:rsid w:val="006C2250"/>
+    <w:rsid w:val="006C257A"/>
+    <w:rsid w:val="006C2615"/>
+    <w:rsid w:val="006C2952"/>
+    <w:rsid w:val="006C2E84"/>
+    <w:rsid w:val="006C2F44"/>
+    <w:rsid w:val="006C35D0"/>
+    <w:rsid w:val="006C363E"/>
+    <w:rsid w:val="006C3CE0"/>
+    <w:rsid w:val="006C420A"/>
+    <w:rsid w:val="006C46BD"/>
+    <w:rsid w:val="006C47FD"/>
+    <w:rsid w:val="006C4978"/>
+    <w:rsid w:val="006C50BB"/>
+    <w:rsid w:val="006C576E"/>
+    <w:rsid w:val="006C5832"/>
+    <w:rsid w:val="006C58CC"/>
+    <w:rsid w:val="006C5AD0"/>
+    <w:rsid w:val="006C5BCB"/>
+    <w:rsid w:val="006C6433"/>
+    <w:rsid w:val="006C6991"/>
+    <w:rsid w:val="006C6ED0"/>
+    <w:rsid w:val="006C707C"/>
+    <w:rsid w:val="006C782A"/>
+    <w:rsid w:val="006C7A8A"/>
+    <w:rsid w:val="006D0194"/>
+    <w:rsid w:val="006D0739"/>
+    <w:rsid w:val="006D0BB3"/>
+    <w:rsid w:val="006D1016"/>
+    <w:rsid w:val="006D101D"/>
+    <w:rsid w:val="006D1821"/>
+    <w:rsid w:val="006D19E0"/>
+    <w:rsid w:val="006D2854"/>
+    <w:rsid w:val="006D29D6"/>
+    <w:rsid w:val="006D2B77"/>
+    <w:rsid w:val="006D2DBE"/>
+    <w:rsid w:val="006D2DFB"/>
+    <w:rsid w:val="006D39DF"/>
+    <w:rsid w:val="006D4652"/>
+    <w:rsid w:val="006D47B8"/>
+    <w:rsid w:val="006D47CD"/>
+    <w:rsid w:val="006D513B"/>
+    <w:rsid w:val="006D5581"/>
+    <w:rsid w:val="006D5668"/>
+    <w:rsid w:val="006D5FD7"/>
+    <w:rsid w:val="006D60AF"/>
+    <w:rsid w:val="006D6196"/>
+    <w:rsid w:val="006D65EA"/>
+    <w:rsid w:val="006D6B0C"/>
+    <w:rsid w:val="006D6BF8"/>
+    <w:rsid w:val="006D7053"/>
+    <w:rsid w:val="006D76FE"/>
+    <w:rsid w:val="006D77F5"/>
+    <w:rsid w:val="006D7B51"/>
+    <w:rsid w:val="006E04FA"/>
+    <w:rsid w:val="006E0D53"/>
+    <w:rsid w:val="006E0EEE"/>
+    <w:rsid w:val="006E1A3D"/>
+    <w:rsid w:val="006E1A60"/>
+    <w:rsid w:val="006E1E97"/>
+    <w:rsid w:val="006E2018"/>
+    <w:rsid w:val="006E2302"/>
+    <w:rsid w:val="006E2A0F"/>
+    <w:rsid w:val="006E2C24"/>
+    <w:rsid w:val="006E315F"/>
+    <w:rsid w:val="006E3177"/>
+    <w:rsid w:val="006E3AD4"/>
+    <w:rsid w:val="006E3D62"/>
+    <w:rsid w:val="006E3F74"/>
+    <w:rsid w:val="006E42C1"/>
+    <w:rsid w:val="006E42FF"/>
+    <w:rsid w:val="006E4BCD"/>
+    <w:rsid w:val="006E4F4E"/>
+    <w:rsid w:val="006E5245"/>
+    <w:rsid w:val="006E5C3D"/>
+    <w:rsid w:val="006E5F6A"/>
+    <w:rsid w:val="006E602C"/>
+    <w:rsid w:val="006E67BC"/>
+    <w:rsid w:val="006E6D6A"/>
+    <w:rsid w:val="006E7406"/>
+    <w:rsid w:val="006E775D"/>
+    <w:rsid w:val="006E7783"/>
+    <w:rsid w:val="006E7DEC"/>
+    <w:rsid w:val="006F08C8"/>
+    <w:rsid w:val="006F0D64"/>
+    <w:rsid w:val="006F10FC"/>
+    <w:rsid w:val="006F120F"/>
+    <w:rsid w:val="006F16E6"/>
+    <w:rsid w:val="006F18D3"/>
+    <w:rsid w:val="006F1F7A"/>
+    <w:rsid w:val="006F2A78"/>
+    <w:rsid w:val="006F2B07"/>
+    <w:rsid w:val="006F3166"/>
+    <w:rsid w:val="006F358B"/>
+    <w:rsid w:val="006F35CE"/>
+    <w:rsid w:val="006F3C71"/>
+    <w:rsid w:val="006F3D22"/>
+    <w:rsid w:val="006F3FC8"/>
+    <w:rsid w:val="006F4A9B"/>
+    <w:rsid w:val="006F4E07"/>
+    <w:rsid w:val="006F4EE3"/>
+    <w:rsid w:val="006F55D5"/>
+    <w:rsid w:val="006F58FE"/>
+    <w:rsid w:val="006F59E6"/>
+    <w:rsid w:val="006F5DA0"/>
+    <w:rsid w:val="006F6166"/>
+    <w:rsid w:val="006F6267"/>
+    <w:rsid w:val="006F6967"/>
+    <w:rsid w:val="006F6BAC"/>
+    <w:rsid w:val="006F6BEA"/>
+    <w:rsid w:val="006F6F88"/>
+    <w:rsid w:val="006F7803"/>
+    <w:rsid w:val="006F7D2A"/>
+    <w:rsid w:val="0070005F"/>
+    <w:rsid w:val="0070078C"/>
+    <w:rsid w:val="00700A21"/>
+    <w:rsid w:val="00700D42"/>
+    <w:rsid w:val="00700ED8"/>
+    <w:rsid w:val="007017E2"/>
+    <w:rsid w:val="00701A14"/>
+    <w:rsid w:val="00701BD0"/>
+    <w:rsid w:val="00701FB0"/>
+    <w:rsid w:val="00702B4D"/>
+    <w:rsid w:val="00704140"/>
+    <w:rsid w:val="00704D35"/>
+    <w:rsid w:val="0070585C"/>
+    <w:rsid w:val="00706382"/>
+    <w:rsid w:val="0070663C"/>
+    <w:rsid w:val="007071AB"/>
+    <w:rsid w:val="0070772F"/>
+    <w:rsid w:val="00710515"/>
+    <w:rsid w:val="007106C1"/>
+    <w:rsid w:val="00710B73"/>
+    <w:rsid w:val="0071179D"/>
+    <w:rsid w:val="00711D74"/>
+    <w:rsid w:val="007133B1"/>
+    <w:rsid w:val="007135C6"/>
+    <w:rsid w:val="00713877"/>
+    <w:rsid w:val="007147B3"/>
+    <w:rsid w:val="007148B3"/>
+    <w:rsid w:val="00714BB8"/>
+    <w:rsid w:val="0071501A"/>
+    <w:rsid w:val="007153A2"/>
+    <w:rsid w:val="0071546C"/>
+    <w:rsid w:val="0071556C"/>
+    <w:rsid w:val="00715B9E"/>
+    <w:rsid w:val="00715BB3"/>
+    <w:rsid w:val="00715F08"/>
+    <w:rsid w:val="00715F75"/>
+    <w:rsid w:val="00716455"/>
+    <w:rsid w:val="00716AA9"/>
+    <w:rsid w:val="00716C7A"/>
+    <w:rsid w:val="007170ED"/>
+    <w:rsid w:val="00717130"/>
+    <w:rsid w:val="00717B9B"/>
+    <w:rsid w:val="00717E3E"/>
+    <w:rsid w:val="0072051E"/>
+    <w:rsid w:val="007210CC"/>
+    <w:rsid w:val="007210D3"/>
+    <w:rsid w:val="0072151D"/>
+    <w:rsid w:val="007215BA"/>
+    <w:rsid w:val="0072281E"/>
+    <w:rsid w:val="00722DC5"/>
+    <w:rsid w:val="00723323"/>
+    <w:rsid w:val="00723552"/>
+    <w:rsid w:val="007235C6"/>
+    <w:rsid w:val="00723B04"/>
+    <w:rsid w:val="00723B17"/>
+    <w:rsid w:val="0072409A"/>
+    <w:rsid w:val="0072465F"/>
+    <w:rsid w:val="00725120"/>
+    <w:rsid w:val="007256D2"/>
+    <w:rsid w:val="007258D6"/>
+    <w:rsid w:val="00725E25"/>
+    <w:rsid w:val="00725E5C"/>
+    <w:rsid w:val="00726022"/>
+    <w:rsid w:val="007263FF"/>
+    <w:rsid w:val="007264D0"/>
+    <w:rsid w:val="007269D1"/>
+    <w:rsid w:val="00727922"/>
+    <w:rsid w:val="007301B0"/>
+    <w:rsid w:val="00730253"/>
+    <w:rsid w:val="007302CF"/>
+    <w:rsid w:val="00731254"/>
+    <w:rsid w:val="00731488"/>
+    <w:rsid w:val="00731B72"/>
+    <w:rsid w:val="00731D26"/>
+    <w:rsid w:val="00732094"/>
+    <w:rsid w:val="00732723"/>
+    <w:rsid w:val="00733180"/>
+    <w:rsid w:val="0073327F"/>
+    <w:rsid w:val="0073393A"/>
+    <w:rsid w:val="00733CF5"/>
+    <w:rsid w:val="007343C5"/>
+    <w:rsid w:val="00734FD0"/>
+    <w:rsid w:val="00735680"/>
+    <w:rsid w:val="00735E46"/>
+    <w:rsid w:val="007367DB"/>
+    <w:rsid w:val="00736F8F"/>
+    <w:rsid w:val="0074032A"/>
+    <w:rsid w:val="0074060C"/>
+    <w:rsid w:val="0074076D"/>
+    <w:rsid w:val="007409EC"/>
+    <w:rsid w:val="00740B24"/>
+    <w:rsid w:val="00740DD6"/>
+    <w:rsid w:val="00741B45"/>
+    <w:rsid w:val="007420CA"/>
+    <w:rsid w:val="007426CB"/>
+    <w:rsid w:val="00743440"/>
+    <w:rsid w:val="00743552"/>
+    <w:rsid w:val="007437AE"/>
+    <w:rsid w:val="007437DC"/>
+    <w:rsid w:val="00743D47"/>
+    <w:rsid w:val="00744178"/>
+    <w:rsid w:val="007441BE"/>
+    <w:rsid w:val="007448FE"/>
+    <w:rsid w:val="00745572"/>
+    <w:rsid w:val="0074571F"/>
+    <w:rsid w:val="00745BAC"/>
+    <w:rsid w:val="00745DB7"/>
+    <w:rsid w:val="00746053"/>
+    <w:rsid w:val="007469EF"/>
+    <w:rsid w:val="00746B3C"/>
+    <w:rsid w:val="00746DCE"/>
+    <w:rsid w:val="00746DEE"/>
+    <w:rsid w:val="00746E31"/>
+    <w:rsid w:val="00746EFE"/>
+    <w:rsid w:val="007475B6"/>
+    <w:rsid w:val="00747E00"/>
+    <w:rsid w:val="007504B5"/>
+    <w:rsid w:val="007507EB"/>
+    <w:rsid w:val="00750B27"/>
+    <w:rsid w:val="00751144"/>
+    <w:rsid w:val="007515CF"/>
+    <w:rsid w:val="00751A0B"/>
+    <w:rsid w:val="00751ADD"/>
+    <w:rsid w:val="007523F8"/>
+    <w:rsid w:val="007524B1"/>
+    <w:rsid w:val="007524D7"/>
+    <w:rsid w:val="0075296C"/>
+    <w:rsid w:val="00752CDC"/>
+    <w:rsid w:val="00752DC9"/>
+    <w:rsid w:val="00753901"/>
+    <w:rsid w:val="00753E19"/>
+    <w:rsid w:val="007540A2"/>
+    <w:rsid w:val="00754B54"/>
+    <w:rsid w:val="00754F82"/>
+    <w:rsid w:val="0075531F"/>
+    <w:rsid w:val="007558C6"/>
+    <w:rsid w:val="00755DB2"/>
+    <w:rsid w:val="00756B54"/>
+    <w:rsid w:val="007570DF"/>
+    <w:rsid w:val="00757352"/>
+    <w:rsid w:val="00757E8F"/>
+    <w:rsid w:val="0076018E"/>
+    <w:rsid w:val="00760C11"/>
+    <w:rsid w:val="007612A3"/>
+    <w:rsid w:val="00761A14"/>
+    <w:rsid w:val="00761C33"/>
+    <w:rsid w:val="00762321"/>
+    <w:rsid w:val="00762B97"/>
+    <w:rsid w:val="00763111"/>
+    <w:rsid w:val="00763776"/>
+    <w:rsid w:val="0076378C"/>
+    <w:rsid w:val="007637B9"/>
+    <w:rsid w:val="0076381E"/>
+    <w:rsid w:val="007639C6"/>
+    <w:rsid w:val="00763E84"/>
+    <w:rsid w:val="007649AC"/>
+    <w:rsid w:val="00766931"/>
+    <w:rsid w:val="00767411"/>
+    <w:rsid w:val="007677B3"/>
+    <w:rsid w:val="007677FA"/>
+    <w:rsid w:val="00770EA5"/>
+    <w:rsid w:val="007710BC"/>
+    <w:rsid w:val="00771221"/>
+    <w:rsid w:val="0077187A"/>
+    <w:rsid w:val="00771A2B"/>
+    <w:rsid w:val="00771E7D"/>
+    <w:rsid w:val="00772326"/>
+    <w:rsid w:val="00772AC6"/>
+    <w:rsid w:val="00772F69"/>
+    <w:rsid w:val="0077301D"/>
+    <w:rsid w:val="007738A7"/>
+    <w:rsid w:val="00773948"/>
+    <w:rsid w:val="00773EA7"/>
+    <w:rsid w:val="0077400F"/>
+    <w:rsid w:val="00774233"/>
+    <w:rsid w:val="00774D32"/>
+    <w:rsid w:val="007750D4"/>
+    <w:rsid w:val="00775716"/>
+    <w:rsid w:val="00775861"/>
+    <w:rsid w:val="00775B84"/>
+    <w:rsid w:val="00775DD2"/>
+    <w:rsid w:val="007773C5"/>
+    <w:rsid w:val="00777527"/>
+    <w:rsid w:val="007775D7"/>
+    <w:rsid w:val="00777C94"/>
+    <w:rsid w:val="00777D53"/>
+    <w:rsid w:val="007800E9"/>
+    <w:rsid w:val="0078023A"/>
+    <w:rsid w:val="00781591"/>
+    <w:rsid w:val="007818B7"/>
+    <w:rsid w:val="00781C49"/>
+    <w:rsid w:val="00782199"/>
+    <w:rsid w:val="0078274E"/>
+    <w:rsid w:val="00782870"/>
+    <w:rsid w:val="00782AD5"/>
+    <w:rsid w:val="00784774"/>
+    <w:rsid w:val="007848BF"/>
+    <w:rsid w:val="007853D3"/>
+    <w:rsid w:val="00786030"/>
+    <w:rsid w:val="007868B7"/>
+    <w:rsid w:val="00786AAC"/>
+    <w:rsid w:val="00786B4B"/>
+    <w:rsid w:val="00786D8B"/>
+    <w:rsid w:val="0078709C"/>
+    <w:rsid w:val="00787397"/>
+    <w:rsid w:val="00787564"/>
+    <w:rsid w:val="00787714"/>
+    <w:rsid w:val="0078793B"/>
+    <w:rsid w:val="007913CD"/>
+    <w:rsid w:val="007915E2"/>
+    <w:rsid w:val="0079161F"/>
+    <w:rsid w:val="007916A3"/>
+    <w:rsid w:val="00792430"/>
+    <w:rsid w:val="007926B2"/>
+    <w:rsid w:val="00792774"/>
+    <w:rsid w:val="0079405E"/>
+    <w:rsid w:val="007941B5"/>
+    <w:rsid w:val="00794311"/>
+    <w:rsid w:val="00794CBA"/>
+    <w:rsid w:val="00794FC2"/>
+    <w:rsid w:val="007960DA"/>
+    <w:rsid w:val="007963BC"/>
+    <w:rsid w:val="00796A0F"/>
+    <w:rsid w:val="00796D59"/>
+    <w:rsid w:val="00796E26"/>
+    <w:rsid w:val="007971FD"/>
+    <w:rsid w:val="007973B0"/>
+    <w:rsid w:val="007976E7"/>
+    <w:rsid w:val="00797DA9"/>
+    <w:rsid w:val="007A0210"/>
+    <w:rsid w:val="007A04A5"/>
+    <w:rsid w:val="007A0BC8"/>
+    <w:rsid w:val="007A101E"/>
+    <w:rsid w:val="007A131C"/>
+    <w:rsid w:val="007A1B42"/>
+    <w:rsid w:val="007A1D0F"/>
+    <w:rsid w:val="007A2602"/>
+    <w:rsid w:val="007A2C63"/>
+    <w:rsid w:val="007A3225"/>
+    <w:rsid w:val="007A42D3"/>
+    <w:rsid w:val="007A47CA"/>
+    <w:rsid w:val="007A4A0A"/>
+    <w:rsid w:val="007A4BAE"/>
+    <w:rsid w:val="007A4D72"/>
+    <w:rsid w:val="007A4E24"/>
+    <w:rsid w:val="007A4EB6"/>
+    <w:rsid w:val="007A4F01"/>
+    <w:rsid w:val="007A55AA"/>
+    <w:rsid w:val="007A5E12"/>
+    <w:rsid w:val="007A70BB"/>
+    <w:rsid w:val="007A72E6"/>
+    <w:rsid w:val="007B0405"/>
+    <w:rsid w:val="007B10BC"/>
+    <w:rsid w:val="007B1371"/>
+    <w:rsid w:val="007B15C9"/>
+    <w:rsid w:val="007B1986"/>
+    <w:rsid w:val="007B2CCF"/>
+    <w:rsid w:val="007B3070"/>
+    <w:rsid w:val="007B33A4"/>
+    <w:rsid w:val="007B45AD"/>
+    <w:rsid w:val="007B47B6"/>
+    <w:rsid w:val="007B4D46"/>
+    <w:rsid w:val="007B4E3B"/>
+    <w:rsid w:val="007B55F6"/>
+    <w:rsid w:val="007B55FA"/>
+    <w:rsid w:val="007B5741"/>
+    <w:rsid w:val="007B5AF4"/>
+    <w:rsid w:val="007B5EE4"/>
+    <w:rsid w:val="007B5EE9"/>
+    <w:rsid w:val="007B6785"/>
+    <w:rsid w:val="007B684B"/>
+    <w:rsid w:val="007B6DEE"/>
+    <w:rsid w:val="007B7326"/>
+    <w:rsid w:val="007B7421"/>
+    <w:rsid w:val="007B75E0"/>
+    <w:rsid w:val="007B7650"/>
+    <w:rsid w:val="007B7B26"/>
+    <w:rsid w:val="007B7C75"/>
+    <w:rsid w:val="007C1C4F"/>
+    <w:rsid w:val="007C1F12"/>
+    <w:rsid w:val="007C28BE"/>
+    <w:rsid w:val="007C2A04"/>
+    <w:rsid w:val="007C2C58"/>
+    <w:rsid w:val="007C2D3C"/>
+    <w:rsid w:val="007C2E22"/>
+    <w:rsid w:val="007C31E4"/>
+    <w:rsid w:val="007C321B"/>
+    <w:rsid w:val="007C356A"/>
+    <w:rsid w:val="007C3617"/>
+    <w:rsid w:val="007C3929"/>
+    <w:rsid w:val="007C4468"/>
+    <w:rsid w:val="007C5282"/>
+    <w:rsid w:val="007C5BB6"/>
+    <w:rsid w:val="007C626B"/>
+    <w:rsid w:val="007C6273"/>
+    <w:rsid w:val="007C65F7"/>
+    <w:rsid w:val="007C6E12"/>
+    <w:rsid w:val="007C73AF"/>
+    <w:rsid w:val="007C7640"/>
+    <w:rsid w:val="007D02E6"/>
+    <w:rsid w:val="007D0902"/>
+    <w:rsid w:val="007D0CAF"/>
+    <w:rsid w:val="007D115C"/>
+    <w:rsid w:val="007D14CF"/>
+    <w:rsid w:val="007D1976"/>
+    <w:rsid w:val="007D1D3F"/>
+    <w:rsid w:val="007D2590"/>
+    <w:rsid w:val="007D2591"/>
+    <w:rsid w:val="007D29DC"/>
+    <w:rsid w:val="007D3353"/>
+    <w:rsid w:val="007D3623"/>
+    <w:rsid w:val="007D3C84"/>
+    <w:rsid w:val="007D42C0"/>
+    <w:rsid w:val="007D4675"/>
+    <w:rsid w:val="007D528D"/>
+    <w:rsid w:val="007D58E8"/>
+    <w:rsid w:val="007D5998"/>
+    <w:rsid w:val="007D5BDA"/>
+    <w:rsid w:val="007D659A"/>
+    <w:rsid w:val="007D6D61"/>
+    <w:rsid w:val="007D6D86"/>
+    <w:rsid w:val="007D6ED4"/>
+    <w:rsid w:val="007D6F50"/>
+    <w:rsid w:val="007D7359"/>
+    <w:rsid w:val="007D7509"/>
+    <w:rsid w:val="007D764D"/>
+    <w:rsid w:val="007D7767"/>
+    <w:rsid w:val="007E0219"/>
+    <w:rsid w:val="007E0408"/>
+    <w:rsid w:val="007E0CC3"/>
+    <w:rsid w:val="007E0F17"/>
+    <w:rsid w:val="007E14B5"/>
+    <w:rsid w:val="007E1511"/>
+    <w:rsid w:val="007E156D"/>
+    <w:rsid w:val="007E1EC1"/>
+    <w:rsid w:val="007E272E"/>
+    <w:rsid w:val="007E3294"/>
+    <w:rsid w:val="007E376D"/>
+    <w:rsid w:val="007E3922"/>
+    <w:rsid w:val="007E4017"/>
+    <w:rsid w:val="007E4219"/>
+    <w:rsid w:val="007E4487"/>
+    <w:rsid w:val="007E4F68"/>
+    <w:rsid w:val="007E5A22"/>
+    <w:rsid w:val="007E619E"/>
+    <w:rsid w:val="007E6496"/>
+    <w:rsid w:val="007E7034"/>
+    <w:rsid w:val="007E7F82"/>
+    <w:rsid w:val="007F116B"/>
+    <w:rsid w:val="007F1472"/>
+    <w:rsid w:val="007F1595"/>
+    <w:rsid w:val="007F1996"/>
+    <w:rsid w:val="007F1C3D"/>
+    <w:rsid w:val="007F29CE"/>
+    <w:rsid w:val="007F2F95"/>
+    <w:rsid w:val="007F2FDA"/>
+    <w:rsid w:val="007F32BA"/>
+    <w:rsid w:val="007F3C48"/>
+    <w:rsid w:val="007F46C0"/>
+    <w:rsid w:val="007F4A12"/>
+    <w:rsid w:val="007F4A29"/>
+    <w:rsid w:val="007F502B"/>
+    <w:rsid w:val="007F52DC"/>
+    <w:rsid w:val="007F543C"/>
+    <w:rsid w:val="007F5A8E"/>
+    <w:rsid w:val="007F5E46"/>
+    <w:rsid w:val="007F5F5C"/>
+    <w:rsid w:val="007F62A5"/>
+    <w:rsid w:val="007F6854"/>
+    <w:rsid w:val="007F686B"/>
+    <w:rsid w:val="007F69AC"/>
+    <w:rsid w:val="007F6BE0"/>
+    <w:rsid w:val="007F78D4"/>
+    <w:rsid w:val="008002E1"/>
+    <w:rsid w:val="008008A2"/>
+    <w:rsid w:val="00800C01"/>
+    <w:rsid w:val="00800CA4"/>
+    <w:rsid w:val="00800D21"/>
+    <w:rsid w:val="00800E78"/>
+    <w:rsid w:val="00801B11"/>
+    <w:rsid w:val="008020BC"/>
+    <w:rsid w:val="008023C0"/>
+    <w:rsid w:val="00802C50"/>
+    <w:rsid w:val="00803877"/>
+    <w:rsid w:val="0080395D"/>
+    <w:rsid w:val="00803A0F"/>
+    <w:rsid w:val="00804749"/>
+    <w:rsid w:val="0080556F"/>
+    <w:rsid w:val="00805E1F"/>
+    <w:rsid w:val="0080658F"/>
+    <w:rsid w:val="00806862"/>
+    <w:rsid w:val="008070D1"/>
+    <w:rsid w:val="008071FE"/>
+    <w:rsid w:val="00807CB0"/>
+    <w:rsid w:val="00807D23"/>
+    <w:rsid w:val="00807FA3"/>
+    <w:rsid w:val="0081027C"/>
+    <w:rsid w:val="00810AA5"/>
+    <w:rsid w:val="008111CC"/>
+    <w:rsid w:val="00811A9D"/>
+    <w:rsid w:val="008123AF"/>
+    <w:rsid w:val="00812849"/>
+    <w:rsid w:val="008137EB"/>
+    <w:rsid w:val="008144F0"/>
+    <w:rsid w:val="008149FD"/>
+    <w:rsid w:val="00814C55"/>
+    <w:rsid w:val="008152BB"/>
+    <w:rsid w:val="0081562B"/>
+    <w:rsid w:val="0081568C"/>
+    <w:rsid w:val="00815777"/>
+    <w:rsid w:val="00815D73"/>
+    <w:rsid w:val="00815D83"/>
+    <w:rsid w:val="008162EA"/>
+    <w:rsid w:val="0081630F"/>
+    <w:rsid w:val="00816391"/>
+    <w:rsid w:val="008166A1"/>
+    <w:rsid w:val="008168BC"/>
+    <w:rsid w:val="00816966"/>
+    <w:rsid w:val="00816D79"/>
+    <w:rsid w:val="00817077"/>
+    <w:rsid w:val="008173A7"/>
+    <w:rsid w:val="00817C75"/>
+    <w:rsid w:val="00820891"/>
+    <w:rsid w:val="008208CA"/>
+    <w:rsid w:val="00820DC0"/>
+    <w:rsid w:val="00821124"/>
+    <w:rsid w:val="008216A9"/>
+    <w:rsid w:val="0082181B"/>
+    <w:rsid w:val="00821BD4"/>
+    <w:rsid w:val="00824D5C"/>
+    <w:rsid w:val="00824E21"/>
+    <w:rsid w:val="008254D7"/>
+    <w:rsid w:val="00825EB6"/>
+    <w:rsid w:val="00826FC7"/>
+    <w:rsid w:val="00826FD7"/>
+    <w:rsid w:val="008271BB"/>
+    <w:rsid w:val="008275F4"/>
+    <w:rsid w:val="0082799C"/>
+    <w:rsid w:val="00827AFE"/>
+    <w:rsid w:val="00827F2D"/>
+    <w:rsid w:val="008306BC"/>
+    <w:rsid w:val="008314DD"/>
+    <w:rsid w:val="0083182D"/>
+    <w:rsid w:val="00831E49"/>
+    <w:rsid w:val="0083237C"/>
+    <w:rsid w:val="00832C87"/>
+    <w:rsid w:val="00832FCA"/>
+    <w:rsid w:val="00833012"/>
+    <w:rsid w:val="0083339D"/>
+    <w:rsid w:val="00833B65"/>
+    <w:rsid w:val="0083415B"/>
+    <w:rsid w:val="00834971"/>
+    <w:rsid w:val="00834C12"/>
+    <w:rsid w:val="00834E08"/>
+    <w:rsid w:val="008358E0"/>
+    <w:rsid w:val="00835AB3"/>
+    <w:rsid w:val="00835F83"/>
+    <w:rsid w:val="00836AEB"/>
+    <w:rsid w:val="008371F3"/>
+    <w:rsid w:val="00837395"/>
+    <w:rsid w:val="00837EAC"/>
+    <w:rsid w:val="008407F2"/>
+    <w:rsid w:val="008408B1"/>
+    <w:rsid w:val="00840F1B"/>
+    <w:rsid w:val="00840F55"/>
+    <w:rsid w:val="00840FAA"/>
+    <w:rsid w:val="008410F9"/>
+    <w:rsid w:val="00841218"/>
+    <w:rsid w:val="008414B3"/>
+    <w:rsid w:val="00842462"/>
+    <w:rsid w:val="0084250B"/>
+    <w:rsid w:val="0084356D"/>
+    <w:rsid w:val="00843E4D"/>
+    <w:rsid w:val="008445C9"/>
+    <w:rsid w:val="00844B3B"/>
+    <w:rsid w:val="00844CAD"/>
+    <w:rsid w:val="00845045"/>
+    <w:rsid w:val="00845328"/>
+    <w:rsid w:val="00845893"/>
+    <w:rsid w:val="00846265"/>
+    <w:rsid w:val="00846584"/>
+    <w:rsid w:val="008471C0"/>
+    <w:rsid w:val="00847250"/>
+    <w:rsid w:val="008472D4"/>
+    <w:rsid w:val="00847577"/>
+    <w:rsid w:val="0085000D"/>
+    <w:rsid w:val="00850108"/>
+    <w:rsid w:val="008507F4"/>
+    <w:rsid w:val="00850AE9"/>
+    <w:rsid w:val="0085136E"/>
+    <w:rsid w:val="0085189C"/>
+    <w:rsid w:val="00852458"/>
+    <w:rsid w:val="008531B8"/>
+    <w:rsid w:val="00853200"/>
+    <w:rsid w:val="0085324E"/>
+    <w:rsid w:val="00853346"/>
+    <w:rsid w:val="008539AD"/>
+    <w:rsid w:val="00854682"/>
+    <w:rsid w:val="00854851"/>
+    <w:rsid w:val="00854C0D"/>
+    <w:rsid w:val="008550B9"/>
+    <w:rsid w:val="00855111"/>
+    <w:rsid w:val="00855351"/>
+    <w:rsid w:val="008557D7"/>
+    <w:rsid w:val="00856B27"/>
+    <w:rsid w:val="008570FC"/>
+    <w:rsid w:val="008579D8"/>
+    <w:rsid w:val="00857D01"/>
+    <w:rsid w:val="00857F5E"/>
+    <w:rsid w:val="008606EA"/>
+    <w:rsid w:val="008609DD"/>
+    <w:rsid w:val="00860A8E"/>
+    <w:rsid w:val="00860CDF"/>
+    <w:rsid w:val="00860F9F"/>
+    <w:rsid w:val="00861144"/>
+    <w:rsid w:val="008612BC"/>
+    <w:rsid w:val="0086177E"/>
+    <w:rsid w:val="0086185D"/>
+    <w:rsid w:val="008618AA"/>
+    <w:rsid w:val="00861C8E"/>
+    <w:rsid w:val="00861E63"/>
+    <w:rsid w:val="0086255A"/>
+    <w:rsid w:val="00862BE0"/>
+    <w:rsid w:val="00863C31"/>
+    <w:rsid w:val="00863C66"/>
+    <w:rsid w:val="00863D21"/>
+    <w:rsid w:val="008641FB"/>
+    <w:rsid w:val="00864B77"/>
+    <w:rsid w:val="00864DC1"/>
+    <w:rsid w:val="008653F6"/>
+    <w:rsid w:val="0086540F"/>
+    <w:rsid w:val="00865C38"/>
+    <w:rsid w:val="00865DAC"/>
+    <w:rsid w:val="00865F99"/>
+    <w:rsid w:val="008665F2"/>
+    <w:rsid w:val="008673E4"/>
+    <w:rsid w:val="008678BA"/>
+    <w:rsid w:val="008678BB"/>
+    <w:rsid w:val="00867BBB"/>
+    <w:rsid w:val="008704AB"/>
+    <w:rsid w:val="0087141D"/>
+    <w:rsid w:val="008716C2"/>
+    <w:rsid w:val="00871861"/>
+    <w:rsid w:val="0087201F"/>
+    <w:rsid w:val="00872471"/>
+    <w:rsid w:val="00873353"/>
+    <w:rsid w:val="0087341C"/>
+    <w:rsid w:val="0087356B"/>
+    <w:rsid w:val="008736B2"/>
+    <w:rsid w:val="00873CBB"/>
+    <w:rsid w:val="00874062"/>
+    <w:rsid w:val="00874084"/>
+    <w:rsid w:val="00874B85"/>
+    <w:rsid w:val="00874BE3"/>
+    <w:rsid w:val="00874F38"/>
+    <w:rsid w:val="0087511A"/>
+    <w:rsid w:val="008755FD"/>
+    <w:rsid w:val="00875A7A"/>
+    <w:rsid w:val="00875BF7"/>
+    <w:rsid w:val="00875CFC"/>
+    <w:rsid w:val="00875DED"/>
+    <w:rsid w:val="008766D4"/>
+    <w:rsid w:val="00876743"/>
+    <w:rsid w:val="00876B5A"/>
+    <w:rsid w:val="008779C8"/>
+    <w:rsid w:val="00877EF8"/>
+    <w:rsid w:val="0088063A"/>
+    <w:rsid w:val="00880A77"/>
+    <w:rsid w:val="00881C29"/>
+    <w:rsid w:val="008820BD"/>
+    <w:rsid w:val="00882717"/>
+    <w:rsid w:val="008828D4"/>
+    <w:rsid w:val="00882DB0"/>
+    <w:rsid w:val="00882FEE"/>
+    <w:rsid w:val="0088312A"/>
+    <w:rsid w:val="0088460E"/>
+    <w:rsid w:val="00884A20"/>
+    <w:rsid w:val="00884CF0"/>
+    <w:rsid w:val="0088516D"/>
+    <w:rsid w:val="00885F16"/>
+    <w:rsid w:val="00885F48"/>
+    <w:rsid w:val="008863A3"/>
+    <w:rsid w:val="008867E5"/>
+    <w:rsid w:val="00886FB1"/>
+    <w:rsid w:val="008876EC"/>
+    <w:rsid w:val="00887855"/>
+    <w:rsid w:val="00887ABE"/>
+    <w:rsid w:val="00887B2F"/>
+    <w:rsid w:val="00887C7B"/>
+    <w:rsid w:val="008903D5"/>
+    <w:rsid w:val="008909D8"/>
+    <w:rsid w:val="00892795"/>
+    <w:rsid w:val="0089288C"/>
+    <w:rsid w:val="008929FB"/>
+    <w:rsid w:val="00892BE2"/>
+    <w:rsid w:val="00892F3B"/>
+    <w:rsid w:val="00893327"/>
+    <w:rsid w:val="008933CF"/>
+    <w:rsid w:val="00893F6F"/>
+    <w:rsid w:val="00894331"/>
+    <w:rsid w:val="008943B6"/>
+    <w:rsid w:val="00894B30"/>
+    <w:rsid w:val="0089586D"/>
+    <w:rsid w:val="00895DA2"/>
+    <w:rsid w:val="00896584"/>
+    <w:rsid w:val="00896796"/>
+    <w:rsid w:val="00896860"/>
+    <w:rsid w:val="00897015"/>
+    <w:rsid w:val="008975D4"/>
+    <w:rsid w:val="00897719"/>
+    <w:rsid w:val="008977FA"/>
+    <w:rsid w:val="008A09CD"/>
+    <w:rsid w:val="008A0F7C"/>
+    <w:rsid w:val="008A13B5"/>
+    <w:rsid w:val="008A1604"/>
+    <w:rsid w:val="008A1C64"/>
+    <w:rsid w:val="008A24AF"/>
+    <w:rsid w:val="008A2633"/>
+    <w:rsid w:val="008A3445"/>
+    <w:rsid w:val="008A3472"/>
+    <w:rsid w:val="008A3573"/>
+    <w:rsid w:val="008A38F9"/>
+    <w:rsid w:val="008A3D9A"/>
+    <w:rsid w:val="008A3E7A"/>
+    <w:rsid w:val="008A550A"/>
+    <w:rsid w:val="008A564C"/>
+    <w:rsid w:val="008A65DC"/>
+    <w:rsid w:val="008A67B0"/>
+    <w:rsid w:val="008A69C1"/>
+    <w:rsid w:val="008A6D74"/>
+    <w:rsid w:val="008A726C"/>
+    <w:rsid w:val="008A736C"/>
+    <w:rsid w:val="008A73F0"/>
+    <w:rsid w:val="008A764E"/>
+    <w:rsid w:val="008A7861"/>
+    <w:rsid w:val="008A7B96"/>
+    <w:rsid w:val="008A7D99"/>
+    <w:rsid w:val="008B0546"/>
+    <w:rsid w:val="008B06A6"/>
+    <w:rsid w:val="008B06F9"/>
+    <w:rsid w:val="008B1146"/>
+    <w:rsid w:val="008B131C"/>
+    <w:rsid w:val="008B20ED"/>
+    <w:rsid w:val="008B21C7"/>
+    <w:rsid w:val="008B22D8"/>
+    <w:rsid w:val="008B2984"/>
+    <w:rsid w:val="008B2999"/>
+    <w:rsid w:val="008B2A1B"/>
+    <w:rsid w:val="008B3039"/>
+    <w:rsid w:val="008B3725"/>
+    <w:rsid w:val="008B3900"/>
+    <w:rsid w:val="008B43C3"/>
+    <w:rsid w:val="008B546C"/>
+    <w:rsid w:val="008B557B"/>
+    <w:rsid w:val="008B5A51"/>
+    <w:rsid w:val="008B5DDF"/>
+    <w:rsid w:val="008B6505"/>
+    <w:rsid w:val="008B66F4"/>
+    <w:rsid w:val="008B67F5"/>
+    <w:rsid w:val="008B6853"/>
+    <w:rsid w:val="008B6CA7"/>
+    <w:rsid w:val="008B6FD8"/>
+    <w:rsid w:val="008B737C"/>
+    <w:rsid w:val="008B75DD"/>
+    <w:rsid w:val="008B774E"/>
+    <w:rsid w:val="008B781D"/>
+    <w:rsid w:val="008B795C"/>
+    <w:rsid w:val="008B7B40"/>
+    <w:rsid w:val="008B7E72"/>
+    <w:rsid w:val="008C030B"/>
+    <w:rsid w:val="008C03DA"/>
+    <w:rsid w:val="008C1031"/>
+    <w:rsid w:val="008C1254"/>
+    <w:rsid w:val="008C14C6"/>
+    <w:rsid w:val="008C1908"/>
+    <w:rsid w:val="008C1A45"/>
+    <w:rsid w:val="008C2513"/>
+    <w:rsid w:val="008C2605"/>
+    <w:rsid w:val="008C271A"/>
+    <w:rsid w:val="008C29A4"/>
+    <w:rsid w:val="008C311B"/>
+    <w:rsid w:val="008C3569"/>
+    <w:rsid w:val="008C3593"/>
+    <w:rsid w:val="008C3D47"/>
+    <w:rsid w:val="008C4038"/>
+    <w:rsid w:val="008C41CB"/>
+    <w:rsid w:val="008C45F4"/>
+    <w:rsid w:val="008C4AFF"/>
+    <w:rsid w:val="008C4BCD"/>
+    <w:rsid w:val="008C56D7"/>
+    <w:rsid w:val="008C5E29"/>
+    <w:rsid w:val="008C6E14"/>
+    <w:rsid w:val="008C70AF"/>
+    <w:rsid w:val="008C71D2"/>
+    <w:rsid w:val="008C759B"/>
+    <w:rsid w:val="008C76E5"/>
+    <w:rsid w:val="008C7B83"/>
+    <w:rsid w:val="008C7E5C"/>
+    <w:rsid w:val="008D0175"/>
+    <w:rsid w:val="008D0BFC"/>
+    <w:rsid w:val="008D0D69"/>
+    <w:rsid w:val="008D124C"/>
+    <w:rsid w:val="008D1486"/>
+    <w:rsid w:val="008D1774"/>
+    <w:rsid w:val="008D1AB9"/>
+    <w:rsid w:val="008D20E3"/>
+    <w:rsid w:val="008D22DD"/>
+    <w:rsid w:val="008D22E5"/>
+    <w:rsid w:val="008D2DDC"/>
+    <w:rsid w:val="008D2EA4"/>
+    <w:rsid w:val="008D301C"/>
+    <w:rsid w:val="008D30E5"/>
+    <w:rsid w:val="008D343F"/>
+    <w:rsid w:val="008D381D"/>
+    <w:rsid w:val="008D405C"/>
+    <w:rsid w:val="008D4E53"/>
+    <w:rsid w:val="008D51A9"/>
+    <w:rsid w:val="008D5983"/>
+    <w:rsid w:val="008D5A4F"/>
+    <w:rsid w:val="008D5EC6"/>
+    <w:rsid w:val="008D668E"/>
+    <w:rsid w:val="008D78A9"/>
+    <w:rsid w:val="008E0519"/>
+    <w:rsid w:val="008E085A"/>
+    <w:rsid w:val="008E119F"/>
+    <w:rsid w:val="008E1724"/>
+    <w:rsid w:val="008E28B2"/>
+    <w:rsid w:val="008E2A98"/>
+    <w:rsid w:val="008E37B5"/>
+    <w:rsid w:val="008E3BF5"/>
+    <w:rsid w:val="008E3EBF"/>
+    <w:rsid w:val="008E4626"/>
+    <w:rsid w:val="008E4B0F"/>
+    <w:rsid w:val="008E4C77"/>
+    <w:rsid w:val="008E4DC4"/>
+    <w:rsid w:val="008E6118"/>
+    <w:rsid w:val="008E62A2"/>
+    <w:rsid w:val="008E67B2"/>
+    <w:rsid w:val="008E6915"/>
+    <w:rsid w:val="008E6B96"/>
+    <w:rsid w:val="008E6FCE"/>
+    <w:rsid w:val="008E7239"/>
+    <w:rsid w:val="008F048B"/>
+    <w:rsid w:val="008F089C"/>
+    <w:rsid w:val="008F1782"/>
+    <w:rsid w:val="008F19B0"/>
+    <w:rsid w:val="008F1BE4"/>
+    <w:rsid w:val="008F1F53"/>
+    <w:rsid w:val="008F2811"/>
+    <w:rsid w:val="008F28C8"/>
+    <w:rsid w:val="008F2AFF"/>
+    <w:rsid w:val="008F30D6"/>
+    <w:rsid w:val="008F32F8"/>
+    <w:rsid w:val="008F36D9"/>
+    <w:rsid w:val="008F3BCD"/>
+    <w:rsid w:val="008F484D"/>
+    <w:rsid w:val="008F4B9F"/>
+    <w:rsid w:val="008F564A"/>
+    <w:rsid w:val="008F5777"/>
+    <w:rsid w:val="008F59E0"/>
+    <w:rsid w:val="008F5B6E"/>
+    <w:rsid w:val="008F5C39"/>
+    <w:rsid w:val="008F6706"/>
+    <w:rsid w:val="008F6937"/>
+    <w:rsid w:val="008F6C62"/>
+    <w:rsid w:val="008F6F57"/>
+    <w:rsid w:val="008F6F6D"/>
+    <w:rsid w:val="008F708B"/>
+    <w:rsid w:val="0090024A"/>
+    <w:rsid w:val="0090028E"/>
+    <w:rsid w:val="00900AA3"/>
+    <w:rsid w:val="00901F84"/>
+    <w:rsid w:val="009020F7"/>
+    <w:rsid w:val="009030E4"/>
+    <w:rsid w:val="009038E6"/>
+    <w:rsid w:val="00903A54"/>
+    <w:rsid w:val="00904336"/>
+    <w:rsid w:val="00904842"/>
+    <w:rsid w:val="009054D4"/>
+    <w:rsid w:val="009056C5"/>
+    <w:rsid w:val="00905BD5"/>
+    <w:rsid w:val="00905CCA"/>
+    <w:rsid w:val="00905E05"/>
+    <w:rsid w:val="00906044"/>
+    <w:rsid w:val="00906ADC"/>
+    <w:rsid w:val="00906ECA"/>
+    <w:rsid w:val="00907103"/>
+    <w:rsid w:val="00907263"/>
+    <w:rsid w:val="009074A0"/>
+    <w:rsid w:val="00907893"/>
+    <w:rsid w:val="00907A5A"/>
+    <w:rsid w:val="009108E4"/>
+    <w:rsid w:val="0091125B"/>
+    <w:rsid w:val="00911423"/>
+    <w:rsid w:val="0091179B"/>
+    <w:rsid w:val="009118E1"/>
+    <w:rsid w:val="00911A5F"/>
+    <w:rsid w:val="00911B3E"/>
+    <w:rsid w:val="00911BDA"/>
+    <w:rsid w:val="0091205B"/>
+    <w:rsid w:val="00912681"/>
+    <w:rsid w:val="009126D8"/>
+    <w:rsid w:val="00912AD3"/>
+    <w:rsid w:val="00912E7E"/>
+    <w:rsid w:val="00913312"/>
+    <w:rsid w:val="00913C8A"/>
+    <w:rsid w:val="0091425D"/>
+    <w:rsid w:val="00914498"/>
+    <w:rsid w:val="0091475B"/>
+    <w:rsid w:val="00914D23"/>
+    <w:rsid w:val="00915864"/>
+    <w:rsid w:val="00916492"/>
+    <w:rsid w:val="00916E7D"/>
+    <w:rsid w:val="0091702F"/>
+    <w:rsid w:val="00917164"/>
+    <w:rsid w:val="0091717E"/>
+    <w:rsid w:val="009172D3"/>
+    <w:rsid w:val="0091752B"/>
+    <w:rsid w:val="00917C5D"/>
+    <w:rsid w:val="00917D7C"/>
+    <w:rsid w:val="00917EA0"/>
+    <w:rsid w:val="00921313"/>
+    <w:rsid w:val="00921CF2"/>
+    <w:rsid w:val="009221A6"/>
+    <w:rsid w:val="00922577"/>
+    <w:rsid w:val="009225E7"/>
+    <w:rsid w:val="00922A7B"/>
+    <w:rsid w:val="00922CB2"/>
+    <w:rsid w:val="00922F95"/>
+    <w:rsid w:val="009236B0"/>
+    <w:rsid w:val="00923AA3"/>
+    <w:rsid w:val="00923ECB"/>
+    <w:rsid w:val="00923F49"/>
+    <w:rsid w:val="009240F2"/>
+    <w:rsid w:val="009243B0"/>
+    <w:rsid w:val="009251AE"/>
+    <w:rsid w:val="00925823"/>
+    <w:rsid w:val="00926E90"/>
+    <w:rsid w:val="00927244"/>
+    <w:rsid w:val="00927AA0"/>
+    <w:rsid w:val="00927C07"/>
+    <w:rsid w:val="00927CC8"/>
+    <w:rsid w:val="00927EB1"/>
+    <w:rsid w:val="0093051D"/>
+    <w:rsid w:val="00930C40"/>
+    <w:rsid w:val="00930E7F"/>
+    <w:rsid w:val="00931498"/>
+    <w:rsid w:val="0093165E"/>
+    <w:rsid w:val="009319AD"/>
+    <w:rsid w:val="00931C92"/>
+    <w:rsid w:val="00932218"/>
+    <w:rsid w:val="00932292"/>
+    <w:rsid w:val="00932939"/>
+    <w:rsid w:val="009345DB"/>
+    <w:rsid w:val="00934784"/>
+    <w:rsid w:val="009347CC"/>
+    <w:rsid w:val="00935F31"/>
+    <w:rsid w:val="009369F1"/>
+    <w:rsid w:val="00936FCA"/>
+    <w:rsid w:val="00937149"/>
+    <w:rsid w:val="009379F3"/>
+    <w:rsid w:val="00937C4E"/>
+    <w:rsid w:val="00937C70"/>
+    <w:rsid w:val="0094066A"/>
+    <w:rsid w:val="00941378"/>
+    <w:rsid w:val="00942ED6"/>
+    <w:rsid w:val="00943E9E"/>
+    <w:rsid w:val="00944059"/>
+    <w:rsid w:val="009454F3"/>
+    <w:rsid w:val="009457E3"/>
+    <w:rsid w:val="0094585D"/>
+    <w:rsid w:val="00945AC7"/>
+    <w:rsid w:val="0094728B"/>
+    <w:rsid w:val="00950407"/>
+    <w:rsid w:val="00950D26"/>
+    <w:rsid w:val="009515C2"/>
+    <w:rsid w:val="00951FAF"/>
+    <w:rsid w:val="00952301"/>
+    <w:rsid w:val="00952880"/>
+    <w:rsid w:val="00952ABE"/>
+    <w:rsid w:val="00952F29"/>
+    <w:rsid w:val="00952F40"/>
+    <w:rsid w:val="00953130"/>
+    <w:rsid w:val="00953176"/>
+    <w:rsid w:val="009531FF"/>
+    <w:rsid w:val="009538BE"/>
+    <w:rsid w:val="009539E5"/>
+    <w:rsid w:val="00954072"/>
+    <w:rsid w:val="00954122"/>
+    <w:rsid w:val="0095446B"/>
+    <w:rsid w:val="009548A0"/>
+    <w:rsid w:val="00954F3C"/>
+    <w:rsid w:val="0095560D"/>
+    <w:rsid w:val="00955C90"/>
+    <w:rsid w:val="009562A0"/>
+    <w:rsid w:val="0095653D"/>
+    <w:rsid w:val="00956674"/>
+    <w:rsid w:val="00956A1A"/>
+    <w:rsid w:val="00956BB0"/>
+    <w:rsid w:val="00957107"/>
+    <w:rsid w:val="009573A0"/>
+    <w:rsid w:val="00957B3D"/>
+    <w:rsid w:val="00957DEA"/>
+    <w:rsid w:val="00957FD1"/>
+    <w:rsid w:val="00960005"/>
+    <w:rsid w:val="00960157"/>
+    <w:rsid w:val="009601B9"/>
+    <w:rsid w:val="00960317"/>
+    <w:rsid w:val="00960858"/>
+    <w:rsid w:val="00960F2D"/>
+    <w:rsid w:val="00961495"/>
+    <w:rsid w:val="009616AF"/>
+    <w:rsid w:val="00961D81"/>
+    <w:rsid w:val="00961F33"/>
+    <w:rsid w:val="009621E3"/>
+    <w:rsid w:val="0096253F"/>
+    <w:rsid w:val="0096281B"/>
+    <w:rsid w:val="00962B58"/>
+    <w:rsid w:val="0096382C"/>
+    <w:rsid w:val="0096383F"/>
+    <w:rsid w:val="00963CB9"/>
+    <w:rsid w:val="009642B6"/>
+    <w:rsid w:val="0096430C"/>
+    <w:rsid w:val="009647D2"/>
+    <w:rsid w:val="00964D40"/>
+    <w:rsid w:val="009652C5"/>
+    <w:rsid w:val="0096534C"/>
+    <w:rsid w:val="00965833"/>
+    <w:rsid w:val="00965B79"/>
+    <w:rsid w:val="009661C6"/>
+    <w:rsid w:val="00967134"/>
+    <w:rsid w:val="00967765"/>
+    <w:rsid w:val="00967878"/>
+    <w:rsid w:val="009704E3"/>
+    <w:rsid w:val="0097076A"/>
+    <w:rsid w:val="00971246"/>
+    <w:rsid w:val="009715BD"/>
+    <w:rsid w:val="00971A7F"/>
+    <w:rsid w:val="00971FCE"/>
+    <w:rsid w:val="009721BF"/>
+    <w:rsid w:val="00972577"/>
+    <w:rsid w:val="00972B72"/>
+    <w:rsid w:val="00972E46"/>
+    <w:rsid w:val="00973334"/>
+    <w:rsid w:val="009734A7"/>
+    <w:rsid w:val="00973B1E"/>
+    <w:rsid w:val="00973CBF"/>
+    <w:rsid w:val="00974233"/>
+    <w:rsid w:val="00974356"/>
+    <w:rsid w:val="00974B91"/>
+    <w:rsid w:val="00975859"/>
+    <w:rsid w:val="00975C65"/>
+    <w:rsid w:val="00977270"/>
+    <w:rsid w:val="00977D12"/>
+    <w:rsid w:val="00977FC4"/>
+    <w:rsid w:val="0098052A"/>
+    <w:rsid w:val="009808F5"/>
+    <w:rsid w:val="00980B9C"/>
+    <w:rsid w:val="00980D3F"/>
+    <w:rsid w:val="00981364"/>
+    <w:rsid w:val="00981D84"/>
+    <w:rsid w:val="00981E80"/>
+    <w:rsid w:val="00982400"/>
+    <w:rsid w:val="00982E71"/>
+    <w:rsid w:val="00982EB5"/>
+    <w:rsid w:val="00983357"/>
+    <w:rsid w:val="00983B1C"/>
+    <w:rsid w:val="0098451E"/>
+    <w:rsid w:val="00984800"/>
+    <w:rsid w:val="00984807"/>
+    <w:rsid w:val="0098494E"/>
+    <w:rsid w:val="00984B7F"/>
+    <w:rsid w:val="0098518E"/>
+    <w:rsid w:val="009856A1"/>
+    <w:rsid w:val="00985F22"/>
+    <w:rsid w:val="00986D9D"/>
+    <w:rsid w:val="00986F9A"/>
+    <w:rsid w:val="0099019A"/>
+    <w:rsid w:val="00990348"/>
+    <w:rsid w:val="00990471"/>
+    <w:rsid w:val="0099095B"/>
+    <w:rsid w:val="00990A84"/>
+    <w:rsid w:val="00990D41"/>
+    <w:rsid w:val="00990EF0"/>
+    <w:rsid w:val="0099149F"/>
+    <w:rsid w:val="00991880"/>
+    <w:rsid w:val="00991DD6"/>
+    <w:rsid w:val="00991DDD"/>
+    <w:rsid w:val="00992D22"/>
+    <w:rsid w:val="00993C3F"/>
+    <w:rsid w:val="00994801"/>
+    <w:rsid w:val="00994F31"/>
+    <w:rsid w:val="00995037"/>
+    <w:rsid w:val="009950AD"/>
+    <w:rsid w:val="00995421"/>
+    <w:rsid w:val="00995534"/>
+    <w:rsid w:val="00995AC4"/>
+    <w:rsid w:val="00995B92"/>
+    <w:rsid w:val="00995B9D"/>
+    <w:rsid w:val="00995DBC"/>
+    <w:rsid w:val="00995E24"/>
+    <w:rsid w:val="0099630D"/>
+    <w:rsid w:val="00996A8F"/>
+    <w:rsid w:val="0099716C"/>
+    <w:rsid w:val="00997228"/>
+    <w:rsid w:val="00997390"/>
+    <w:rsid w:val="00997CF7"/>
+    <w:rsid w:val="009A02C6"/>
+    <w:rsid w:val="009A0385"/>
+    <w:rsid w:val="009A05D8"/>
+    <w:rsid w:val="009A1476"/>
+    <w:rsid w:val="009A187B"/>
+    <w:rsid w:val="009A18A2"/>
+    <w:rsid w:val="009A1D3A"/>
+    <w:rsid w:val="009A205E"/>
+    <w:rsid w:val="009A237C"/>
+    <w:rsid w:val="009A280F"/>
+    <w:rsid w:val="009A2BDB"/>
+    <w:rsid w:val="009A4BBD"/>
+    <w:rsid w:val="009A4EDD"/>
+    <w:rsid w:val="009A5C4F"/>
+    <w:rsid w:val="009A5F5B"/>
+    <w:rsid w:val="009A6034"/>
+    <w:rsid w:val="009A61A1"/>
+    <w:rsid w:val="009A6534"/>
+    <w:rsid w:val="009A6974"/>
+    <w:rsid w:val="009A7789"/>
+    <w:rsid w:val="009A7824"/>
+    <w:rsid w:val="009B0BF4"/>
+    <w:rsid w:val="009B0C50"/>
+    <w:rsid w:val="009B0CFE"/>
+    <w:rsid w:val="009B152D"/>
+    <w:rsid w:val="009B1F3C"/>
+    <w:rsid w:val="009B2031"/>
+    <w:rsid w:val="009B2BF8"/>
+    <w:rsid w:val="009B2EAC"/>
+    <w:rsid w:val="009B3145"/>
+    <w:rsid w:val="009B3475"/>
+    <w:rsid w:val="009B3D86"/>
+    <w:rsid w:val="009B4643"/>
+    <w:rsid w:val="009B54F2"/>
+    <w:rsid w:val="009B5842"/>
+    <w:rsid w:val="009B7534"/>
+    <w:rsid w:val="009B757B"/>
+    <w:rsid w:val="009B772C"/>
+    <w:rsid w:val="009B7828"/>
+    <w:rsid w:val="009B7999"/>
+    <w:rsid w:val="009B7B9E"/>
+    <w:rsid w:val="009B7EE1"/>
+    <w:rsid w:val="009C0429"/>
+    <w:rsid w:val="009C0824"/>
+    <w:rsid w:val="009C0E70"/>
+    <w:rsid w:val="009C1B14"/>
+    <w:rsid w:val="009C1E41"/>
+    <w:rsid w:val="009C2038"/>
+    <w:rsid w:val="009C26F8"/>
+    <w:rsid w:val="009C28FD"/>
+    <w:rsid w:val="009C2EDD"/>
+    <w:rsid w:val="009C344F"/>
+    <w:rsid w:val="009C360A"/>
+    <w:rsid w:val="009C37C4"/>
+    <w:rsid w:val="009C3958"/>
+    <w:rsid w:val="009C3E15"/>
+    <w:rsid w:val="009C3F9A"/>
+    <w:rsid w:val="009C4214"/>
+    <w:rsid w:val="009C42C0"/>
+    <w:rsid w:val="009C4521"/>
+    <w:rsid w:val="009C4CE6"/>
+    <w:rsid w:val="009C4D14"/>
+    <w:rsid w:val="009C52EA"/>
+    <w:rsid w:val="009C5A73"/>
+    <w:rsid w:val="009C5DE8"/>
+    <w:rsid w:val="009C6E6B"/>
+    <w:rsid w:val="009C7121"/>
+    <w:rsid w:val="009C72F3"/>
+    <w:rsid w:val="009C7806"/>
+    <w:rsid w:val="009C79E2"/>
+    <w:rsid w:val="009C7B25"/>
+    <w:rsid w:val="009C7DDC"/>
+    <w:rsid w:val="009C7FFE"/>
+    <w:rsid w:val="009D0822"/>
+    <w:rsid w:val="009D0C67"/>
+    <w:rsid w:val="009D0C80"/>
+    <w:rsid w:val="009D0CDB"/>
+    <w:rsid w:val="009D0D17"/>
+    <w:rsid w:val="009D0D91"/>
+    <w:rsid w:val="009D125A"/>
+    <w:rsid w:val="009D139F"/>
+    <w:rsid w:val="009D1E34"/>
+    <w:rsid w:val="009D208F"/>
+    <w:rsid w:val="009D223E"/>
+    <w:rsid w:val="009D23A2"/>
+    <w:rsid w:val="009D27DD"/>
+    <w:rsid w:val="009D2A7E"/>
+    <w:rsid w:val="009D2C73"/>
+    <w:rsid w:val="009D3310"/>
+    <w:rsid w:val="009D340B"/>
+    <w:rsid w:val="009D3612"/>
+    <w:rsid w:val="009D3880"/>
+    <w:rsid w:val="009D3AFE"/>
+    <w:rsid w:val="009D3C0D"/>
+    <w:rsid w:val="009D442E"/>
+    <w:rsid w:val="009D45A3"/>
+    <w:rsid w:val="009D47E4"/>
+    <w:rsid w:val="009D4973"/>
+    <w:rsid w:val="009D530B"/>
+    <w:rsid w:val="009D6C05"/>
+    <w:rsid w:val="009D7244"/>
+    <w:rsid w:val="009D751D"/>
+    <w:rsid w:val="009D7FB2"/>
+    <w:rsid w:val="009E01CF"/>
+    <w:rsid w:val="009E043E"/>
+    <w:rsid w:val="009E0C9E"/>
+    <w:rsid w:val="009E0DEF"/>
+    <w:rsid w:val="009E0EA5"/>
+    <w:rsid w:val="009E0F86"/>
+    <w:rsid w:val="009E1936"/>
+    <w:rsid w:val="009E1AA5"/>
+    <w:rsid w:val="009E1D92"/>
+    <w:rsid w:val="009E23E0"/>
+    <w:rsid w:val="009E2631"/>
+    <w:rsid w:val="009E30DA"/>
+    <w:rsid w:val="009E3237"/>
+    <w:rsid w:val="009E4306"/>
+    <w:rsid w:val="009E45DC"/>
+    <w:rsid w:val="009E495D"/>
+    <w:rsid w:val="009E4C9B"/>
+    <w:rsid w:val="009E5333"/>
+    <w:rsid w:val="009E5C4D"/>
+    <w:rsid w:val="009E5D52"/>
+    <w:rsid w:val="009E5FBD"/>
+    <w:rsid w:val="009E633F"/>
+    <w:rsid w:val="009E6BEB"/>
+    <w:rsid w:val="009E70AF"/>
+    <w:rsid w:val="009E7CD4"/>
+    <w:rsid w:val="009E7D18"/>
+    <w:rsid w:val="009F009F"/>
+    <w:rsid w:val="009F2E96"/>
+    <w:rsid w:val="009F3439"/>
+    <w:rsid w:val="009F3591"/>
+    <w:rsid w:val="009F3963"/>
+    <w:rsid w:val="009F41D1"/>
+    <w:rsid w:val="009F43C6"/>
+    <w:rsid w:val="009F4DC0"/>
+    <w:rsid w:val="009F51A8"/>
+    <w:rsid w:val="009F6169"/>
+    <w:rsid w:val="009F6415"/>
+    <w:rsid w:val="009F650F"/>
+    <w:rsid w:val="009F6634"/>
+    <w:rsid w:val="009F6E63"/>
+    <w:rsid w:val="009F74B0"/>
+    <w:rsid w:val="009F7734"/>
+    <w:rsid w:val="009F779A"/>
+    <w:rsid w:val="009F7BA6"/>
+    <w:rsid w:val="009F7BC7"/>
+    <w:rsid w:val="00A0157D"/>
+    <w:rsid w:val="00A01BEE"/>
+    <w:rsid w:val="00A02542"/>
+    <w:rsid w:val="00A02BAD"/>
+    <w:rsid w:val="00A02E05"/>
+    <w:rsid w:val="00A03460"/>
+    <w:rsid w:val="00A0356E"/>
+    <w:rsid w:val="00A03B3E"/>
+    <w:rsid w:val="00A03F6F"/>
+    <w:rsid w:val="00A04937"/>
+    <w:rsid w:val="00A04CB7"/>
+    <w:rsid w:val="00A057B6"/>
+    <w:rsid w:val="00A06852"/>
+    <w:rsid w:val="00A0699C"/>
+    <w:rsid w:val="00A06CDF"/>
+    <w:rsid w:val="00A07664"/>
+    <w:rsid w:val="00A07CDA"/>
+    <w:rsid w:val="00A07EBB"/>
+    <w:rsid w:val="00A11471"/>
+    <w:rsid w:val="00A1163D"/>
+    <w:rsid w:val="00A11733"/>
+    <w:rsid w:val="00A11798"/>
+    <w:rsid w:val="00A11AB5"/>
+    <w:rsid w:val="00A11B39"/>
+    <w:rsid w:val="00A1315A"/>
+    <w:rsid w:val="00A1324E"/>
+    <w:rsid w:val="00A1335B"/>
+    <w:rsid w:val="00A134AD"/>
+    <w:rsid w:val="00A13609"/>
+    <w:rsid w:val="00A13D6B"/>
+    <w:rsid w:val="00A13E89"/>
+    <w:rsid w:val="00A1435E"/>
+    <w:rsid w:val="00A1567F"/>
+    <w:rsid w:val="00A15F6C"/>
+    <w:rsid w:val="00A1645E"/>
+    <w:rsid w:val="00A1664D"/>
+    <w:rsid w:val="00A166CD"/>
+    <w:rsid w:val="00A1726A"/>
+    <w:rsid w:val="00A200C4"/>
+    <w:rsid w:val="00A20FAE"/>
+    <w:rsid w:val="00A21572"/>
+    <w:rsid w:val="00A21737"/>
+    <w:rsid w:val="00A219A6"/>
+    <w:rsid w:val="00A21C79"/>
+    <w:rsid w:val="00A22395"/>
+    <w:rsid w:val="00A228DC"/>
+    <w:rsid w:val="00A22D33"/>
+    <w:rsid w:val="00A230E1"/>
+    <w:rsid w:val="00A23186"/>
+    <w:rsid w:val="00A232A5"/>
+    <w:rsid w:val="00A23334"/>
+    <w:rsid w:val="00A238D1"/>
+    <w:rsid w:val="00A23C0E"/>
+    <w:rsid w:val="00A24758"/>
+    <w:rsid w:val="00A248F4"/>
+    <w:rsid w:val="00A24A48"/>
+    <w:rsid w:val="00A254F7"/>
+    <w:rsid w:val="00A25502"/>
+    <w:rsid w:val="00A25BC2"/>
+    <w:rsid w:val="00A25BDA"/>
+    <w:rsid w:val="00A263C8"/>
+    <w:rsid w:val="00A27507"/>
+    <w:rsid w:val="00A2753C"/>
+    <w:rsid w:val="00A2776B"/>
+    <w:rsid w:val="00A27844"/>
+    <w:rsid w:val="00A27934"/>
+    <w:rsid w:val="00A279DD"/>
+    <w:rsid w:val="00A27E5E"/>
+    <w:rsid w:val="00A30012"/>
+    <w:rsid w:val="00A30025"/>
+    <w:rsid w:val="00A30880"/>
+    <w:rsid w:val="00A30B1C"/>
+    <w:rsid w:val="00A31194"/>
+    <w:rsid w:val="00A31B88"/>
+    <w:rsid w:val="00A31C2C"/>
+    <w:rsid w:val="00A31CAC"/>
+    <w:rsid w:val="00A31DC7"/>
+    <w:rsid w:val="00A321F5"/>
+    <w:rsid w:val="00A32480"/>
+    <w:rsid w:val="00A3281B"/>
+    <w:rsid w:val="00A32953"/>
+    <w:rsid w:val="00A32BFB"/>
+    <w:rsid w:val="00A32F2D"/>
+    <w:rsid w:val="00A33290"/>
+    <w:rsid w:val="00A3345C"/>
+    <w:rsid w:val="00A3474A"/>
+    <w:rsid w:val="00A3535A"/>
+    <w:rsid w:val="00A3546B"/>
+    <w:rsid w:val="00A35A24"/>
+    <w:rsid w:val="00A36133"/>
+    <w:rsid w:val="00A3644D"/>
+    <w:rsid w:val="00A371C7"/>
+    <w:rsid w:val="00A3722D"/>
+    <w:rsid w:val="00A37913"/>
+    <w:rsid w:val="00A37BD0"/>
+    <w:rsid w:val="00A40245"/>
+    <w:rsid w:val="00A403CB"/>
+    <w:rsid w:val="00A417FC"/>
+    <w:rsid w:val="00A422BF"/>
+    <w:rsid w:val="00A422C4"/>
+    <w:rsid w:val="00A42A03"/>
+    <w:rsid w:val="00A42D48"/>
+    <w:rsid w:val="00A42F1B"/>
+    <w:rsid w:val="00A43054"/>
+    <w:rsid w:val="00A430A4"/>
+    <w:rsid w:val="00A43528"/>
+    <w:rsid w:val="00A43C16"/>
+    <w:rsid w:val="00A43DAE"/>
+    <w:rsid w:val="00A44024"/>
+    <w:rsid w:val="00A44144"/>
+    <w:rsid w:val="00A449BF"/>
+    <w:rsid w:val="00A44F5E"/>
+    <w:rsid w:val="00A4515C"/>
+    <w:rsid w:val="00A4515D"/>
+    <w:rsid w:val="00A45538"/>
+    <w:rsid w:val="00A45D34"/>
+    <w:rsid w:val="00A465ED"/>
+    <w:rsid w:val="00A46C8B"/>
+    <w:rsid w:val="00A47444"/>
+    <w:rsid w:val="00A476F1"/>
+    <w:rsid w:val="00A4789F"/>
+    <w:rsid w:val="00A47AF5"/>
+    <w:rsid w:val="00A47B72"/>
+    <w:rsid w:val="00A47BAC"/>
+    <w:rsid w:val="00A47F36"/>
+    <w:rsid w:val="00A50502"/>
+    <w:rsid w:val="00A508E9"/>
+    <w:rsid w:val="00A50CC8"/>
+    <w:rsid w:val="00A50F54"/>
+    <w:rsid w:val="00A5115B"/>
+    <w:rsid w:val="00A513E1"/>
+    <w:rsid w:val="00A515AA"/>
+    <w:rsid w:val="00A52338"/>
+    <w:rsid w:val="00A523BC"/>
+    <w:rsid w:val="00A5291A"/>
+    <w:rsid w:val="00A52CE6"/>
+    <w:rsid w:val="00A52ED0"/>
+    <w:rsid w:val="00A544BE"/>
+    <w:rsid w:val="00A54CA9"/>
+    <w:rsid w:val="00A5555F"/>
+    <w:rsid w:val="00A55C5A"/>
+    <w:rsid w:val="00A55E3F"/>
+    <w:rsid w:val="00A55EDD"/>
+    <w:rsid w:val="00A56E90"/>
+    <w:rsid w:val="00A56EE5"/>
+    <w:rsid w:val="00A570A8"/>
+    <w:rsid w:val="00A5765F"/>
+    <w:rsid w:val="00A578C2"/>
+    <w:rsid w:val="00A57FE6"/>
+    <w:rsid w:val="00A603B7"/>
+    <w:rsid w:val="00A609BE"/>
+    <w:rsid w:val="00A60A91"/>
+    <w:rsid w:val="00A61457"/>
+    <w:rsid w:val="00A61524"/>
+    <w:rsid w:val="00A61779"/>
+    <w:rsid w:val="00A6198D"/>
+    <w:rsid w:val="00A629B4"/>
+    <w:rsid w:val="00A62A79"/>
+    <w:rsid w:val="00A62D33"/>
+    <w:rsid w:val="00A6388F"/>
+    <w:rsid w:val="00A63CCA"/>
+    <w:rsid w:val="00A63D63"/>
+    <w:rsid w:val="00A66210"/>
+    <w:rsid w:val="00A663E0"/>
+    <w:rsid w:val="00A66E26"/>
+    <w:rsid w:val="00A672F2"/>
+    <w:rsid w:val="00A6732F"/>
+    <w:rsid w:val="00A6786E"/>
+    <w:rsid w:val="00A67BE0"/>
+    <w:rsid w:val="00A67E09"/>
+    <w:rsid w:val="00A67EC2"/>
+    <w:rsid w:val="00A67F7B"/>
+    <w:rsid w:val="00A70787"/>
+    <w:rsid w:val="00A70881"/>
+    <w:rsid w:val="00A71204"/>
+    <w:rsid w:val="00A71442"/>
+    <w:rsid w:val="00A71484"/>
+    <w:rsid w:val="00A71FBB"/>
+    <w:rsid w:val="00A71FED"/>
+    <w:rsid w:val="00A7248C"/>
+    <w:rsid w:val="00A7249D"/>
+    <w:rsid w:val="00A72591"/>
+    <w:rsid w:val="00A7266D"/>
+    <w:rsid w:val="00A72F94"/>
+    <w:rsid w:val="00A74CA1"/>
+    <w:rsid w:val="00A75412"/>
+    <w:rsid w:val="00A76E7E"/>
+    <w:rsid w:val="00A771B1"/>
+    <w:rsid w:val="00A7781F"/>
+    <w:rsid w:val="00A802DF"/>
+    <w:rsid w:val="00A80591"/>
+    <w:rsid w:val="00A8061F"/>
+    <w:rsid w:val="00A8090D"/>
+    <w:rsid w:val="00A81117"/>
+    <w:rsid w:val="00A81172"/>
+    <w:rsid w:val="00A813E0"/>
+    <w:rsid w:val="00A81C77"/>
+    <w:rsid w:val="00A82BB2"/>
+    <w:rsid w:val="00A83391"/>
+    <w:rsid w:val="00A83D84"/>
+    <w:rsid w:val="00A842B5"/>
+    <w:rsid w:val="00A84375"/>
+    <w:rsid w:val="00A850FD"/>
+    <w:rsid w:val="00A85173"/>
+    <w:rsid w:val="00A857DA"/>
+    <w:rsid w:val="00A8591B"/>
+    <w:rsid w:val="00A86123"/>
+    <w:rsid w:val="00A861E3"/>
+    <w:rsid w:val="00A8694C"/>
+    <w:rsid w:val="00A86B09"/>
+    <w:rsid w:val="00A86C1E"/>
+    <w:rsid w:val="00A875A9"/>
+    <w:rsid w:val="00A875E4"/>
+    <w:rsid w:val="00A878B3"/>
+    <w:rsid w:val="00A87AC2"/>
+    <w:rsid w:val="00A87AE5"/>
+    <w:rsid w:val="00A87B34"/>
+    <w:rsid w:val="00A87C28"/>
+    <w:rsid w:val="00A903DE"/>
+    <w:rsid w:val="00A90840"/>
+    <w:rsid w:val="00A90BFC"/>
+    <w:rsid w:val="00A910B9"/>
+    <w:rsid w:val="00A91132"/>
+    <w:rsid w:val="00A91361"/>
+    <w:rsid w:val="00A914A1"/>
+    <w:rsid w:val="00A91675"/>
+    <w:rsid w:val="00A920F3"/>
+    <w:rsid w:val="00A9211B"/>
+    <w:rsid w:val="00A92549"/>
+    <w:rsid w:val="00A9254A"/>
+    <w:rsid w:val="00A92E86"/>
+    <w:rsid w:val="00A93191"/>
+    <w:rsid w:val="00A9395C"/>
+    <w:rsid w:val="00A93C20"/>
+    <w:rsid w:val="00A940B2"/>
+    <w:rsid w:val="00A94BB5"/>
+    <w:rsid w:val="00A94EAD"/>
+    <w:rsid w:val="00A95032"/>
+    <w:rsid w:val="00A95122"/>
+    <w:rsid w:val="00A9557C"/>
+    <w:rsid w:val="00A97939"/>
+    <w:rsid w:val="00AA005A"/>
+    <w:rsid w:val="00AA067E"/>
+    <w:rsid w:val="00AA0E14"/>
+    <w:rsid w:val="00AA103B"/>
+    <w:rsid w:val="00AA1A6B"/>
+    <w:rsid w:val="00AA1D8C"/>
+    <w:rsid w:val="00AA1E52"/>
+    <w:rsid w:val="00AA27EC"/>
+    <w:rsid w:val="00AA2CED"/>
+    <w:rsid w:val="00AA3347"/>
+    <w:rsid w:val="00AA37FE"/>
+    <w:rsid w:val="00AA3ABC"/>
+    <w:rsid w:val="00AA3AC3"/>
+    <w:rsid w:val="00AA4148"/>
+    <w:rsid w:val="00AA4299"/>
+    <w:rsid w:val="00AA4E0C"/>
+    <w:rsid w:val="00AA57B2"/>
+    <w:rsid w:val="00AA6009"/>
+    <w:rsid w:val="00AA616F"/>
+    <w:rsid w:val="00AA6240"/>
+    <w:rsid w:val="00AA65E1"/>
+    <w:rsid w:val="00AA6B8D"/>
+    <w:rsid w:val="00AA6BF7"/>
+    <w:rsid w:val="00AA7197"/>
+    <w:rsid w:val="00AB099B"/>
+    <w:rsid w:val="00AB0AE2"/>
+    <w:rsid w:val="00AB230D"/>
+    <w:rsid w:val="00AB250B"/>
+    <w:rsid w:val="00AB30FC"/>
+    <w:rsid w:val="00AB3658"/>
+    <w:rsid w:val="00AB3C88"/>
+    <w:rsid w:val="00AB4575"/>
+    <w:rsid w:val="00AB4B50"/>
+    <w:rsid w:val="00AB53D8"/>
+    <w:rsid w:val="00AB5978"/>
+    <w:rsid w:val="00AB5AFE"/>
+    <w:rsid w:val="00AB621A"/>
+    <w:rsid w:val="00AB6C23"/>
+    <w:rsid w:val="00AB6DFA"/>
+    <w:rsid w:val="00AB73A1"/>
+    <w:rsid w:val="00AB775B"/>
+    <w:rsid w:val="00AB7C40"/>
+    <w:rsid w:val="00AC07AD"/>
+    <w:rsid w:val="00AC1513"/>
+    <w:rsid w:val="00AC17A6"/>
+    <w:rsid w:val="00AC237D"/>
+    <w:rsid w:val="00AC2E4A"/>
+    <w:rsid w:val="00AC2EF0"/>
+    <w:rsid w:val="00AC2EF4"/>
+    <w:rsid w:val="00AC340C"/>
+    <w:rsid w:val="00AC3995"/>
+    <w:rsid w:val="00AC4049"/>
+    <w:rsid w:val="00AC40BA"/>
+    <w:rsid w:val="00AC424A"/>
+    <w:rsid w:val="00AC4257"/>
+    <w:rsid w:val="00AC47C1"/>
+    <w:rsid w:val="00AC4D86"/>
+    <w:rsid w:val="00AC4E26"/>
+    <w:rsid w:val="00AC4EA0"/>
+    <w:rsid w:val="00AC5961"/>
+    <w:rsid w:val="00AC6215"/>
+    <w:rsid w:val="00AC6A9E"/>
+    <w:rsid w:val="00AD1462"/>
+    <w:rsid w:val="00AD1EE4"/>
+    <w:rsid w:val="00AD1F27"/>
+    <w:rsid w:val="00AD216F"/>
+    <w:rsid w:val="00AD2384"/>
+    <w:rsid w:val="00AD374A"/>
+    <w:rsid w:val="00AD3796"/>
+    <w:rsid w:val="00AD3A87"/>
+    <w:rsid w:val="00AD3D1D"/>
+    <w:rsid w:val="00AD3EE1"/>
+    <w:rsid w:val="00AD445A"/>
+    <w:rsid w:val="00AD4FE4"/>
+    <w:rsid w:val="00AD549C"/>
+    <w:rsid w:val="00AD56F6"/>
+    <w:rsid w:val="00AD58BD"/>
+    <w:rsid w:val="00AD59E7"/>
+    <w:rsid w:val="00AD5F42"/>
+    <w:rsid w:val="00AD6567"/>
+    <w:rsid w:val="00AD7BE7"/>
+    <w:rsid w:val="00AD7E18"/>
+    <w:rsid w:val="00AE0215"/>
+    <w:rsid w:val="00AE092A"/>
+    <w:rsid w:val="00AE095B"/>
+    <w:rsid w:val="00AE0EA8"/>
+    <w:rsid w:val="00AE19B8"/>
+    <w:rsid w:val="00AE1DCB"/>
+    <w:rsid w:val="00AE1E93"/>
+    <w:rsid w:val="00AE230B"/>
+    <w:rsid w:val="00AE24C8"/>
+    <w:rsid w:val="00AE2987"/>
+    <w:rsid w:val="00AE2ACF"/>
+    <w:rsid w:val="00AE39C9"/>
+    <w:rsid w:val="00AE3B85"/>
+    <w:rsid w:val="00AE3F10"/>
+    <w:rsid w:val="00AE3FB7"/>
+    <w:rsid w:val="00AE486F"/>
+    <w:rsid w:val="00AE4AB9"/>
+    <w:rsid w:val="00AE5030"/>
+    <w:rsid w:val="00AE522F"/>
+    <w:rsid w:val="00AE55F9"/>
+    <w:rsid w:val="00AE5733"/>
+    <w:rsid w:val="00AE5A1A"/>
+    <w:rsid w:val="00AE642F"/>
+    <w:rsid w:val="00AE6ED7"/>
+    <w:rsid w:val="00AE7220"/>
+    <w:rsid w:val="00AE7BDE"/>
+    <w:rsid w:val="00AE7C5C"/>
+    <w:rsid w:val="00AE7EF8"/>
+    <w:rsid w:val="00AF0CC1"/>
+    <w:rsid w:val="00AF0EF6"/>
+    <w:rsid w:val="00AF109E"/>
+    <w:rsid w:val="00AF171D"/>
+    <w:rsid w:val="00AF1BFB"/>
+    <w:rsid w:val="00AF1D3A"/>
+    <w:rsid w:val="00AF2A07"/>
+    <w:rsid w:val="00AF2BC4"/>
+    <w:rsid w:val="00AF2D11"/>
+    <w:rsid w:val="00AF2D76"/>
+    <w:rsid w:val="00AF2E80"/>
+    <w:rsid w:val="00AF3DAB"/>
+    <w:rsid w:val="00AF3F00"/>
+    <w:rsid w:val="00AF472F"/>
+    <w:rsid w:val="00AF4C70"/>
+    <w:rsid w:val="00AF4D93"/>
+    <w:rsid w:val="00AF5342"/>
+    <w:rsid w:val="00AF5A95"/>
+    <w:rsid w:val="00AF6331"/>
+    <w:rsid w:val="00AF6F86"/>
+    <w:rsid w:val="00AF7004"/>
+    <w:rsid w:val="00AF7AA3"/>
+    <w:rsid w:val="00AF7AD2"/>
+    <w:rsid w:val="00AF7C18"/>
+    <w:rsid w:val="00B0002C"/>
+    <w:rsid w:val="00B00C91"/>
+    <w:rsid w:val="00B00D5A"/>
+    <w:rsid w:val="00B013A9"/>
+    <w:rsid w:val="00B01694"/>
+    <w:rsid w:val="00B0203B"/>
+    <w:rsid w:val="00B0209C"/>
+    <w:rsid w:val="00B02429"/>
+    <w:rsid w:val="00B02981"/>
+    <w:rsid w:val="00B02E5F"/>
+    <w:rsid w:val="00B035D7"/>
+    <w:rsid w:val="00B03A67"/>
+    <w:rsid w:val="00B042FA"/>
+    <w:rsid w:val="00B04BFD"/>
+    <w:rsid w:val="00B059D8"/>
+    <w:rsid w:val="00B05A54"/>
+    <w:rsid w:val="00B05BBD"/>
+    <w:rsid w:val="00B05D9D"/>
+    <w:rsid w:val="00B05E3C"/>
+    <w:rsid w:val="00B06295"/>
+    <w:rsid w:val="00B06C73"/>
+    <w:rsid w:val="00B06D15"/>
+    <w:rsid w:val="00B07057"/>
+    <w:rsid w:val="00B07458"/>
+    <w:rsid w:val="00B10798"/>
+    <w:rsid w:val="00B10F22"/>
+    <w:rsid w:val="00B11B19"/>
+    <w:rsid w:val="00B11BBC"/>
+    <w:rsid w:val="00B11DB1"/>
+    <w:rsid w:val="00B128F9"/>
+    <w:rsid w:val="00B131C8"/>
+    <w:rsid w:val="00B13547"/>
+    <w:rsid w:val="00B137AC"/>
+    <w:rsid w:val="00B13888"/>
+    <w:rsid w:val="00B13A77"/>
+    <w:rsid w:val="00B13C47"/>
+    <w:rsid w:val="00B14795"/>
+    <w:rsid w:val="00B15056"/>
+    <w:rsid w:val="00B1527C"/>
+    <w:rsid w:val="00B16106"/>
+    <w:rsid w:val="00B1644C"/>
+    <w:rsid w:val="00B16E15"/>
+    <w:rsid w:val="00B2014A"/>
+    <w:rsid w:val="00B20E3A"/>
+    <w:rsid w:val="00B21456"/>
+    <w:rsid w:val="00B221E8"/>
+    <w:rsid w:val="00B22581"/>
+    <w:rsid w:val="00B22F4F"/>
+    <w:rsid w:val="00B23550"/>
+    <w:rsid w:val="00B23792"/>
+    <w:rsid w:val="00B23C67"/>
+    <w:rsid w:val="00B2407F"/>
+    <w:rsid w:val="00B242F6"/>
+    <w:rsid w:val="00B243C0"/>
+    <w:rsid w:val="00B24AEA"/>
+    <w:rsid w:val="00B2517C"/>
+    <w:rsid w:val="00B25212"/>
+    <w:rsid w:val="00B255ED"/>
+    <w:rsid w:val="00B25C39"/>
+    <w:rsid w:val="00B2645F"/>
+    <w:rsid w:val="00B2675B"/>
+    <w:rsid w:val="00B26CFB"/>
+    <w:rsid w:val="00B26FB4"/>
+    <w:rsid w:val="00B2703F"/>
+    <w:rsid w:val="00B27D7D"/>
+    <w:rsid w:val="00B27D92"/>
+    <w:rsid w:val="00B27ED6"/>
+    <w:rsid w:val="00B27FE1"/>
+    <w:rsid w:val="00B30200"/>
+    <w:rsid w:val="00B30587"/>
+    <w:rsid w:val="00B31240"/>
+    <w:rsid w:val="00B3143D"/>
+    <w:rsid w:val="00B323DA"/>
+    <w:rsid w:val="00B32613"/>
+    <w:rsid w:val="00B32738"/>
+    <w:rsid w:val="00B34A12"/>
+    <w:rsid w:val="00B35440"/>
+    <w:rsid w:val="00B35C90"/>
+    <w:rsid w:val="00B36151"/>
+    <w:rsid w:val="00B36169"/>
+    <w:rsid w:val="00B364AB"/>
+    <w:rsid w:val="00B3701B"/>
+    <w:rsid w:val="00B37149"/>
+    <w:rsid w:val="00B37A74"/>
+    <w:rsid w:val="00B37A9C"/>
+    <w:rsid w:val="00B37D52"/>
+    <w:rsid w:val="00B37EB3"/>
+    <w:rsid w:val="00B407CD"/>
+    <w:rsid w:val="00B40B02"/>
+    <w:rsid w:val="00B415A1"/>
+    <w:rsid w:val="00B418D6"/>
+    <w:rsid w:val="00B42597"/>
+    <w:rsid w:val="00B42D04"/>
+    <w:rsid w:val="00B43537"/>
+    <w:rsid w:val="00B435D6"/>
+    <w:rsid w:val="00B44556"/>
+    <w:rsid w:val="00B4470B"/>
+    <w:rsid w:val="00B4490E"/>
+    <w:rsid w:val="00B44DF9"/>
+    <w:rsid w:val="00B4509C"/>
+    <w:rsid w:val="00B456F8"/>
+    <w:rsid w:val="00B45B61"/>
+    <w:rsid w:val="00B45FD4"/>
+    <w:rsid w:val="00B466A1"/>
+    <w:rsid w:val="00B471B5"/>
+    <w:rsid w:val="00B473F2"/>
+    <w:rsid w:val="00B479E5"/>
+    <w:rsid w:val="00B47BE7"/>
+    <w:rsid w:val="00B47C61"/>
+    <w:rsid w:val="00B47EE4"/>
+    <w:rsid w:val="00B50602"/>
+    <w:rsid w:val="00B507E3"/>
+    <w:rsid w:val="00B51213"/>
+    <w:rsid w:val="00B518BD"/>
+    <w:rsid w:val="00B51C01"/>
+    <w:rsid w:val="00B51DEE"/>
+    <w:rsid w:val="00B52BE5"/>
+    <w:rsid w:val="00B52F6B"/>
+    <w:rsid w:val="00B5381A"/>
+    <w:rsid w:val="00B5468F"/>
+    <w:rsid w:val="00B54A5B"/>
+    <w:rsid w:val="00B54BC8"/>
+    <w:rsid w:val="00B54EFD"/>
+    <w:rsid w:val="00B555CE"/>
+    <w:rsid w:val="00B55759"/>
+    <w:rsid w:val="00B55799"/>
+    <w:rsid w:val="00B55844"/>
+    <w:rsid w:val="00B566FD"/>
+    <w:rsid w:val="00B56FDA"/>
+    <w:rsid w:val="00B57109"/>
+    <w:rsid w:val="00B572C1"/>
+    <w:rsid w:val="00B5783C"/>
+    <w:rsid w:val="00B602CD"/>
+    <w:rsid w:val="00B607F0"/>
+    <w:rsid w:val="00B60C51"/>
+    <w:rsid w:val="00B60F24"/>
+    <w:rsid w:val="00B615CE"/>
+    <w:rsid w:val="00B61D59"/>
+    <w:rsid w:val="00B6218A"/>
+    <w:rsid w:val="00B62278"/>
+    <w:rsid w:val="00B6267A"/>
+    <w:rsid w:val="00B62C9F"/>
+    <w:rsid w:val="00B62CEE"/>
+    <w:rsid w:val="00B637D6"/>
+    <w:rsid w:val="00B63ABA"/>
+    <w:rsid w:val="00B63B83"/>
+    <w:rsid w:val="00B640D7"/>
+    <w:rsid w:val="00B64538"/>
+    <w:rsid w:val="00B64675"/>
+    <w:rsid w:val="00B647D0"/>
+    <w:rsid w:val="00B648D6"/>
+    <w:rsid w:val="00B650DD"/>
+    <w:rsid w:val="00B65DBC"/>
+    <w:rsid w:val="00B67148"/>
+    <w:rsid w:val="00B67BBB"/>
+    <w:rsid w:val="00B67CE4"/>
+    <w:rsid w:val="00B7086E"/>
+    <w:rsid w:val="00B70AA4"/>
+    <w:rsid w:val="00B70D59"/>
+    <w:rsid w:val="00B7121D"/>
+    <w:rsid w:val="00B712DF"/>
+    <w:rsid w:val="00B712FF"/>
+    <w:rsid w:val="00B71829"/>
+    <w:rsid w:val="00B71AF3"/>
+    <w:rsid w:val="00B71E88"/>
+    <w:rsid w:val="00B72298"/>
+    <w:rsid w:val="00B72648"/>
+    <w:rsid w:val="00B737D7"/>
+    <w:rsid w:val="00B73A23"/>
+    <w:rsid w:val="00B73EE9"/>
+    <w:rsid w:val="00B745C3"/>
+    <w:rsid w:val="00B756E4"/>
+    <w:rsid w:val="00B757F2"/>
+    <w:rsid w:val="00B758CC"/>
+    <w:rsid w:val="00B75F1A"/>
+    <w:rsid w:val="00B765A7"/>
+    <w:rsid w:val="00B766CA"/>
+    <w:rsid w:val="00B76A40"/>
+    <w:rsid w:val="00B76A7A"/>
+    <w:rsid w:val="00B7749F"/>
+    <w:rsid w:val="00B77905"/>
+    <w:rsid w:val="00B80118"/>
+    <w:rsid w:val="00B80147"/>
+    <w:rsid w:val="00B805FA"/>
+    <w:rsid w:val="00B806E6"/>
+    <w:rsid w:val="00B80F23"/>
+    <w:rsid w:val="00B813B0"/>
+    <w:rsid w:val="00B81805"/>
+    <w:rsid w:val="00B81C5E"/>
+    <w:rsid w:val="00B81F6C"/>
+    <w:rsid w:val="00B82098"/>
+    <w:rsid w:val="00B82472"/>
+    <w:rsid w:val="00B82A0F"/>
+    <w:rsid w:val="00B82B74"/>
+    <w:rsid w:val="00B83078"/>
+    <w:rsid w:val="00B83A03"/>
+    <w:rsid w:val="00B83CFF"/>
+    <w:rsid w:val="00B849A8"/>
+    <w:rsid w:val="00B84E55"/>
+    <w:rsid w:val="00B85313"/>
+    <w:rsid w:val="00B85450"/>
+    <w:rsid w:val="00B85532"/>
+    <w:rsid w:val="00B85796"/>
+    <w:rsid w:val="00B85A45"/>
+    <w:rsid w:val="00B86322"/>
+    <w:rsid w:val="00B86863"/>
+    <w:rsid w:val="00B86D46"/>
+    <w:rsid w:val="00B86E55"/>
+    <w:rsid w:val="00B879F3"/>
+    <w:rsid w:val="00B87D51"/>
+    <w:rsid w:val="00B90163"/>
+    <w:rsid w:val="00B901B1"/>
+    <w:rsid w:val="00B90271"/>
+    <w:rsid w:val="00B9032E"/>
+    <w:rsid w:val="00B912C9"/>
+    <w:rsid w:val="00B91460"/>
+    <w:rsid w:val="00B92B5B"/>
+    <w:rsid w:val="00B9315B"/>
+    <w:rsid w:val="00B938DA"/>
+    <w:rsid w:val="00B94511"/>
+    <w:rsid w:val="00B9476C"/>
+    <w:rsid w:val="00B94834"/>
+    <w:rsid w:val="00B954FE"/>
+    <w:rsid w:val="00B9576B"/>
+    <w:rsid w:val="00B95842"/>
+    <w:rsid w:val="00B959B5"/>
+    <w:rsid w:val="00B964A6"/>
+    <w:rsid w:val="00B9654D"/>
+    <w:rsid w:val="00B96891"/>
+    <w:rsid w:val="00B96A78"/>
+    <w:rsid w:val="00B96E15"/>
+    <w:rsid w:val="00B970C7"/>
+    <w:rsid w:val="00B9717C"/>
+    <w:rsid w:val="00B977FB"/>
+    <w:rsid w:val="00B978E6"/>
+    <w:rsid w:val="00B97B9E"/>
+    <w:rsid w:val="00B97BCF"/>
+    <w:rsid w:val="00B97BF0"/>
+    <w:rsid w:val="00B97EFF"/>
+    <w:rsid w:val="00BA06D4"/>
+    <w:rsid w:val="00BA06F0"/>
+    <w:rsid w:val="00BA0DA7"/>
+    <w:rsid w:val="00BA1C47"/>
+    <w:rsid w:val="00BA1C83"/>
+    <w:rsid w:val="00BA26D6"/>
+    <w:rsid w:val="00BA29D6"/>
+    <w:rsid w:val="00BA2DB5"/>
+    <w:rsid w:val="00BA36A3"/>
+    <w:rsid w:val="00BA38C6"/>
+    <w:rsid w:val="00BA3A6D"/>
+    <w:rsid w:val="00BA3B22"/>
+    <w:rsid w:val="00BA3C7B"/>
+    <w:rsid w:val="00BA404C"/>
+    <w:rsid w:val="00BA4246"/>
+    <w:rsid w:val="00BA4400"/>
+    <w:rsid w:val="00BA46B9"/>
+    <w:rsid w:val="00BA5518"/>
+    <w:rsid w:val="00BA55DC"/>
+    <w:rsid w:val="00BA5E02"/>
+    <w:rsid w:val="00BA63AA"/>
+    <w:rsid w:val="00BA647A"/>
+    <w:rsid w:val="00BA6547"/>
+    <w:rsid w:val="00BA6995"/>
+    <w:rsid w:val="00BA767E"/>
+    <w:rsid w:val="00BA7B68"/>
+    <w:rsid w:val="00BA7FF5"/>
+    <w:rsid w:val="00BB0D35"/>
+    <w:rsid w:val="00BB0FBE"/>
+    <w:rsid w:val="00BB1018"/>
+    <w:rsid w:val="00BB147E"/>
+    <w:rsid w:val="00BB1876"/>
+    <w:rsid w:val="00BB1CF3"/>
+    <w:rsid w:val="00BB1ED4"/>
+    <w:rsid w:val="00BB214A"/>
+    <w:rsid w:val="00BB2784"/>
+    <w:rsid w:val="00BB3A74"/>
+    <w:rsid w:val="00BB5C56"/>
+    <w:rsid w:val="00BB5C96"/>
+    <w:rsid w:val="00BB64B2"/>
+    <w:rsid w:val="00BB6D66"/>
+    <w:rsid w:val="00BB6E68"/>
+    <w:rsid w:val="00BB73CD"/>
+    <w:rsid w:val="00BB761A"/>
+    <w:rsid w:val="00BB7B6E"/>
+    <w:rsid w:val="00BB7D70"/>
+    <w:rsid w:val="00BC0F97"/>
+    <w:rsid w:val="00BC10FC"/>
+    <w:rsid w:val="00BC1147"/>
+    <w:rsid w:val="00BC125D"/>
+    <w:rsid w:val="00BC1500"/>
+    <w:rsid w:val="00BC1EC3"/>
+    <w:rsid w:val="00BC20B8"/>
+    <w:rsid w:val="00BC2467"/>
+    <w:rsid w:val="00BC2D06"/>
+    <w:rsid w:val="00BC35E1"/>
+    <w:rsid w:val="00BC44E6"/>
+    <w:rsid w:val="00BC51BA"/>
+    <w:rsid w:val="00BC5561"/>
+    <w:rsid w:val="00BC559E"/>
+    <w:rsid w:val="00BC5CC9"/>
+    <w:rsid w:val="00BC6A5B"/>
+    <w:rsid w:val="00BC6FFE"/>
+    <w:rsid w:val="00BC73C9"/>
+    <w:rsid w:val="00BCF123"/>
+    <w:rsid w:val="00BD06CF"/>
+    <w:rsid w:val="00BD0A74"/>
+    <w:rsid w:val="00BD0B13"/>
+    <w:rsid w:val="00BD1DB9"/>
+    <w:rsid w:val="00BD24AB"/>
+    <w:rsid w:val="00BD25B3"/>
+    <w:rsid w:val="00BD298C"/>
+    <w:rsid w:val="00BD2A3F"/>
+    <w:rsid w:val="00BD311D"/>
+    <w:rsid w:val="00BD33AC"/>
+    <w:rsid w:val="00BD355A"/>
+    <w:rsid w:val="00BD3CB3"/>
+    <w:rsid w:val="00BD3F6A"/>
+    <w:rsid w:val="00BD429F"/>
+    <w:rsid w:val="00BD4487"/>
+    <w:rsid w:val="00BD54EB"/>
+    <w:rsid w:val="00BD576C"/>
+    <w:rsid w:val="00BD5A4F"/>
+    <w:rsid w:val="00BD5B5A"/>
+    <w:rsid w:val="00BD6861"/>
+    <w:rsid w:val="00BE111D"/>
+    <w:rsid w:val="00BE1C83"/>
+    <w:rsid w:val="00BE1ECE"/>
+    <w:rsid w:val="00BE2104"/>
+    <w:rsid w:val="00BE2FE2"/>
+    <w:rsid w:val="00BE30F0"/>
+    <w:rsid w:val="00BE3333"/>
+    <w:rsid w:val="00BE370B"/>
+    <w:rsid w:val="00BE3877"/>
+    <w:rsid w:val="00BE3902"/>
+    <w:rsid w:val="00BE45DC"/>
+    <w:rsid w:val="00BE4822"/>
+    <w:rsid w:val="00BE4892"/>
+    <w:rsid w:val="00BE496D"/>
+    <w:rsid w:val="00BE4C12"/>
+    <w:rsid w:val="00BE4DC9"/>
+    <w:rsid w:val="00BE5534"/>
+    <w:rsid w:val="00BE59CE"/>
+    <w:rsid w:val="00BE5A2F"/>
+    <w:rsid w:val="00BE5D38"/>
+    <w:rsid w:val="00BE6111"/>
+    <w:rsid w:val="00BE63BC"/>
+    <w:rsid w:val="00BE6930"/>
+    <w:rsid w:val="00BE6C59"/>
+    <w:rsid w:val="00BE706E"/>
+    <w:rsid w:val="00BE765A"/>
+    <w:rsid w:val="00BE7F3C"/>
+    <w:rsid w:val="00BF016C"/>
+    <w:rsid w:val="00BF017E"/>
+    <w:rsid w:val="00BF0373"/>
+    <w:rsid w:val="00BF0393"/>
+    <w:rsid w:val="00BF0948"/>
+    <w:rsid w:val="00BF0F84"/>
+    <w:rsid w:val="00BF1212"/>
+    <w:rsid w:val="00BF2292"/>
+    <w:rsid w:val="00BF27D8"/>
+    <w:rsid w:val="00BF2A8B"/>
+    <w:rsid w:val="00BF2AA7"/>
+    <w:rsid w:val="00BF3051"/>
+    <w:rsid w:val="00BF380C"/>
+    <w:rsid w:val="00BF3880"/>
+    <w:rsid w:val="00BF456C"/>
+    <w:rsid w:val="00BF4A5A"/>
+    <w:rsid w:val="00BF521B"/>
+    <w:rsid w:val="00BF5251"/>
+    <w:rsid w:val="00BF5E8E"/>
+    <w:rsid w:val="00BF6954"/>
+    <w:rsid w:val="00BF76C8"/>
+    <w:rsid w:val="00BF775E"/>
+    <w:rsid w:val="00BF7952"/>
+    <w:rsid w:val="00BF7A8F"/>
+    <w:rsid w:val="00BF7CE9"/>
+    <w:rsid w:val="00C00105"/>
+    <w:rsid w:val="00C00B5C"/>
+    <w:rsid w:val="00C01169"/>
+    <w:rsid w:val="00C01757"/>
+    <w:rsid w:val="00C02812"/>
+    <w:rsid w:val="00C02B7B"/>
+    <w:rsid w:val="00C02BD3"/>
+    <w:rsid w:val="00C02C09"/>
+    <w:rsid w:val="00C0382E"/>
+    <w:rsid w:val="00C03A15"/>
+    <w:rsid w:val="00C048D9"/>
+    <w:rsid w:val="00C054E2"/>
+    <w:rsid w:val="00C0578F"/>
+    <w:rsid w:val="00C067FA"/>
+    <w:rsid w:val="00C06963"/>
+    <w:rsid w:val="00C06EC8"/>
+    <w:rsid w:val="00C07728"/>
+    <w:rsid w:val="00C079ED"/>
+    <w:rsid w:val="00C07C77"/>
+    <w:rsid w:val="00C07C7B"/>
+    <w:rsid w:val="00C07D23"/>
+    <w:rsid w:val="00C07DD1"/>
+    <w:rsid w:val="00C100B3"/>
+    <w:rsid w:val="00C11EC5"/>
+    <w:rsid w:val="00C1283C"/>
+    <w:rsid w:val="00C12846"/>
+    <w:rsid w:val="00C128AC"/>
+    <w:rsid w:val="00C12BC2"/>
+    <w:rsid w:val="00C13324"/>
+    <w:rsid w:val="00C149A7"/>
+    <w:rsid w:val="00C14F93"/>
+    <w:rsid w:val="00C152BF"/>
+    <w:rsid w:val="00C16567"/>
+    <w:rsid w:val="00C165FB"/>
+    <w:rsid w:val="00C16705"/>
+    <w:rsid w:val="00C16A5E"/>
+    <w:rsid w:val="00C16E84"/>
+    <w:rsid w:val="00C170B0"/>
+    <w:rsid w:val="00C1739F"/>
+    <w:rsid w:val="00C175F1"/>
+    <w:rsid w:val="00C17639"/>
+    <w:rsid w:val="00C200C5"/>
+    <w:rsid w:val="00C2029D"/>
+    <w:rsid w:val="00C20EA8"/>
+    <w:rsid w:val="00C217C1"/>
+    <w:rsid w:val="00C2204F"/>
+    <w:rsid w:val="00C22414"/>
+    <w:rsid w:val="00C2265B"/>
+    <w:rsid w:val="00C22C59"/>
+    <w:rsid w:val="00C2356D"/>
+    <w:rsid w:val="00C2363A"/>
+    <w:rsid w:val="00C23692"/>
+    <w:rsid w:val="00C23CC3"/>
+    <w:rsid w:val="00C23F3F"/>
+    <w:rsid w:val="00C24936"/>
+    <w:rsid w:val="00C24CBB"/>
+    <w:rsid w:val="00C25473"/>
+    <w:rsid w:val="00C26318"/>
+    <w:rsid w:val="00C26CED"/>
+    <w:rsid w:val="00C271CC"/>
+    <w:rsid w:val="00C27637"/>
+    <w:rsid w:val="00C278F3"/>
+    <w:rsid w:val="00C300DB"/>
+    <w:rsid w:val="00C3018B"/>
+    <w:rsid w:val="00C306A2"/>
+    <w:rsid w:val="00C30818"/>
+    <w:rsid w:val="00C30DCE"/>
+    <w:rsid w:val="00C31492"/>
+    <w:rsid w:val="00C31496"/>
+    <w:rsid w:val="00C31D1B"/>
+    <w:rsid w:val="00C31E31"/>
+    <w:rsid w:val="00C31F97"/>
+    <w:rsid w:val="00C32D3D"/>
+    <w:rsid w:val="00C334B4"/>
+    <w:rsid w:val="00C33607"/>
+    <w:rsid w:val="00C33757"/>
+    <w:rsid w:val="00C33A8B"/>
+    <w:rsid w:val="00C33E06"/>
+    <w:rsid w:val="00C35228"/>
+    <w:rsid w:val="00C3566C"/>
+    <w:rsid w:val="00C356F4"/>
+    <w:rsid w:val="00C359B9"/>
+    <w:rsid w:val="00C35C80"/>
+    <w:rsid w:val="00C35D01"/>
+    <w:rsid w:val="00C3608A"/>
+    <w:rsid w:val="00C362A7"/>
+    <w:rsid w:val="00C36624"/>
+    <w:rsid w:val="00C37132"/>
+    <w:rsid w:val="00C3725A"/>
+    <w:rsid w:val="00C376A9"/>
+    <w:rsid w:val="00C37B0C"/>
+    <w:rsid w:val="00C37E53"/>
+    <w:rsid w:val="00C40110"/>
+    <w:rsid w:val="00C403F9"/>
+    <w:rsid w:val="00C4074C"/>
+    <w:rsid w:val="00C4128C"/>
+    <w:rsid w:val="00C412DF"/>
+    <w:rsid w:val="00C4152D"/>
+    <w:rsid w:val="00C42226"/>
+    <w:rsid w:val="00C430DE"/>
+    <w:rsid w:val="00C438C9"/>
+    <w:rsid w:val="00C43C2B"/>
+    <w:rsid w:val="00C44224"/>
+    <w:rsid w:val="00C44674"/>
+    <w:rsid w:val="00C447C7"/>
+    <w:rsid w:val="00C44AA0"/>
+    <w:rsid w:val="00C44EDD"/>
+    <w:rsid w:val="00C45201"/>
+    <w:rsid w:val="00C460B7"/>
+    <w:rsid w:val="00C463ED"/>
+    <w:rsid w:val="00C465B9"/>
+    <w:rsid w:val="00C46759"/>
+    <w:rsid w:val="00C46E31"/>
+    <w:rsid w:val="00C4762B"/>
+    <w:rsid w:val="00C476B5"/>
+    <w:rsid w:val="00C47C90"/>
+    <w:rsid w:val="00C47DAB"/>
+    <w:rsid w:val="00C502A9"/>
+    <w:rsid w:val="00C50A7E"/>
+    <w:rsid w:val="00C50D99"/>
+    <w:rsid w:val="00C5104C"/>
+    <w:rsid w:val="00C51486"/>
+    <w:rsid w:val="00C51551"/>
+    <w:rsid w:val="00C515C4"/>
+    <w:rsid w:val="00C51818"/>
+    <w:rsid w:val="00C51B84"/>
+    <w:rsid w:val="00C5207B"/>
+    <w:rsid w:val="00C525EF"/>
+    <w:rsid w:val="00C52E8F"/>
+    <w:rsid w:val="00C53718"/>
+    <w:rsid w:val="00C53920"/>
+    <w:rsid w:val="00C53E6F"/>
+    <w:rsid w:val="00C5418A"/>
+    <w:rsid w:val="00C544E0"/>
+    <w:rsid w:val="00C549AF"/>
+    <w:rsid w:val="00C54B49"/>
+    <w:rsid w:val="00C54DF4"/>
+    <w:rsid w:val="00C5538C"/>
+    <w:rsid w:val="00C55DE8"/>
+    <w:rsid w:val="00C56274"/>
+    <w:rsid w:val="00C562D6"/>
+    <w:rsid w:val="00C56371"/>
+    <w:rsid w:val="00C56492"/>
+    <w:rsid w:val="00C5684E"/>
+    <w:rsid w:val="00C57BE4"/>
+    <w:rsid w:val="00C60383"/>
+    <w:rsid w:val="00C605FD"/>
+    <w:rsid w:val="00C6065C"/>
+    <w:rsid w:val="00C607ED"/>
+    <w:rsid w:val="00C617ED"/>
+    <w:rsid w:val="00C61EFF"/>
+    <w:rsid w:val="00C62206"/>
+    <w:rsid w:val="00C627BE"/>
+    <w:rsid w:val="00C6291F"/>
+    <w:rsid w:val="00C6352C"/>
+    <w:rsid w:val="00C63569"/>
+    <w:rsid w:val="00C63C3F"/>
+    <w:rsid w:val="00C64661"/>
+    <w:rsid w:val="00C64916"/>
+    <w:rsid w:val="00C64C4B"/>
+    <w:rsid w:val="00C64D10"/>
+    <w:rsid w:val="00C657B3"/>
+    <w:rsid w:val="00C6584F"/>
+    <w:rsid w:val="00C6615C"/>
+    <w:rsid w:val="00C66667"/>
+    <w:rsid w:val="00C66950"/>
+    <w:rsid w:val="00C66D06"/>
+    <w:rsid w:val="00C67B4C"/>
+    <w:rsid w:val="00C67C5A"/>
+    <w:rsid w:val="00C701A0"/>
+    <w:rsid w:val="00C704D4"/>
+    <w:rsid w:val="00C70573"/>
+    <w:rsid w:val="00C70669"/>
+    <w:rsid w:val="00C70A2B"/>
+    <w:rsid w:val="00C70F43"/>
+    <w:rsid w:val="00C71694"/>
+    <w:rsid w:val="00C7205B"/>
+    <w:rsid w:val="00C72BF8"/>
+    <w:rsid w:val="00C7330B"/>
+    <w:rsid w:val="00C735E5"/>
+    <w:rsid w:val="00C73765"/>
+    <w:rsid w:val="00C74237"/>
+    <w:rsid w:val="00C744AA"/>
+    <w:rsid w:val="00C74889"/>
+    <w:rsid w:val="00C748DE"/>
+    <w:rsid w:val="00C74E3D"/>
+    <w:rsid w:val="00C75113"/>
+    <w:rsid w:val="00C75652"/>
+    <w:rsid w:val="00C761E7"/>
+    <w:rsid w:val="00C764D9"/>
+    <w:rsid w:val="00C774FA"/>
+    <w:rsid w:val="00C7757B"/>
+    <w:rsid w:val="00C77665"/>
+    <w:rsid w:val="00C77CD0"/>
+    <w:rsid w:val="00C80084"/>
+    <w:rsid w:val="00C80365"/>
+    <w:rsid w:val="00C80886"/>
+    <w:rsid w:val="00C80ADD"/>
+    <w:rsid w:val="00C80D26"/>
+    <w:rsid w:val="00C80FD4"/>
+    <w:rsid w:val="00C81225"/>
+    <w:rsid w:val="00C81696"/>
+    <w:rsid w:val="00C81DA2"/>
+    <w:rsid w:val="00C827F1"/>
+    <w:rsid w:val="00C82C35"/>
+    <w:rsid w:val="00C82D3D"/>
+    <w:rsid w:val="00C83352"/>
+    <w:rsid w:val="00C83405"/>
+    <w:rsid w:val="00C836C1"/>
+    <w:rsid w:val="00C83954"/>
+    <w:rsid w:val="00C839B5"/>
+    <w:rsid w:val="00C83E7C"/>
+    <w:rsid w:val="00C83FB0"/>
+    <w:rsid w:val="00C841DA"/>
+    <w:rsid w:val="00C846D7"/>
+    <w:rsid w:val="00C857D1"/>
+    <w:rsid w:val="00C86D9C"/>
+    <w:rsid w:val="00C86DB8"/>
+    <w:rsid w:val="00C86FAF"/>
+    <w:rsid w:val="00C8718F"/>
+    <w:rsid w:val="00C87D0E"/>
+    <w:rsid w:val="00C87DC5"/>
+    <w:rsid w:val="00C9023F"/>
+    <w:rsid w:val="00C906F9"/>
+    <w:rsid w:val="00C907CB"/>
+    <w:rsid w:val="00C909A6"/>
+    <w:rsid w:val="00C90A83"/>
+    <w:rsid w:val="00C91A34"/>
+    <w:rsid w:val="00C91A3C"/>
+    <w:rsid w:val="00C91C91"/>
+    <w:rsid w:val="00C927B4"/>
+    <w:rsid w:val="00C92A0D"/>
+    <w:rsid w:val="00C92E70"/>
+    <w:rsid w:val="00C93A1E"/>
+    <w:rsid w:val="00C93D21"/>
+    <w:rsid w:val="00C93EC5"/>
+    <w:rsid w:val="00C940CA"/>
+    <w:rsid w:val="00C948F6"/>
+    <w:rsid w:val="00C95AD0"/>
+    <w:rsid w:val="00C960AE"/>
+    <w:rsid w:val="00C9663E"/>
+    <w:rsid w:val="00C96F03"/>
+    <w:rsid w:val="00C971DF"/>
+    <w:rsid w:val="00C977C5"/>
+    <w:rsid w:val="00C9799C"/>
+    <w:rsid w:val="00C97D6D"/>
+    <w:rsid w:val="00CA0277"/>
+    <w:rsid w:val="00CA0389"/>
+    <w:rsid w:val="00CA088D"/>
+    <w:rsid w:val="00CA089F"/>
+    <w:rsid w:val="00CA0A6A"/>
+    <w:rsid w:val="00CA0BF0"/>
+    <w:rsid w:val="00CA0C0E"/>
+    <w:rsid w:val="00CA0DA4"/>
+    <w:rsid w:val="00CA0E49"/>
+    <w:rsid w:val="00CA1D37"/>
+    <w:rsid w:val="00CA21F4"/>
+    <w:rsid w:val="00CA27A2"/>
+    <w:rsid w:val="00CA298D"/>
+    <w:rsid w:val="00CA2FD0"/>
+    <w:rsid w:val="00CA3129"/>
+    <w:rsid w:val="00CA39C6"/>
+    <w:rsid w:val="00CA4265"/>
+    <w:rsid w:val="00CA439F"/>
+    <w:rsid w:val="00CA48DE"/>
+    <w:rsid w:val="00CA4E49"/>
+    <w:rsid w:val="00CA50DD"/>
+    <w:rsid w:val="00CA520D"/>
+    <w:rsid w:val="00CA52DD"/>
+    <w:rsid w:val="00CA58F0"/>
+    <w:rsid w:val="00CA5915"/>
+    <w:rsid w:val="00CA6350"/>
+    <w:rsid w:val="00CA64F3"/>
+    <w:rsid w:val="00CA6B7F"/>
+    <w:rsid w:val="00CA768C"/>
+    <w:rsid w:val="00CAD6D8"/>
+    <w:rsid w:val="00CB0684"/>
+    <w:rsid w:val="00CB1141"/>
+    <w:rsid w:val="00CB1A54"/>
+    <w:rsid w:val="00CB1B8A"/>
+    <w:rsid w:val="00CB240B"/>
+    <w:rsid w:val="00CB2E67"/>
+    <w:rsid w:val="00CB346E"/>
+    <w:rsid w:val="00CB44C5"/>
+    <w:rsid w:val="00CB4F3E"/>
+    <w:rsid w:val="00CB5E66"/>
+    <w:rsid w:val="00CB60CB"/>
+    <w:rsid w:val="00CB6145"/>
+    <w:rsid w:val="00CB62B8"/>
+    <w:rsid w:val="00CB64A3"/>
+    <w:rsid w:val="00CB73F9"/>
+    <w:rsid w:val="00CB7591"/>
+    <w:rsid w:val="00CB7B41"/>
+    <w:rsid w:val="00CB7FB0"/>
+    <w:rsid w:val="00CC017A"/>
+    <w:rsid w:val="00CC04C8"/>
+    <w:rsid w:val="00CC0BD4"/>
+    <w:rsid w:val="00CC0FE3"/>
+    <w:rsid w:val="00CC10C3"/>
+    <w:rsid w:val="00CC10F6"/>
+    <w:rsid w:val="00CC1316"/>
+    <w:rsid w:val="00CC1A03"/>
+    <w:rsid w:val="00CC1A0D"/>
+    <w:rsid w:val="00CC1AF4"/>
+    <w:rsid w:val="00CC1D37"/>
+    <w:rsid w:val="00CC221A"/>
+    <w:rsid w:val="00CC25E4"/>
+    <w:rsid w:val="00CC3448"/>
+    <w:rsid w:val="00CC3E3B"/>
+    <w:rsid w:val="00CC43DE"/>
+    <w:rsid w:val="00CC50AB"/>
+    <w:rsid w:val="00CC5593"/>
+    <w:rsid w:val="00CC55CB"/>
+    <w:rsid w:val="00CC57DA"/>
+    <w:rsid w:val="00CC69A8"/>
+    <w:rsid w:val="00CC69FC"/>
+    <w:rsid w:val="00CC72E7"/>
+    <w:rsid w:val="00CC74C3"/>
+    <w:rsid w:val="00CC7951"/>
+    <w:rsid w:val="00CC7EE0"/>
+    <w:rsid w:val="00CC7EF8"/>
+    <w:rsid w:val="00CD01D9"/>
+    <w:rsid w:val="00CD0501"/>
+    <w:rsid w:val="00CD088C"/>
+    <w:rsid w:val="00CD0FB0"/>
+    <w:rsid w:val="00CD1124"/>
+    <w:rsid w:val="00CD1175"/>
+    <w:rsid w:val="00CD1309"/>
+    <w:rsid w:val="00CD1EB5"/>
+    <w:rsid w:val="00CD2701"/>
+    <w:rsid w:val="00CD271C"/>
+    <w:rsid w:val="00CD2A27"/>
+    <w:rsid w:val="00CD4241"/>
+    <w:rsid w:val="00CD4851"/>
+    <w:rsid w:val="00CD48B7"/>
+    <w:rsid w:val="00CD4F33"/>
+    <w:rsid w:val="00CD52ED"/>
+    <w:rsid w:val="00CD56BF"/>
+    <w:rsid w:val="00CD59BF"/>
+    <w:rsid w:val="00CD5ED7"/>
+    <w:rsid w:val="00CD60A1"/>
+    <w:rsid w:val="00CD7300"/>
+    <w:rsid w:val="00CD769E"/>
+    <w:rsid w:val="00CD780E"/>
+    <w:rsid w:val="00CD79F4"/>
+    <w:rsid w:val="00CD7CDF"/>
+    <w:rsid w:val="00CE0D17"/>
+    <w:rsid w:val="00CE18F8"/>
+    <w:rsid w:val="00CE1C99"/>
+    <w:rsid w:val="00CE209B"/>
+    <w:rsid w:val="00CE23AF"/>
+    <w:rsid w:val="00CE24DB"/>
+    <w:rsid w:val="00CE2532"/>
+    <w:rsid w:val="00CE30E3"/>
+    <w:rsid w:val="00CE3C86"/>
+    <w:rsid w:val="00CE4CEF"/>
+    <w:rsid w:val="00CE51E8"/>
+    <w:rsid w:val="00CE5CA2"/>
+    <w:rsid w:val="00CE6129"/>
+    <w:rsid w:val="00CE6377"/>
+    <w:rsid w:val="00CE65B0"/>
+    <w:rsid w:val="00CE6846"/>
+    <w:rsid w:val="00CE6ED4"/>
+    <w:rsid w:val="00CE749D"/>
+    <w:rsid w:val="00CE7742"/>
+    <w:rsid w:val="00CE7BC1"/>
+    <w:rsid w:val="00CE7F66"/>
+    <w:rsid w:val="00CE7FF9"/>
+    <w:rsid w:val="00CF0FDD"/>
+    <w:rsid w:val="00CF123C"/>
+    <w:rsid w:val="00CF163D"/>
+    <w:rsid w:val="00CF1B11"/>
+    <w:rsid w:val="00CF29A5"/>
+    <w:rsid w:val="00CF2E21"/>
+    <w:rsid w:val="00CF2E4B"/>
+    <w:rsid w:val="00CF30BE"/>
+    <w:rsid w:val="00CF38F5"/>
+    <w:rsid w:val="00CF3FD6"/>
+    <w:rsid w:val="00CF5003"/>
+    <w:rsid w:val="00CF5837"/>
+    <w:rsid w:val="00CF6351"/>
+    <w:rsid w:val="00CF6412"/>
+    <w:rsid w:val="00CF69A1"/>
+    <w:rsid w:val="00CF6BCB"/>
+    <w:rsid w:val="00CF6D44"/>
+    <w:rsid w:val="00CF77B6"/>
+    <w:rsid w:val="00CF7C8F"/>
+    <w:rsid w:val="00CF7DEF"/>
+    <w:rsid w:val="00D0063E"/>
+    <w:rsid w:val="00D00A73"/>
+    <w:rsid w:val="00D00A82"/>
+    <w:rsid w:val="00D00C5A"/>
+    <w:rsid w:val="00D016F8"/>
+    <w:rsid w:val="00D0185D"/>
+    <w:rsid w:val="00D021EA"/>
+    <w:rsid w:val="00D0293C"/>
+    <w:rsid w:val="00D03522"/>
+    <w:rsid w:val="00D03EE4"/>
+    <w:rsid w:val="00D041D1"/>
+    <w:rsid w:val="00D044CA"/>
+    <w:rsid w:val="00D04592"/>
+    <w:rsid w:val="00D0474E"/>
+    <w:rsid w:val="00D05061"/>
+    <w:rsid w:val="00D0540A"/>
+    <w:rsid w:val="00D05BC5"/>
+    <w:rsid w:val="00D05CD1"/>
+    <w:rsid w:val="00D064D6"/>
+    <w:rsid w:val="00D067F5"/>
+    <w:rsid w:val="00D06D93"/>
+    <w:rsid w:val="00D07472"/>
+    <w:rsid w:val="00D078C2"/>
+    <w:rsid w:val="00D07BB9"/>
+    <w:rsid w:val="00D07FD2"/>
+    <w:rsid w:val="00D11921"/>
+    <w:rsid w:val="00D1199D"/>
+    <w:rsid w:val="00D11A1A"/>
+    <w:rsid w:val="00D11AB4"/>
+    <w:rsid w:val="00D11AB5"/>
+    <w:rsid w:val="00D11E0C"/>
+    <w:rsid w:val="00D11F62"/>
+    <w:rsid w:val="00D12A05"/>
+    <w:rsid w:val="00D1360C"/>
+    <w:rsid w:val="00D13823"/>
+    <w:rsid w:val="00D13C22"/>
+    <w:rsid w:val="00D1417F"/>
+    <w:rsid w:val="00D14342"/>
+    <w:rsid w:val="00D143E2"/>
+    <w:rsid w:val="00D148DE"/>
+    <w:rsid w:val="00D14C6D"/>
+    <w:rsid w:val="00D14CF0"/>
+    <w:rsid w:val="00D1546F"/>
+    <w:rsid w:val="00D159D0"/>
+    <w:rsid w:val="00D16983"/>
+    <w:rsid w:val="00D16FF4"/>
+    <w:rsid w:val="00D17901"/>
+    <w:rsid w:val="00D17931"/>
+    <w:rsid w:val="00D17B71"/>
+    <w:rsid w:val="00D206B2"/>
+    <w:rsid w:val="00D207CC"/>
+    <w:rsid w:val="00D20804"/>
+    <w:rsid w:val="00D20C3A"/>
+    <w:rsid w:val="00D216A4"/>
+    <w:rsid w:val="00D21AB6"/>
+    <w:rsid w:val="00D21BBF"/>
+    <w:rsid w:val="00D220D3"/>
+    <w:rsid w:val="00D2236A"/>
+    <w:rsid w:val="00D2256E"/>
+    <w:rsid w:val="00D22C26"/>
+    <w:rsid w:val="00D22D53"/>
+    <w:rsid w:val="00D22EF1"/>
+    <w:rsid w:val="00D23D7B"/>
+    <w:rsid w:val="00D2471F"/>
+    <w:rsid w:val="00D24B19"/>
+    <w:rsid w:val="00D24B8C"/>
+    <w:rsid w:val="00D24BC9"/>
+    <w:rsid w:val="00D25DBB"/>
+    <w:rsid w:val="00D25E17"/>
+    <w:rsid w:val="00D262B6"/>
+    <w:rsid w:val="00D26705"/>
+    <w:rsid w:val="00D26DC9"/>
+    <w:rsid w:val="00D26F6A"/>
+    <w:rsid w:val="00D30414"/>
+    <w:rsid w:val="00D30597"/>
+    <w:rsid w:val="00D30C52"/>
+    <w:rsid w:val="00D30D36"/>
+    <w:rsid w:val="00D30E9E"/>
+    <w:rsid w:val="00D30F66"/>
+    <w:rsid w:val="00D3129B"/>
+    <w:rsid w:val="00D315C8"/>
+    <w:rsid w:val="00D32517"/>
+    <w:rsid w:val="00D3267E"/>
+    <w:rsid w:val="00D32E62"/>
+    <w:rsid w:val="00D32E95"/>
+    <w:rsid w:val="00D330FA"/>
+    <w:rsid w:val="00D3378F"/>
+    <w:rsid w:val="00D347A7"/>
+    <w:rsid w:val="00D35153"/>
+    <w:rsid w:val="00D3547D"/>
+    <w:rsid w:val="00D35628"/>
+    <w:rsid w:val="00D35BE5"/>
+    <w:rsid w:val="00D35C1D"/>
+    <w:rsid w:val="00D35D78"/>
+    <w:rsid w:val="00D3633C"/>
+    <w:rsid w:val="00D36D7A"/>
+    <w:rsid w:val="00D37460"/>
+    <w:rsid w:val="00D376CC"/>
+    <w:rsid w:val="00D37F17"/>
+    <w:rsid w:val="00D4019E"/>
+    <w:rsid w:val="00D40D22"/>
+    <w:rsid w:val="00D412BB"/>
+    <w:rsid w:val="00D415D3"/>
+    <w:rsid w:val="00D41B91"/>
+    <w:rsid w:val="00D42779"/>
+    <w:rsid w:val="00D42F35"/>
+    <w:rsid w:val="00D431B0"/>
+    <w:rsid w:val="00D4335F"/>
+    <w:rsid w:val="00D43577"/>
+    <w:rsid w:val="00D4390C"/>
+    <w:rsid w:val="00D43EFD"/>
+    <w:rsid w:val="00D44606"/>
+    <w:rsid w:val="00D44A71"/>
+    <w:rsid w:val="00D44B6E"/>
+    <w:rsid w:val="00D44BAD"/>
+    <w:rsid w:val="00D44EF0"/>
+    <w:rsid w:val="00D44FF2"/>
+    <w:rsid w:val="00D45946"/>
+    <w:rsid w:val="00D4625D"/>
+    <w:rsid w:val="00D46303"/>
+    <w:rsid w:val="00D4719E"/>
+    <w:rsid w:val="00D47432"/>
+    <w:rsid w:val="00D478D3"/>
+    <w:rsid w:val="00D47966"/>
+    <w:rsid w:val="00D479AD"/>
+    <w:rsid w:val="00D47BAD"/>
+    <w:rsid w:val="00D50B72"/>
+    <w:rsid w:val="00D50F7C"/>
+    <w:rsid w:val="00D51588"/>
+    <w:rsid w:val="00D51ACF"/>
+    <w:rsid w:val="00D51F4D"/>
+    <w:rsid w:val="00D521BB"/>
+    <w:rsid w:val="00D5246C"/>
+    <w:rsid w:val="00D524FC"/>
+    <w:rsid w:val="00D52758"/>
+    <w:rsid w:val="00D52A1E"/>
+    <w:rsid w:val="00D53065"/>
+    <w:rsid w:val="00D53E4A"/>
+    <w:rsid w:val="00D541CD"/>
+    <w:rsid w:val="00D54EB9"/>
+    <w:rsid w:val="00D551A1"/>
+    <w:rsid w:val="00D5565F"/>
+    <w:rsid w:val="00D55F7F"/>
+    <w:rsid w:val="00D56597"/>
+    <w:rsid w:val="00D56607"/>
+    <w:rsid w:val="00D570FE"/>
+    <w:rsid w:val="00D57591"/>
+    <w:rsid w:val="00D57715"/>
+    <w:rsid w:val="00D5795A"/>
+    <w:rsid w:val="00D57B93"/>
+    <w:rsid w:val="00D6047E"/>
+    <w:rsid w:val="00D60554"/>
+    <w:rsid w:val="00D60807"/>
+    <w:rsid w:val="00D6093D"/>
+    <w:rsid w:val="00D60B1B"/>
+    <w:rsid w:val="00D61556"/>
+    <w:rsid w:val="00D61D66"/>
+    <w:rsid w:val="00D62726"/>
+    <w:rsid w:val="00D62B52"/>
+    <w:rsid w:val="00D62DD4"/>
+    <w:rsid w:val="00D63020"/>
+    <w:rsid w:val="00D63488"/>
+    <w:rsid w:val="00D634C2"/>
+    <w:rsid w:val="00D637BA"/>
+    <w:rsid w:val="00D64425"/>
+    <w:rsid w:val="00D64550"/>
+    <w:rsid w:val="00D64E57"/>
+    <w:rsid w:val="00D65091"/>
+    <w:rsid w:val="00D65709"/>
+    <w:rsid w:val="00D658EA"/>
+    <w:rsid w:val="00D659F0"/>
+    <w:rsid w:val="00D65FE5"/>
+    <w:rsid w:val="00D66A92"/>
+    <w:rsid w:val="00D670CE"/>
+    <w:rsid w:val="00D70252"/>
+    <w:rsid w:val="00D705D1"/>
+    <w:rsid w:val="00D70AE4"/>
+    <w:rsid w:val="00D7102D"/>
+    <w:rsid w:val="00D71436"/>
+    <w:rsid w:val="00D718FB"/>
+    <w:rsid w:val="00D71A06"/>
+    <w:rsid w:val="00D71B3A"/>
+    <w:rsid w:val="00D71B3D"/>
+    <w:rsid w:val="00D71CD2"/>
+    <w:rsid w:val="00D71D4B"/>
+    <w:rsid w:val="00D71D5E"/>
+    <w:rsid w:val="00D71EA6"/>
+    <w:rsid w:val="00D71FA8"/>
+    <w:rsid w:val="00D7264D"/>
+    <w:rsid w:val="00D72DED"/>
+    <w:rsid w:val="00D7373B"/>
+    <w:rsid w:val="00D737CE"/>
+    <w:rsid w:val="00D73DE7"/>
+    <w:rsid w:val="00D741F4"/>
+    <w:rsid w:val="00D7474B"/>
+    <w:rsid w:val="00D74914"/>
+    <w:rsid w:val="00D75007"/>
+    <w:rsid w:val="00D756B3"/>
+    <w:rsid w:val="00D760A1"/>
+    <w:rsid w:val="00D7618A"/>
+    <w:rsid w:val="00D768AE"/>
+    <w:rsid w:val="00D76DAC"/>
+    <w:rsid w:val="00D7725D"/>
+    <w:rsid w:val="00D775FA"/>
+    <w:rsid w:val="00D777F2"/>
+    <w:rsid w:val="00D77B41"/>
+    <w:rsid w:val="00D8020F"/>
+    <w:rsid w:val="00D80A35"/>
+    <w:rsid w:val="00D80C1F"/>
+    <w:rsid w:val="00D80C73"/>
+    <w:rsid w:val="00D80FA4"/>
+    <w:rsid w:val="00D81051"/>
+    <w:rsid w:val="00D8126B"/>
+    <w:rsid w:val="00D816C7"/>
+    <w:rsid w:val="00D8186B"/>
+    <w:rsid w:val="00D81D03"/>
+    <w:rsid w:val="00D82B7D"/>
+    <w:rsid w:val="00D82EA9"/>
+    <w:rsid w:val="00D83239"/>
+    <w:rsid w:val="00D84810"/>
+    <w:rsid w:val="00D849F3"/>
+    <w:rsid w:val="00D85AEF"/>
+    <w:rsid w:val="00D85E47"/>
+    <w:rsid w:val="00D86793"/>
+    <w:rsid w:val="00D86FBE"/>
+    <w:rsid w:val="00D87442"/>
+    <w:rsid w:val="00D874F3"/>
+    <w:rsid w:val="00D875CA"/>
+    <w:rsid w:val="00D8779D"/>
+    <w:rsid w:val="00D8788F"/>
+    <w:rsid w:val="00D87AC0"/>
+    <w:rsid w:val="00D87CF1"/>
+    <w:rsid w:val="00D9028B"/>
+    <w:rsid w:val="00D907CB"/>
+    <w:rsid w:val="00D90C69"/>
+    <w:rsid w:val="00D91EF1"/>
+    <w:rsid w:val="00D91FD3"/>
+    <w:rsid w:val="00D92396"/>
+    <w:rsid w:val="00D9296E"/>
+    <w:rsid w:val="00D93180"/>
+    <w:rsid w:val="00D94172"/>
+    <w:rsid w:val="00D942D8"/>
+    <w:rsid w:val="00D94A02"/>
+    <w:rsid w:val="00D94AF3"/>
+    <w:rsid w:val="00D94CC0"/>
+    <w:rsid w:val="00D94EDE"/>
+    <w:rsid w:val="00D94F12"/>
+    <w:rsid w:val="00D95308"/>
+    <w:rsid w:val="00D958E7"/>
+    <w:rsid w:val="00D958ED"/>
+    <w:rsid w:val="00D95D28"/>
+    <w:rsid w:val="00D967BD"/>
+    <w:rsid w:val="00D96BEA"/>
+    <w:rsid w:val="00D9703B"/>
+    <w:rsid w:val="00D97666"/>
+    <w:rsid w:val="00D97FEF"/>
+    <w:rsid w:val="00DA075C"/>
+    <w:rsid w:val="00DA0D25"/>
+    <w:rsid w:val="00DA1176"/>
+    <w:rsid w:val="00DA12E3"/>
+    <w:rsid w:val="00DA12EF"/>
+    <w:rsid w:val="00DA1793"/>
+    <w:rsid w:val="00DA1A9B"/>
+    <w:rsid w:val="00DA22C3"/>
+    <w:rsid w:val="00DA2332"/>
+    <w:rsid w:val="00DA2513"/>
+    <w:rsid w:val="00DA25BC"/>
+    <w:rsid w:val="00DA26C8"/>
+    <w:rsid w:val="00DA2891"/>
+    <w:rsid w:val="00DA2F21"/>
+    <w:rsid w:val="00DA2F28"/>
+    <w:rsid w:val="00DA2F39"/>
+    <w:rsid w:val="00DA3050"/>
+    <w:rsid w:val="00DA4173"/>
+    <w:rsid w:val="00DA4C0B"/>
+    <w:rsid w:val="00DA4F39"/>
+    <w:rsid w:val="00DA4F89"/>
+    <w:rsid w:val="00DA52A9"/>
+    <w:rsid w:val="00DA56F7"/>
+    <w:rsid w:val="00DA5CF9"/>
+    <w:rsid w:val="00DA5F71"/>
+    <w:rsid w:val="00DA60F6"/>
+    <w:rsid w:val="00DA67E1"/>
+    <w:rsid w:val="00DA6B8F"/>
+    <w:rsid w:val="00DA6D20"/>
+    <w:rsid w:val="00DA6EB7"/>
+    <w:rsid w:val="00DA73E3"/>
+    <w:rsid w:val="00DA75AA"/>
+    <w:rsid w:val="00DA7E01"/>
+    <w:rsid w:val="00DA7EA2"/>
+    <w:rsid w:val="00DA7F2A"/>
+    <w:rsid w:val="00DA7F74"/>
+    <w:rsid w:val="00DB0C06"/>
+    <w:rsid w:val="00DB0C85"/>
+    <w:rsid w:val="00DB0E60"/>
+    <w:rsid w:val="00DB13C8"/>
+    <w:rsid w:val="00DB1484"/>
+    <w:rsid w:val="00DB14D1"/>
+    <w:rsid w:val="00DB18E6"/>
+    <w:rsid w:val="00DB1B2F"/>
+    <w:rsid w:val="00DB2012"/>
+    <w:rsid w:val="00DB215E"/>
+    <w:rsid w:val="00DB2256"/>
+    <w:rsid w:val="00DB30F4"/>
+    <w:rsid w:val="00DB365A"/>
+    <w:rsid w:val="00DB3997"/>
+    <w:rsid w:val="00DB3CA5"/>
+    <w:rsid w:val="00DB4E92"/>
+    <w:rsid w:val="00DB5540"/>
+    <w:rsid w:val="00DB5BAE"/>
+    <w:rsid w:val="00DB6396"/>
+    <w:rsid w:val="00DB64AD"/>
+    <w:rsid w:val="00DB6DA9"/>
+    <w:rsid w:val="00DB75B9"/>
+    <w:rsid w:val="00DB7A64"/>
+    <w:rsid w:val="00DB7B8E"/>
+    <w:rsid w:val="00DC0DE7"/>
+    <w:rsid w:val="00DC1070"/>
+    <w:rsid w:val="00DC111A"/>
+    <w:rsid w:val="00DC1DC2"/>
+    <w:rsid w:val="00DC1DCA"/>
+    <w:rsid w:val="00DC29B1"/>
+    <w:rsid w:val="00DC29DC"/>
+    <w:rsid w:val="00DC2D3C"/>
+    <w:rsid w:val="00DC2FB8"/>
+    <w:rsid w:val="00DC3002"/>
+    <w:rsid w:val="00DC30CD"/>
+    <w:rsid w:val="00DC345C"/>
+    <w:rsid w:val="00DC397F"/>
+    <w:rsid w:val="00DC3C67"/>
+    <w:rsid w:val="00DC432D"/>
+    <w:rsid w:val="00DC48B7"/>
+    <w:rsid w:val="00DC4BBF"/>
+    <w:rsid w:val="00DC4E9E"/>
+    <w:rsid w:val="00DC5076"/>
+    <w:rsid w:val="00DC597B"/>
+    <w:rsid w:val="00DC5C41"/>
+    <w:rsid w:val="00DC625B"/>
+    <w:rsid w:val="00DC69C0"/>
+    <w:rsid w:val="00DC6BF4"/>
+    <w:rsid w:val="00DD0433"/>
+    <w:rsid w:val="00DD0AA7"/>
+    <w:rsid w:val="00DD0D4B"/>
+    <w:rsid w:val="00DD0DF1"/>
+    <w:rsid w:val="00DD14DE"/>
+    <w:rsid w:val="00DD1814"/>
+    <w:rsid w:val="00DD1C93"/>
+    <w:rsid w:val="00DD1E05"/>
+    <w:rsid w:val="00DD24B9"/>
+    <w:rsid w:val="00DD2C24"/>
+    <w:rsid w:val="00DD3745"/>
+    <w:rsid w:val="00DD37B3"/>
+    <w:rsid w:val="00DD3C21"/>
+    <w:rsid w:val="00DD4381"/>
+    <w:rsid w:val="00DD45EC"/>
+    <w:rsid w:val="00DD576C"/>
+    <w:rsid w:val="00DD5A35"/>
+    <w:rsid w:val="00DD5B52"/>
+    <w:rsid w:val="00DD6038"/>
+    <w:rsid w:val="00DD60DB"/>
+    <w:rsid w:val="00DD6AAD"/>
+    <w:rsid w:val="00DD6EA3"/>
+    <w:rsid w:val="00DD75DE"/>
+    <w:rsid w:val="00DD790A"/>
+    <w:rsid w:val="00DD7D7E"/>
+    <w:rsid w:val="00DE01F2"/>
+    <w:rsid w:val="00DE03F3"/>
+    <w:rsid w:val="00DE043F"/>
+    <w:rsid w:val="00DE0682"/>
+    <w:rsid w:val="00DE06D7"/>
+    <w:rsid w:val="00DE0F2C"/>
+    <w:rsid w:val="00DE15D1"/>
+    <w:rsid w:val="00DE193D"/>
+    <w:rsid w:val="00DE2503"/>
+    <w:rsid w:val="00DE2657"/>
+    <w:rsid w:val="00DE270E"/>
+    <w:rsid w:val="00DE2CCB"/>
+    <w:rsid w:val="00DE387A"/>
+    <w:rsid w:val="00DE3AF7"/>
+    <w:rsid w:val="00DE3B27"/>
+    <w:rsid w:val="00DE3B4C"/>
+    <w:rsid w:val="00DE3EF2"/>
+    <w:rsid w:val="00DE4317"/>
+    <w:rsid w:val="00DE4C5E"/>
+    <w:rsid w:val="00DE521D"/>
+    <w:rsid w:val="00DE595F"/>
+    <w:rsid w:val="00DE5CCB"/>
+    <w:rsid w:val="00DE5CF5"/>
+    <w:rsid w:val="00DE5DD6"/>
+    <w:rsid w:val="00DE623F"/>
+    <w:rsid w:val="00DE6634"/>
+    <w:rsid w:val="00DE79D8"/>
+    <w:rsid w:val="00DF029B"/>
+    <w:rsid w:val="00DF06C1"/>
+    <w:rsid w:val="00DF0AAA"/>
+    <w:rsid w:val="00DF10DA"/>
+    <w:rsid w:val="00DF1269"/>
+    <w:rsid w:val="00DF19EE"/>
+    <w:rsid w:val="00DF1A5C"/>
+    <w:rsid w:val="00DF1E23"/>
+    <w:rsid w:val="00DF221F"/>
+    <w:rsid w:val="00DF275C"/>
+    <w:rsid w:val="00DF2D03"/>
+    <w:rsid w:val="00DF3782"/>
+    <w:rsid w:val="00DF37A8"/>
+    <w:rsid w:val="00DF44ED"/>
+    <w:rsid w:val="00DF4AAA"/>
+    <w:rsid w:val="00DF4FDA"/>
+    <w:rsid w:val="00DF5276"/>
+    <w:rsid w:val="00DF551A"/>
+    <w:rsid w:val="00DF5842"/>
+    <w:rsid w:val="00DF626E"/>
+    <w:rsid w:val="00DF668F"/>
+    <w:rsid w:val="00DF6F8C"/>
+    <w:rsid w:val="00DF751C"/>
+    <w:rsid w:val="00DF75A3"/>
+    <w:rsid w:val="00DF784B"/>
+    <w:rsid w:val="00DF7B19"/>
+    <w:rsid w:val="00DF7B5A"/>
+    <w:rsid w:val="00DF7C72"/>
+    <w:rsid w:val="00DF7D94"/>
+    <w:rsid w:val="00E00211"/>
+    <w:rsid w:val="00E00795"/>
+    <w:rsid w:val="00E00D9F"/>
+    <w:rsid w:val="00E02137"/>
+    <w:rsid w:val="00E03514"/>
+    <w:rsid w:val="00E03569"/>
+    <w:rsid w:val="00E035A5"/>
+    <w:rsid w:val="00E0457C"/>
+    <w:rsid w:val="00E047A7"/>
+    <w:rsid w:val="00E04F3B"/>
+    <w:rsid w:val="00E04F9E"/>
+    <w:rsid w:val="00E05510"/>
+    <w:rsid w:val="00E055A5"/>
+    <w:rsid w:val="00E0560C"/>
+    <w:rsid w:val="00E05AF6"/>
+    <w:rsid w:val="00E063F3"/>
+    <w:rsid w:val="00E069C8"/>
+    <w:rsid w:val="00E0704C"/>
+    <w:rsid w:val="00E07063"/>
+    <w:rsid w:val="00E07248"/>
+    <w:rsid w:val="00E0742B"/>
+    <w:rsid w:val="00E07631"/>
+    <w:rsid w:val="00E079A2"/>
+    <w:rsid w:val="00E100E8"/>
+    <w:rsid w:val="00E1013A"/>
+    <w:rsid w:val="00E102BF"/>
+    <w:rsid w:val="00E10505"/>
+    <w:rsid w:val="00E10947"/>
+    <w:rsid w:val="00E10E18"/>
+    <w:rsid w:val="00E116DB"/>
+    <w:rsid w:val="00E121E8"/>
+    <w:rsid w:val="00E124FD"/>
+    <w:rsid w:val="00E1279D"/>
+    <w:rsid w:val="00E13D14"/>
+    <w:rsid w:val="00E13E29"/>
+    <w:rsid w:val="00E14158"/>
+    <w:rsid w:val="00E1486E"/>
+    <w:rsid w:val="00E14972"/>
+    <w:rsid w:val="00E14AA1"/>
+    <w:rsid w:val="00E14EDC"/>
+    <w:rsid w:val="00E15B1D"/>
+    <w:rsid w:val="00E15F6D"/>
+    <w:rsid w:val="00E1641C"/>
+    <w:rsid w:val="00E1667D"/>
+    <w:rsid w:val="00E172F3"/>
+    <w:rsid w:val="00E1786D"/>
+    <w:rsid w:val="00E17D04"/>
+    <w:rsid w:val="00E17ED6"/>
+    <w:rsid w:val="00E210F2"/>
+    <w:rsid w:val="00E21477"/>
+    <w:rsid w:val="00E2152D"/>
+    <w:rsid w:val="00E21535"/>
+    <w:rsid w:val="00E21C76"/>
+    <w:rsid w:val="00E228C5"/>
+    <w:rsid w:val="00E228D2"/>
+    <w:rsid w:val="00E22AD8"/>
+    <w:rsid w:val="00E22C46"/>
+    <w:rsid w:val="00E22F77"/>
+    <w:rsid w:val="00E23B63"/>
+    <w:rsid w:val="00E23BF5"/>
+    <w:rsid w:val="00E23FA7"/>
+    <w:rsid w:val="00E256A4"/>
+    <w:rsid w:val="00E257FF"/>
+    <w:rsid w:val="00E26478"/>
+    <w:rsid w:val="00E26874"/>
+    <w:rsid w:val="00E27133"/>
+    <w:rsid w:val="00E276BE"/>
+    <w:rsid w:val="00E278B3"/>
+    <w:rsid w:val="00E27A38"/>
+    <w:rsid w:val="00E31206"/>
+    <w:rsid w:val="00E31644"/>
+    <w:rsid w:val="00E316E3"/>
+    <w:rsid w:val="00E31F97"/>
+    <w:rsid w:val="00E328EE"/>
+    <w:rsid w:val="00E32938"/>
+    <w:rsid w:val="00E329B7"/>
+    <w:rsid w:val="00E32E51"/>
+    <w:rsid w:val="00E336B6"/>
+    <w:rsid w:val="00E339C0"/>
+    <w:rsid w:val="00E3427D"/>
+    <w:rsid w:val="00E34B5E"/>
+    <w:rsid w:val="00E34CDB"/>
+    <w:rsid w:val="00E34D77"/>
+    <w:rsid w:val="00E36004"/>
+    <w:rsid w:val="00E360E8"/>
+    <w:rsid w:val="00E3635F"/>
+    <w:rsid w:val="00E36F9C"/>
+    <w:rsid w:val="00E3705B"/>
+    <w:rsid w:val="00E3735E"/>
+    <w:rsid w:val="00E375AA"/>
+    <w:rsid w:val="00E37646"/>
+    <w:rsid w:val="00E3779D"/>
+    <w:rsid w:val="00E37D5F"/>
+    <w:rsid w:val="00E37E65"/>
+    <w:rsid w:val="00E37EE3"/>
+    <w:rsid w:val="00E40827"/>
+    <w:rsid w:val="00E40B15"/>
+    <w:rsid w:val="00E40D46"/>
+    <w:rsid w:val="00E41116"/>
+    <w:rsid w:val="00E41141"/>
+    <w:rsid w:val="00E4249F"/>
+    <w:rsid w:val="00E424E3"/>
+    <w:rsid w:val="00E427B5"/>
+    <w:rsid w:val="00E428A2"/>
+    <w:rsid w:val="00E43078"/>
+    <w:rsid w:val="00E43474"/>
+    <w:rsid w:val="00E4371A"/>
+    <w:rsid w:val="00E4373B"/>
+    <w:rsid w:val="00E43B96"/>
+    <w:rsid w:val="00E43E97"/>
+    <w:rsid w:val="00E44F56"/>
+    <w:rsid w:val="00E45722"/>
+    <w:rsid w:val="00E45C27"/>
+    <w:rsid w:val="00E460D5"/>
+    <w:rsid w:val="00E46988"/>
+    <w:rsid w:val="00E469A0"/>
+    <w:rsid w:val="00E479B1"/>
+    <w:rsid w:val="00E47A92"/>
+    <w:rsid w:val="00E5165B"/>
+    <w:rsid w:val="00E5167A"/>
+    <w:rsid w:val="00E516FF"/>
+    <w:rsid w:val="00E525D8"/>
+    <w:rsid w:val="00E52B4D"/>
+    <w:rsid w:val="00E52C0E"/>
+    <w:rsid w:val="00E544C7"/>
+    <w:rsid w:val="00E545B3"/>
+    <w:rsid w:val="00E54FD6"/>
+    <w:rsid w:val="00E5596E"/>
+    <w:rsid w:val="00E55A3D"/>
+    <w:rsid w:val="00E55D5C"/>
+    <w:rsid w:val="00E56F26"/>
+    <w:rsid w:val="00E600F7"/>
+    <w:rsid w:val="00E606B8"/>
+    <w:rsid w:val="00E60868"/>
+    <w:rsid w:val="00E60BC0"/>
+    <w:rsid w:val="00E60F6F"/>
+    <w:rsid w:val="00E621B3"/>
+    <w:rsid w:val="00E62986"/>
+    <w:rsid w:val="00E62E0E"/>
+    <w:rsid w:val="00E6381D"/>
+    <w:rsid w:val="00E63AE8"/>
+    <w:rsid w:val="00E63B7A"/>
+    <w:rsid w:val="00E64678"/>
+    <w:rsid w:val="00E65DBA"/>
+    <w:rsid w:val="00E66193"/>
+    <w:rsid w:val="00E6627B"/>
+    <w:rsid w:val="00E667B3"/>
+    <w:rsid w:val="00E668B4"/>
+    <w:rsid w:val="00E66979"/>
+    <w:rsid w:val="00E674E6"/>
+    <w:rsid w:val="00E70045"/>
+    <w:rsid w:val="00E703C6"/>
+    <w:rsid w:val="00E70479"/>
+    <w:rsid w:val="00E70F23"/>
+    <w:rsid w:val="00E71587"/>
+    <w:rsid w:val="00E716B8"/>
+    <w:rsid w:val="00E71EA8"/>
+    <w:rsid w:val="00E72288"/>
+    <w:rsid w:val="00E724BB"/>
+    <w:rsid w:val="00E72780"/>
+    <w:rsid w:val="00E72884"/>
+    <w:rsid w:val="00E72F70"/>
+    <w:rsid w:val="00E73158"/>
+    <w:rsid w:val="00E731F7"/>
+    <w:rsid w:val="00E73350"/>
+    <w:rsid w:val="00E740E1"/>
+    <w:rsid w:val="00E74429"/>
+    <w:rsid w:val="00E74D6E"/>
+    <w:rsid w:val="00E756C7"/>
+    <w:rsid w:val="00E757F2"/>
+    <w:rsid w:val="00E75BE1"/>
+    <w:rsid w:val="00E76272"/>
+    <w:rsid w:val="00E7632F"/>
+    <w:rsid w:val="00E763E1"/>
+    <w:rsid w:val="00E76894"/>
+    <w:rsid w:val="00E7741F"/>
+    <w:rsid w:val="00E80254"/>
+    <w:rsid w:val="00E80B05"/>
+    <w:rsid w:val="00E80E3B"/>
+    <w:rsid w:val="00E81324"/>
+    <w:rsid w:val="00E814DF"/>
+    <w:rsid w:val="00E815DA"/>
+    <w:rsid w:val="00E816C9"/>
+    <w:rsid w:val="00E82598"/>
+    <w:rsid w:val="00E82605"/>
+    <w:rsid w:val="00E826E7"/>
+    <w:rsid w:val="00E830CF"/>
+    <w:rsid w:val="00E83370"/>
+    <w:rsid w:val="00E83FCD"/>
+    <w:rsid w:val="00E84576"/>
+    <w:rsid w:val="00E84F90"/>
+    <w:rsid w:val="00E85673"/>
+    <w:rsid w:val="00E85A70"/>
+    <w:rsid w:val="00E865A7"/>
+    <w:rsid w:val="00E8680D"/>
+    <w:rsid w:val="00E86D0C"/>
+    <w:rsid w:val="00E87056"/>
+    <w:rsid w:val="00E87805"/>
+    <w:rsid w:val="00E878B1"/>
+    <w:rsid w:val="00E90102"/>
+    <w:rsid w:val="00E9070C"/>
+    <w:rsid w:val="00E90BB1"/>
+    <w:rsid w:val="00E910C7"/>
+    <w:rsid w:val="00E9127C"/>
+    <w:rsid w:val="00E914E0"/>
+    <w:rsid w:val="00E91BF7"/>
+    <w:rsid w:val="00E91E74"/>
+    <w:rsid w:val="00E921CE"/>
+    <w:rsid w:val="00E92626"/>
+    <w:rsid w:val="00E927FB"/>
+    <w:rsid w:val="00E92F0B"/>
+    <w:rsid w:val="00E93360"/>
+    <w:rsid w:val="00E93732"/>
+    <w:rsid w:val="00E93A80"/>
+    <w:rsid w:val="00E93B70"/>
+    <w:rsid w:val="00E9439C"/>
+    <w:rsid w:val="00E94AFF"/>
+    <w:rsid w:val="00E94CFD"/>
+    <w:rsid w:val="00E9522F"/>
+    <w:rsid w:val="00E95CA8"/>
+    <w:rsid w:val="00E95E82"/>
+    <w:rsid w:val="00E96129"/>
+    <w:rsid w:val="00E961A1"/>
+    <w:rsid w:val="00E96270"/>
+    <w:rsid w:val="00E9630B"/>
+    <w:rsid w:val="00E96CFC"/>
+    <w:rsid w:val="00E97362"/>
+    <w:rsid w:val="00E97647"/>
+    <w:rsid w:val="00EA0333"/>
+    <w:rsid w:val="00EA16AF"/>
+    <w:rsid w:val="00EA1AA8"/>
+    <w:rsid w:val="00EA2856"/>
+    <w:rsid w:val="00EA2D02"/>
+    <w:rsid w:val="00EA2E91"/>
+    <w:rsid w:val="00EA337F"/>
+    <w:rsid w:val="00EA41F9"/>
+    <w:rsid w:val="00EA436F"/>
+    <w:rsid w:val="00EA4A30"/>
+    <w:rsid w:val="00EA557B"/>
+    <w:rsid w:val="00EA55D0"/>
+    <w:rsid w:val="00EA5F3F"/>
+    <w:rsid w:val="00EA6DCE"/>
+    <w:rsid w:val="00EA6ED3"/>
+    <w:rsid w:val="00EA6F17"/>
+    <w:rsid w:val="00EA75BD"/>
+    <w:rsid w:val="00EA7D81"/>
+    <w:rsid w:val="00EA7EA3"/>
+    <w:rsid w:val="00EB0168"/>
+    <w:rsid w:val="00EB01D0"/>
+    <w:rsid w:val="00EB0400"/>
+    <w:rsid w:val="00EB0A95"/>
+    <w:rsid w:val="00EB0FEC"/>
+    <w:rsid w:val="00EB225D"/>
+    <w:rsid w:val="00EB229D"/>
+    <w:rsid w:val="00EB2EAE"/>
+    <w:rsid w:val="00EB3269"/>
+    <w:rsid w:val="00EB3801"/>
+    <w:rsid w:val="00EB3D70"/>
+    <w:rsid w:val="00EB4030"/>
+    <w:rsid w:val="00EB4575"/>
+    <w:rsid w:val="00EB4E8A"/>
+    <w:rsid w:val="00EB5279"/>
+    <w:rsid w:val="00EB5788"/>
+    <w:rsid w:val="00EB615A"/>
+    <w:rsid w:val="00EB6601"/>
+    <w:rsid w:val="00EB687D"/>
+    <w:rsid w:val="00EB6AB2"/>
+    <w:rsid w:val="00EB6DE2"/>
+    <w:rsid w:val="00EB73C9"/>
+    <w:rsid w:val="00EB778F"/>
+    <w:rsid w:val="00EB7D67"/>
+    <w:rsid w:val="00EB7E4D"/>
+    <w:rsid w:val="00EC01D0"/>
+    <w:rsid w:val="00EC04FD"/>
+    <w:rsid w:val="00EC0C33"/>
+    <w:rsid w:val="00EC0E7E"/>
+    <w:rsid w:val="00EC13F2"/>
+    <w:rsid w:val="00EC1731"/>
+    <w:rsid w:val="00EC1C23"/>
+    <w:rsid w:val="00EC1D27"/>
+    <w:rsid w:val="00EC1E21"/>
+    <w:rsid w:val="00EC249D"/>
+    <w:rsid w:val="00EC299D"/>
+    <w:rsid w:val="00EC2A6F"/>
+    <w:rsid w:val="00EC2B87"/>
+    <w:rsid w:val="00EC30E3"/>
+    <w:rsid w:val="00EC3407"/>
+    <w:rsid w:val="00EC3602"/>
+    <w:rsid w:val="00EC3F1B"/>
+    <w:rsid w:val="00EC45B9"/>
+    <w:rsid w:val="00EC4614"/>
+    <w:rsid w:val="00EC4800"/>
+    <w:rsid w:val="00EC4C58"/>
+    <w:rsid w:val="00EC4DF7"/>
+    <w:rsid w:val="00EC5054"/>
+    <w:rsid w:val="00EC5083"/>
+    <w:rsid w:val="00EC5BF2"/>
+    <w:rsid w:val="00EC6121"/>
+    <w:rsid w:val="00EC6B65"/>
+    <w:rsid w:val="00EC7A7C"/>
+    <w:rsid w:val="00ED0077"/>
+    <w:rsid w:val="00ED0340"/>
+    <w:rsid w:val="00ED03F0"/>
+    <w:rsid w:val="00ED0456"/>
+    <w:rsid w:val="00ED0DC2"/>
+    <w:rsid w:val="00ED109B"/>
+    <w:rsid w:val="00ED10C2"/>
+    <w:rsid w:val="00ED13E5"/>
+    <w:rsid w:val="00ED1605"/>
+    <w:rsid w:val="00ED1663"/>
+    <w:rsid w:val="00ED1775"/>
+    <w:rsid w:val="00ED206F"/>
+    <w:rsid w:val="00ED29FF"/>
+    <w:rsid w:val="00ED2A84"/>
+    <w:rsid w:val="00ED2BD0"/>
+    <w:rsid w:val="00ED2CEB"/>
+    <w:rsid w:val="00ED2DCD"/>
+    <w:rsid w:val="00ED3A70"/>
+    <w:rsid w:val="00ED3F24"/>
+    <w:rsid w:val="00ED4BA4"/>
+    <w:rsid w:val="00ED5363"/>
+    <w:rsid w:val="00ED54D5"/>
+    <w:rsid w:val="00ED578E"/>
+    <w:rsid w:val="00ED60ED"/>
+    <w:rsid w:val="00ED6629"/>
+    <w:rsid w:val="00ED6919"/>
+    <w:rsid w:val="00ED7003"/>
+    <w:rsid w:val="00ED739B"/>
+    <w:rsid w:val="00ED7573"/>
+    <w:rsid w:val="00ED76AF"/>
+    <w:rsid w:val="00ED7E78"/>
+    <w:rsid w:val="00EE0242"/>
+    <w:rsid w:val="00EE0647"/>
+    <w:rsid w:val="00EE0DAB"/>
+    <w:rsid w:val="00EE10D0"/>
+    <w:rsid w:val="00EE2314"/>
+    <w:rsid w:val="00EE2876"/>
+    <w:rsid w:val="00EE294E"/>
+    <w:rsid w:val="00EE3404"/>
+    <w:rsid w:val="00EE379F"/>
+    <w:rsid w:val="00EE3BD3"/>
+    <w:rsid w:val="00EE3C68"/>
+    <w:rsid w:val="00EE3E5B"/>
+    <w:rsid w:val="00EE3EE0"/>
+    <w:rsid w:val="00EE402C"/>
+    <w:rsid w:val="00EE40BC"/>
+    <w:rsid w:val="00EE45E2"/>
+    <w:rsid w:val="00EE59FE"/>
+    <w:rsid w:val="00EE5FB6"/>
+    <w:rsid w:val="00EE689E"/>
+    <w:rsid w:val="00EE7453"/>
+    <w:rsid w:val="00EE7A24"/>
+    <w:rsid w:val="00EE7E13"/>
+    <w:rsid w:val="00EF0A53"/>
+    <w:rsid w:val="00EF129C"/>
+    <w:rsid w:val="00EF1818"/>
+    <w:rsid w:val="00EF1965"/>
+    <w:rsid w:val="00EF22E3"/>
+    <w:rsid w:val="00EF2484"/>
+    <w:rsid w:val="00EF2561"/>
+    <w:rsid w:val="00EF3113"/>
+    <w:rsid w:val="00EF37B6"/>
+    <w:rsid w:val="00EF4308"/>
+    <w:rsid w:val="00EF442A"/>
+    <w:rsid w:val="00EF481F"/>
+    <w:rsid w:val="00EF499F"/>
+    <w:rsid w:val="00EF4BD3"/>
+    <w:rsid w:val="00EF53C0"/>
+    <w:rsid w:val="00EF5670"/>
+    <w:rsid w:val="00EF56D1"/>
+    <w:rsid w:val="00EF6233"/>
+    <w:rsid w:val="00EF72AC"/>
+    <w:rsid w:val="00EF756C"/>
+    <w:rsid w:val="00EF7C7F"/>
+    <w:rsid w:val="00EF7C98"/>
+    <w:rsid w:val="00F000FD"/>
+    <w:rsid w:val="00F00A54"/>
+    <w:rsid w:val="00F010CA"/>
+    <w:rsid w:val="00F01137"/>
+    <w:rsid w:val="00F01306"/>
+    <w:rsid w:val="00F0144C"/>
+    <w:rsid w:val="00F0190E"/>
+    <w:rsid w:val="00F01DDB"/>
+    <w:rsid w:val="00F01DE7"/>
+    <w:rsid w:val="00F02BE1"/>
+    <w:rsid w:val="00F03485"/>
+    <w:rsid w:val="00F03564"/>
+    <w:rsid w:val="00F0362B"/>
+    <w:rsid w:val="00F0390F"/>
+    <w:rsid w:val="00F03A51"/>
+    <w:rsid w:val="00F03AFA"/>
+    <w:rsid w:val="00F047E2"/>
+    <w:rsid w:val="00F04E34"/>
+    <w:rsid w:val="00F053BF"/>
+    <w:rsid w:val="00F0576F"/>
+    <w:rsid w:val="00F058F9"/>
+    <w:rsid w:val="00F05F84"/>
+    <w:rsid w:val="00F063E0"/>
+    <w:rsid w:val="00F064D8"/>
+    <w:rsid w:val="00F06A48"/>
+    <w:rsid w:val="00F06BB2"/>
+    <w:rsid w:val="00F0730C"/>
+    <w:rsid w:val="00F09198"/>
+    <w:rsid w:val="00F10131"/>
+    <w:rsid w:val="00F10441"/>
+    <w:rsid w:val="00F109B3"/>
+    <w:rsid w:val="00F10B59"/>
+    <w:rsid w:val="00F11910"/>
+    <w:rsid w:val="00F11B9E"/>
+    <w:rsid w:val="00F11F81"/>
+    <w:rsid w:val="00F1234A"/>
+    <w:rsid w:val="00F12389"/>
+    <w:rsid w:val="00F1251A"/>
+    <w:rsid w:val="00F13077"/>
+    <w:rsid w:val="00F13746"/>
+    <w:rsid w:val="00F13C67"/>
+    <w:rsid w:val="00F14328"/>
+    <w:rsid w:val="00F1433B"/>
+    <w:rsid w:val="00F14AA5"/>
+    <w:rsid w:val="00F15F46"/>
+    <w:rsid w:val="00F16B23"/>
+    <w:rsid w:val="00F171AE"/>
+    <w:rsid w:val="00F179A3"/>
+    <w:rsid w:val="00F17C8C"/>
+    <w:rsid w:val="00F17DC7"/>
+    <w:rsid w:val="00F17DEF"/>
+    <w:rsid w:val="00F20175"/>
+    <w:rsid w:val="00F207D7"/>
+    <w:rsid w:val="00F20A0C"/>
+    <w:rsid w:val="00F20BF6"/>
+    <w:rsid w:val="00F2150A"/>
+    <w:rsid w:val="00F220C6"/>
+    <w:rsid w:val="00F22573"/>
+    <w:rsid w:val="00F22808"/>
+    <w:rsid w:val="00F229B7"/>
+    <w:rsid w:val="00F22A69"/>
+    <w:rsid w:val="00F23141"/>
+    <w:rsid w:val="00F23305"/>
+    <w:rsid w:val="00F23FAF"/>
+    <w:rsid w:val="00F242A4"/>
+    <w:rsid w:val="00F24354"/>
+    <w:rsid w:val="00F24B12"/>
+    <w:rsid w:val="00F24B66"/>
+    <w:rsid w:val="00F24E50"/>
+    <w:rsid w:val="00F2544A"/>
+    <w:rsid w:val="00F2579A"/>
+    <w:rsid w:val="00F258B5"/>
+    <w:rsid w:val="00F258D0"/>
+    <w:rsid w:val="00F25A3F"/>
+    <w:rsid w:val="00F2609E"/>
+    <w:rsid w:val="00F26729"/>
+    <w:rsid w:val="00F26C39"/>
+    <w:rsid w:val="00F27223"/>
+    <w:rsid w:val="00F27702"/>
+    <w:rsid w:val="00F27A39"/>
+    <w:rsid w:val="00F27B2B"/>
+    <w:rsid w:val="00F27CAA"/>
+    <w:rsid w:val="00F30794"/>
+    <w:rsid w:val="00F3131D"/>
+    <w:rsid w:val="00F31EDE"/>
+    <w:rsid w:val="00F32F3D"/>
+    <w:rsid w:val="00F3363B"/>
+    <w:rsid w:val="00F336F8"/>
+    <w:rsid w:val="00F33DD4"/>
+    <w:rsid w:val="00F33E81"/>
+    <w:rsid w:val="00F355CF"/>
+    <w:rsid w:val="00F35714"/>
+    <w:rsid w:val="00F35AF3"/>
+    <w:rsid w:val="00F35CB0"/>
+    <w:rsid w:val="00F374CC"/>
+    <w:rsid w:val="00F374D1"/>
+    <w:rsid w:val="00F40115"/>
+    <w:rsid w:val="00F41149"/>
+    <w:rsid w:val="00F413BC"/>
+    <w:rsid w:val="00F4157D"/>
+    <w:rsid w:val="00F415A9"/>
+    <w:rsid w:val="00F41A0B"/>
+    <w:rsid w:val="00F41CBD"/>
+    <w:rsid w:val="00F41D26"/>
+    <w:rsid w:val="00F421D1"/>
+    <w:rsid w:val="00F42504"/>
+    <w:rsid w:val="00F427BB"/>
+    <w:rsid w:val="00F428CC"/>
+    <w:rsid w:val="00F42D2C"/>
+    <w:rsid w:val="00F42E57"/>
+    <w:rsid w:val="00F42F94"/>
+    <w:rsid w:val="00F43270"/>
+    <w:rsid w:val="00F4369D"/>
+    <w:rsid w:val="00F438EC"/>
+    <w:rsid w:val="00F43B72"/>
+    <w:rsid w:val="00F44079"/>
+    <w:rsid w:val="00F441AC"/>
+    <w:rsid w:val="00F443C1"/>
+    <w:rsid w:val="00F45098"/>
+    <w:rsid w:val="00F45455"/>
+    <w:rsid w:val="00F45AE6"/>
+    <w:rsid w:val="00F45E27"/>
+    <w:rsid w:val="00F47286"/>
+    <w:rsid w:val="00F477E1"/>
+    <w:rsid w:val="00F47BD5"/>
+    <w:rsid w:val="00F47D7D"/>
+    <w:rsid w:val="00F5014E"/>
+    <w:rsid w:val="00F503D5"/>
+    <w:rsid w:val="00F50686"/>
+    <w:rsid w:val="00F50D23"/>
+    <w:rsid w:val="00F50D43"/>
+    <w:rsid w:val="00F51060"/>
+    <w:rsid w:val="00F51489"/>
+    <w:rsid w:val="00F5150C"/>
+    <w:rsid w:val="00F51709"/>
+    <w:rsid w:val="00F51AA3"/>
+    <w:rsid w:val="00F51AC2"/>
+    <w:rsid w:val="00F522D0"/>
+    <w:rsid w:val="00F52C1E"/>
+    <w:rsid w:val="00F52FA5"/>
+    <w:rsid w:val="00F53DB3"/>
+    <w:rsid w:val="00F53EDE"/>
+    <w:rsid w:val="00F5411D"/>
+    <w:rsid w:val="00F54E25"/>
+    <w:rsid w:val="00F550D0"/>
+    <w:rsid w:val="00F55194"/>
+    <w:rsid w:val="00F55390"/>
+    <w:rsid w:val="00F55C4B"/>
+    <w:rsid w:val="00F569E7"/>
+    <w:rsid w:val="00F56D3A"/>
+    <w:rsid w:val="00F56D88"/>
+    <w:rsid w:val="00F56F6E"/>
+    <w:rsid w:val="00F56F78"/>
+    <w:rsid w:val="00F57E9C"/>
+    <w:rsid w:val="00F57EF0"/>
+    <w:rsid w:val="00F60376"/>
+    <w:rsid w:val="00F60477"/>
+    <w:rsid w:val="00F610A7"/>
+    <w:rsid w:val="00F61F8E"/>
+    <w:rsid w:val="00F6236E"/>
+    <w:rsid w:val="00F6339C"/>
+    <w:rsid w:val="00F63DD3"/>
+    <w:rsid w:val="00F642A6"/>
+    <w:rsid w:val="00F6452C"/>
+    <w:rsid w:val="00F64685"/>
+    <w:rsid w:val="00F64A95"/>
+    <w:rsid w:val="00F64AD2"/>
+    <w:rsid w:val="00F64E12"/>
+    <w:rsid w:val="00F65BBB"/>
+    <w:rsid w:val="00F65C3F"/>
+    <w:rsid w:val="00F65E08"/>
+    <w:rsid w:val="00F665D1"/>
+    <w:rsid w:val="00F6719C"/>
+    <w:rsid w:val="00F6776F"/>
+    <w:rsid w:val="00F67787"/>
+    <w:rsid w:val="00F67D27"/>
+    <w:rsid w:val="00F67D82"/>
+    <w:rsid w:val="00F67E34"/>
+    <w:rsid w:val="00F67F8E"/>
+    <w:rsid w:val="00F708A2"/>
+    <w:rsid w:val="00F70EE3"/>
+    <w:rsid w:val="00F70FF4"/>
+    <w:rsid w:val="00F720E4"/>
+    <w:rsid w:val="00F72444"/>
+    <w:rsid w:val="00F725E5"/>
+    <w:rsid w:val="00F736DF"/>
+    <w:rsid w:val="00F73D36"/>
+    <w:rsid w:val="00F73DC4"/>
+    <w:rsid w:val="00F7406B"/>
+    <w:rsid w:val="00F740CD"/>
+    <w:rsid w:val="00F748D1"/>
+    <w:rsid w:val="00F75A98"/>
+    <w:rsid w:val="00F76383"/>
+    <w:rsid w:val="00F7642A"/>
+    <w:rsid w:val="00F76505"/>
+    <w:rsid w:val="00F7692A"/>
+    <w:rsid w:val="00F7696C"/>
+    <w:rsid w:val="00F776F3"/>
+    <w:rsid w:val="00F77E3D"/>
+    <w:rsid w:val="00F77EF3"/>
+    <w:rsid w:val="00F8079D"/>
+    <w:rsid w:val="00F80F4A"/>
+    <w:rsid w:val="00F81110"/>
+    <w:rsid w:val="00F81198"/>
+    <w:rsid w:val="00F811C0"/>
+    <w:rsid w:val="00F812F7"/>
+    <w:rsid w:val="00F81ED4"/>
+    <w:rsid w:val="00F822E8"/>
+    <w:rsid w:val="00F8254A"/>
+    <w:rsid w:val="00F82AC1"/>
+    <w:rsid w:val="00F832F7"/>
+    <w:rsid w:val="00F837A3"/>
+    <w:rsid w:val="00F84089"/>
+    <w:rsid w:val="00F840AE"/>
+    <w:rsid w:val="00F841CB"/>
+    <w:rsid w:val="00F844E2"/>
+    <w:rsid w:val="00F845C6"/>
+    <w:rsid w:val="00F84B0E"/>
+    <w:rsid w:val="00F84B39"/>
+    <w:rsid w:val="00F84C77"/>
+    <w:rsid w:val="00F85517"/>
+    <w:rsid w:val="00F85554"/>
+    <w:rsid w:val="00F85AC5"/>
+    <w:rsid w:val="00F86561"/>
+    <w:rsid w:val="00F8662F"/>
+    <w:rsid w:val="00F866BD"/>
+    <w:rsid w:val="00F86D9F"/>
+    <w:rsid w:val="00F87C21"/>
+    <w:rsid w:val="00F87C6F"/>
+    <w:rsid w:val="00F90029"/>
+    <w:rsid w:val="00F9002F"/>
+    <w:rsid w:val="00F905F2"/>
+    <w:rsid w:val="00F9095D"/>
+    <w:rsid w:val="00F90B2A"/>
+    <w:rsid w:val="00F9129C"/>
+    <w:rsid w:val="00F9179D"/>
+    <w:rsid w:val="00F919CD"/>
+    <w:rsid w:val="00F921A4"/>
+    <w:rsid w:val="00F9239F"/>
+    <w:rsid w:val="00F92AF1"/>
+    <w:rsid w:val="00F936A3"/>
+    <w:rsid w:val="00F9397C"/>
+    <w:rsid w:val="00F939FB"/>
+    <w:rsid w:val="00F93B1C"/>
+    <w:rsid w:val="00F93CED"/>
+    <w:rsid w:val="00F93DA6"/>
+    <w:rsid w:val="00F93DC8"/>
+    <w:rsid w:val="00F94814"/>
+    <w:rsid w:val="00F94897"/>
+    <w:rsid w:val="00F94A30"/>
+    <w:rsid w:val="00F94DC1"/>
+    <w:rsid w:val="00F969FF"/>
+    <w:rsid w:val="00F96E5A"/>
+    <w:rsid w:val="00F96FAD"/>
+    <w:rsid w:val="00FA0688"/>
+    <w:rsid w:val="00FA06BA"/>
+    <w:rsid w:val="00FA06F1"/>
+    <w:rsid w:val="00FA0C4B"/>
+    <w:rsid w:val="00FA162B"/>
+    <w:rsid w:val="00FA17B8"/>
+    <w:rsid w:val="00FA1936"/>
+    <w:rsid w:val="00FA1EBE"/>
+    <w:rsid w:val="00FA223B"/>
+    <w:rsid w:val="00FA2566"/>
+    <w:rsid w:val="00FA271B"/>
+    <w:rsid w:val="00FA3A8B"/>
+    <w:rsid w:val="00FA41BA"/>
+    <w:rsid w:val="00FA435F"/>
+    <w:rsid w:val="00FA4715"/>
+    <w:rsid w:val="00FA5133"/>
+    <w:rsid w:val="00FA5D03"/>
+    <w:rsid w:val="00FA5D62"/>
+    <w:rsid w:val="00FA5D89"/>
+    <w:rsid w:val="00FA6091"/>
+    <w:rsid w:val="00FA659F"/>
+    <w:rsid w:val="00FA67BE"/>
+    <w:rsid w:val="00FA6872"/>
+    <w:rsid w:val="00FA6DCD"/>
+    <w:rsid w:val="00FA6F7F"/>
+    <w:rsid w:val="00FA793B"/>
+    <w:rsid w:val="00FB0139"/>
+    <w:rsid w:val="00FB06E3"/>
+    <w:rsid w:val="00FB09BD"/>
+    <w:rsid w:val="00FB0FBE"/>
+    <w:rsid w:val="00FB22D0"/>
+    <w:rsid w:val="00FB2FCF"/>
+    <w:rsid w:val="00FB307C"/>
+    <w:rsid w:val="00FB3277"/>
+    <w:rsid w:val="00FB342C"/>
+    <w:rsid w:val="00FB3D44"/>
+    <w:rsid w:val="00FB4169"/>
+    <w:rsid w:val="00FB47AE"/>
+    <w:rsid w:val="00FB49C4"/>
+    <w:rsid w:val="00FB4F32"/>
+    <w:rsid w:val="00FB62F2"/>
+    <w:rsid w:val="00FB69DB"/>
+    <w:rsid w:val="00FB7039"/>
+    <w:rsid w:val="00FB7322"/>
+    <w:rsid w:val="00FB74E4"/>
+    <w:rsid w:val="00FB7ECF"/>
+    <w:rsid w:val="00FC0BB4"/>
+    <w:rsid w:val="00FC191B"/>
+    <w:rsid w:val="00FC1944"/>
+    <w:rsid w:val="00FC2149"/>
+    <w:rsid w:val="00FC22FF"/>
+    <w:rsid w:val="00FC2DDF"/>
+    <w:rsid w:val="00FC3143"/>
+    <w:rsid w:val="00FC369A"/>
+    <w:rsid w:val="00FC398A"/>
+    <w:rsid w:val="00FC3C67"/>
+    <w:rsid w:val="00FC44A5"/>
+    <w:rsid w:val="00FC469A"/>
+    <w:rsid w:val="00FC49E6"/>
+    <w:rsid w:val="00FC4D3B"/>
+    <w:rsid w:val="00FC5CCA"/>
+    <w:rsid w:val="00FC5CD9"/>
+    <w:rsid w:val="00FC6305"/>
+    <w:rsid w:val="00FC639E"/>
+    <w:rsid w:val="00FC7006"/>
+    <w:rsid w:val="00FC7024"/>
+    <w:rsid w:val="00FC760C"/>
+    <w:rsid w:val="00FC7786"/>
+    <w:rsid w:val="00FC77CB"/>
+    <w:rsid w:val="00FC784E"/>
+    <w:rsid w:val="00FD0265"/>
+    <w:rsid w:val="00FD1C6F"/>
+    <w:rsid w:val="00FD38FE"/>
+    <w:rsid w:val="00FD3AED"/>
+    <w:rsid w:val="00FD4922"/>
+    <w:rsid w:val="00FD4E55"/>
+    <w:rsid w:val="00FD5330"/>
+    <w:rsid w:val="00FD549B"/>
+    <w:rsid w:val="00FD5C03"/>
+    <w:rsid w:val="00FD5D20"/>
+    <w:rsid w:val="00FD669D"/>
+    <w:rsid w:val="00FD68CB"/>
+    <w:rsid w:val="00FD7107"/>
+    <w:rsid w:val="00FD763D"/>
+    <w:rsid w:val="00FD7973"/>
+    <w:rsid w:val="00FD7A82"/>
+    <w:rsid w:val="00FD7B2F"/>
+    <w:rsid w:val="00FE00D5"/>
+    <w:rsid w:val="00FE041A"/>
+    <w:rsid w:val="00FE05F2"/>
+    <w:rsid w:val="00FE11F8"/>
+    <w:rsid w:val="00FE175B"/>
+    <w:rsid w:val="00FE25EC"/>
+    <w:rsid w:val="00FE2BD5"/>
+    <w:rsid w:val="00FE3291"/>
+    <w:rsid w:val="00FE37F8"/>
+    <w:rsid w:val="00FE3A65"/>
+    <w:rsid w:val="00FE3D7B"/>
+    <w:rsid w:val="00FE4708"/>
+    <w:rsid w:val="00FE4899"/>
+    <w:rsid w:val="00FE4995"/>
+    <w:rsid w:val="00FE4B44"/>
+    <w:rsid w:val="00FE508D"/>
+    <w:rsid w:val="00FE51B4"/>
+    <w:rsid w:val="00FE6D23"/>
+    <w:rsid w:val="00FE6E32"/>
+    <w:rsid w:val="00FE740D"/>
+    <w:rsid w:val="00FE77C7"/>
+    <w:rsid w:val="00FE7B0B"/>
+    <w:rsid w:val="00FE7BE2"/>
+    <w:rsid w:val="00FF0466"/>
+    <w:rsid w:val="00FF091A"/>
+    <w:rsid w:val="00FF0B69"/>
+    <w:rsid w:val="00FF10A2"/>
+    <w:rsid w:val="00FF16AB"/>
+    <w:rsid w:val="00FF18A7"/>
+    <w:rsid w:val="00FF19E5"/>
+    <w:rsid w:val="00FF1D59"/>
+    <w:rsid w:val="00FF1EB2"/>
+    <w:rsid w:val="00FF2097"/>
+    <w:rsid w:val="00FF252B"/>
+    <w:rsid w:val="00FF271B"/>
+    <w:rsid w:val="00FF272C"/>
+    <w:rsid w:val="00FF3040"/>
+    <w:rsid w:val="00FF391D"/>
+    <w:rsid w:val="00FF39AE"/>
+    <w:rsid w:val="00FF3BA7"/>
+    <w:rsid w:val="00FF4190"/>
+    <w:rsid w:val="00FF46E9"/>
+    <w:rsid w:val="00FF4749"/>
+    <w:rsid w:val="00FF575F"/>
+    <w:rsid w:val="00FF5BA4"/>
+    <w:rsid w:val="00FF5BFB"/>
+    <w:rsid w:val="00FF5F1B"/>
+    <w:rsid w:val="00FF6DAF"/>
+    <w:rsid w:val="00FF6F92"/>
+    <w:rsid w:val="00FF73A4"/>
+    <w:rsid w:val="01229890"/>
+    <w:rsid w:val="0173E5C6"/>
+    <w:rsid w:val="01C056D1"/>
+    <w:rsid w:val="01CB03F5"/>
+    <w:rsid w:val="01E8B1AD"/>
+    <w:rsid w:val="022C7B14"/>
+    <w:rsid w:val="02B97DC3"/>
+    <w:rsid w:val="02EFE915"/>
+    <w:rsid w:val="0316BF82"/>
+    <w:rsid w:val="03C06EA6"/>
+    <w:rsid w:val="03F2D4C0"/>
+    <w:rsid w:val="0413A333"/>
+    <w:rsid w:val="04248938"/>
+    <w:rsid w:val="0446CC23"/>
+    <w:rsid w:val="0460D94B"/>
+    <w:rsid w:val="0483B7BD"/>
+    <w:rsid w:val="04904B9F"/>
+    <w:rsid w:val="0491C6CB"/>
+    <w:rsid w:val="049ED075"/>
+    <w:rsid w:val="04B7D140"/>
+    <w:rsid w:val="04C57A4E"/>
+    <w:rsid w:val="04E07BC3"/>
+    <w:rsid w:val="05137ECA"/>
+    <w:rsid w:val="05490656"/>
+    <w:rsid w:val="054B4B32"/>
+    <w:rsid w:val="0569D105"/>
+    <w:rsid w:val="05981D03"/>
+    <w:rsid w:val="05B7A936"/>
+    <w:rsid w:val="05BDD4FF"/>
+    <w:rsid w:val="05CA02E0"/>
+    <w:rsid w:val="060B2D36"/>
+    <w:rsid w:val="06284044"/>
+    <w:rsid w:val="06336A4A"/>
+    <w:rsid w:val="0639BE4F"/>
+    <w:rsid w:val="067F6E1B"/>
+    <w:rsid w:val="06836F61"/>
+    <w:rsid w:val="0687783F"/>
+    <w:rsid w:val="06C1AB62"/>
+    <w:rsid w:val="0728BAEA"/>
+    <w:rsid w:val="0733ED64"/>
+    <w:rsid w:val="0762387E"/>
+    <w:rsid w:val="0780FCFC"/>
+    <w:rsid w:val="078BB4F2"/>
+    <w:rsid w:val="07992A65"/>
+    <w:rsid w:val="07A357D8"/>
+    <w:rsid w:val="07A50C0E"/>
+    <w:rsid w:val="07C73A31"/>
+    <w:rsid w:val="083048C3"/>
+    <w:rsid w:val="086262E6"/>
+    <w:rsid w:val="0889DFB2"/>
+    <w:rsid w:val="08F92C64"/>
+    <w:rsid w:val="0907840A"/>
+    <w:rsid w:val="092F6A2D"/>
+    <w:rsid w:val="0942C21F"/>
+    <w:rsid w:val="0942CDF8"/>
+    <w:rsid w:val="09460F17"/>
+    <w:rsid w:val="09692A50"/>
+    <w:rsid w:val="098FFB4A"/>
+    <w:rsid w:val="09D8A470"/>
+    <w:rsid w:val="0A1C1F56"/>
+    <w:rsid w:val="0A4A1AA2"/>
+    <w:rsid w:val="0A4DDE54"/>
+    <w:rsid w:val="0AAF85F6"/>
+    <w:rsid w:val="0AC2C1B1"/>
+    <w:rsid w:val="0AD97624"/>
+    <w:rsid w:val="0AF95B2A"/>
+    <w:rsid w:val="0B197722"/>
+    <w:rsid w:val="0B5F45C7"/>
+    <w:rsid w:val="0B7AD3AB"/>
+    <w:rsid w:val="0B9BE55E"/>
+    <w:rsid w:val="0BAA1E78"/>
+    <w:rsid w:val="0BC92E74"/>
+    <w:rsid w:val="0BCD2848"/>
+    <w:rsid w:val="0BE775C2"/>
+    <w:rsid w:val="0BEC3E95"/>
+    <w:rsid w:val="0BF94641"/>
+    <w:rsid w:val="0BF9626E"/>
+    <w:rsid w:val="0C2F837E"/>
+    <w:rsid w:val="0C3975F5"/>
+    <w:rsid w:val="0C53DD77"/>
+    <w:rsid w:val="0C5C0D59"/>
+    <w:rsid w:val="0CBA5816"/>
+    <w:rsid w:val="0CD30082"/>
+    <w:rsid w:val="0CD9E64C"/>
+    <w:rsid w:val="0D1E93EA"/>
+    <w:rsid w:val="0D717207"/>
+    <w:rsid w:val="0D9A97B7"/>
+    <w:rsid w:val="0DBA785C"/>
+    <w:rsid w:val="0DBD0A15"/>
+    <w:rsid w:val="0DC65B0F"/>
+    <w:rsid w:val="0DD2BAED"/>
+    <w:rsid w:val="0DFC2206"/>
+    <w:rsid w:val="0E64A2CC"/>
+    <w:rsid w:val="0E65A215"/>
+    <w:rsid w:val="0E7882FA"/>
+    <w:rsid w:val="0EC4E8F4"/>
+    <w:rsid w:val="0ECAE448"/>
+    <w:rsid w:val="0ECE97F4"/>
+    <w:rsid w:val="0EE9790B"/>
+    <w:rsid w:val="0EF89F95"/>
+    <w:rsid w:val="0F1DB477"/>
+    <w:rsid w:val="0F32C70D"/>
+    <w:rsid w:val="0F53E598"/>
+    <w:rsid w:val="0F6C96C8"/>
+    <w:rsid w:val="0F948A5C"/>
+    <w:rsid w:val="0FDFB573"/>
+    <w:rsid w:val="1004742C"/>
+    <w:rsid w:val="1034BC86"/>
+    <w:rsid w:val="10C06FA3"/>
+    <w:rsid w:val="110F80F6"/>
+    <w:rsid w:val="1178D3E5"/>
+    <w:rsid w:val="117BB810"/>
+    <w:rsid w:val="118C0302"/>
+    <w:rsid w:val="125FBBBA"/>
+    <w:rsid w:val="12791D11"/>
+    <w:rsid w:val="1286EB65"/>
+    <w:rsid w:val="12D5952A"/>
+    <w:rsid w:val="130BE418"/>
+    <w:rsid w:val="1378015A"/>
+    <w:rsid w:val="13A3E1C4"/>
+    <w:rsid w:val="13ACB77E"/>
+    <w:rsid w:val="13D9FCCC"/>
+    <w:rsid w:val="14216D06"/>
+    <w:rsid w:val="14A708CF"/>
+    <w:rsid w:val="14E7C144"/>
+    <w:rsid w:val="15640836"/>
+    <w:rsid w:val="15745817"/>
+    <w:rsid w:val="158D7533"/>
+    <w:rsid w:val="15975A9D"/>
+    <w:rsid w:val="15984BDD"/>
+    <w:rsid w:val="15C1C982"/>
+    <w:rsid w:val="15D5F94E"/>
+    <w:rsid w:val="15E87933"/>
+    <w:rsid w:val="161E3F4E"/>
+    <w:rsid w:val="1655EF9F"/>
+    <w:rsid w:val="1677C24A"/>
+    <w:rsid w:val="16B6E96D"/>
+    <w:rsid w:val="16BDBD68"/>
+    <w:rsid w:val="16E16881"/>
+    <w:rsid w:val="16F7688A"/>
+    <w:rsid w:val="171EA348"/>
+    <w:rsid w:val="1763D298"/>
+    <w:rsid w:val="178E9406"/>
+    <w:rsid w:val="17BBF271"/>
+    <w:rsid w:val="17EE7D54"/>
+    <w:rsid w:val="180A5264"/>
+    <w:rsid w:val="180B853B"/>
+    <w:rsid w:val="180DDE15"/>
+    <w:rsid w:val="1817DB74"/>
+    <w:rsid w:val="1832A1A7"/>
+    <w:rsid w:val="1835BFFB"/>
+    <w:rsid w:val="18469B98"/>
+    <w:rsid w:val="1884A9FA"/>
+    <w:rsid w:val="1886DEA6"/>
+    <w:rsid w:val="189EA129"/>
+    <w:rsid w:val="1926649A"/>
+    <w:rsid w:val="192B607D"/>
+    <w:rsid w:val="195367F2"/>
+    <w:rsid w:val="1957E6A3"/>
+    <w:rsid w:val="1969D4A5"/>
+    <w:rsid w:val="19AD26F8"/>
+    <w:rsid w:val="19CE82D4"/>
+    <w:rsid w:val="19FBAEDA"/>
+    <w:rsid w:val="1A0622BB"/>
+    <w:rsid w:val="1A06B66D"/>
+    <w:rsid w:val="1A328210"/>
+    <w:rsid w:val="1A7AD557"/>
+    <w:rsid w:val="1A9A114B"/>
+    <w:rsid w:val="1AAE6AAE"/>
+    <w:rsid w:val="1AC4F6E0"/>
+    <w:rsid w:val="1ADD6AAC"/>
+    <w:rsid w:val="1AFEE455"/>
+    <w:rsid w:val="1B085080"/>
+    <w:rsid w:val="1B152F7E"/>
+    <w:rsid w:val="1B188487"/>
+    <w:rsid w:val="1B1BEF29"/>
+    <w:rsid w:val="1B240C97"/>
+    <w:rsid w:val="1B46040E"/>
+    <w:rsid w:val="1B5FBAD5"/>
+    <w:rsid w:val="1B6A3CFB"/>
+    <w:rsid w:val="1B6F94E6"/>
+    <w:rsid w:val="1BE83B27"/>
+    <w:rsid w:val="1C127272"/>
+    <w:rsid w:val="1C33258D"/>
+    <w:rsid w:val="1C333247"/>
+    <w:rsid w:val="1C58010C"/>
+    <w:rsid w:val="1C69B7A1"/>
+    <w:rsid w:val="1CA0865A"/>
+    <w:rsid w:val="1CB7106E"/>
+    <w:rsid w:val="1CB850B9"/>
+    <w:rsid w:val="1CC3ED74"/>
+    <w:rsid w:val="1CD577BE"/>
+    <w:rsid w:val="1CFA6EEB"/>
+    <w:rsid w:val="1D62060C"/>
+    <w:rsid w:val="1D689160"/>
+    <w:rsid w:val="1DAAC9D0"/>
+    <w:rsid w:val="1DC7508A"/>
+    <w:rsid w:val="1DEA8DAF"/>
+    <w:rsid w:val="1DF5A370"/>
+    <w:rsid w:val="1E140D4C"/>
+    <w:rsid w:val="1E293D90"/>
+    <w:rsid w:val="1E50CD64"/>
+    <w:rsid w:val="1E578F67"/>
+    <w:rsid w:val="1E57D73E"/>
+    <w:rsid w:val="1EA5229F"/>
+    <w:rsid w:val="1EBE8172"/>
+    <w:rsid w:val="1EC5A37A"/>
+    <w:rsid w:val="1ECC7832"/>
+    <w:rsid w:val="1ED98FBF"/>
+    <w:rsid w:val="1F20FBD9"/>
+    <w:rsid w:val="1FE63E49"/>
+    <w:rsid w:val="1FE6EF07"/>
+    <w:rsid w:val="200F2067"/>
+    <w:rsid w:val="20592C48"/>
+    <w:rsid w:val="20FC8EE7"/>
+    <w:rsid w:val="2119C72A"/>
+    <w:rsid w:val="2127E061"/>
+    <w:rsid w:val="21848117"/>
+    <w:rsid w:val="21B0A64B"/>
+    <w:rsid w:val="21BD3DB5"/>
+    <w:rsid w:val="21C46E37"/>
+    <w:rsid w:val="21D7AF80"/>
+    <w:rsid w:val="21D98408"/>
+    <w:rsid w:val="21E58E82"/>
+    <w:rsid w:val="21FD3865"/>
+    <w:rsid w:val="22087C85"/>
+    <w:rsid w:val="221E539E"/>
+    <w:rsid w:val="222396DB"/>
+    <w:rsid w:val="223A56C0"/>
+    <w:rsid w:val="22643DD8"/>
+    <w:rsid w:val="22B6873B"/>
+    <w:rsid w:val="22B8C4BC"/>
+    <w:rsid w:val="22C8EA11"/>
+    <w:rsid w:val="22E592CE"/>
+    <w:rsid w:val="23119773"/>
+    <w:rsid w:val="237AB78F"/>
+    <w:rsid w:val="23C3CBB8"/>
+    <w:rsid w:val="23E3D018"/>
+    <w:rsid w:val="240485ED"/>
+    <w:rsid w:val="2417595F"/>
+    <w:rsid w:val="242C3F0C"/>
+    <w:rsid w:val="2437EB1F"/>
+    <w:rsid w:val="245E55FD"/>
+    <w:rsid w:val="24775CC0"/>
+    <w:rsid w:val="247AA3B0"/>
+    <w:rsid w:val="249CD8B7"/>
+    <w:rsid w:val="24C87A56"/>
+    <w:rsid w:val="24D855DE"/>
+    <w:rsid w:val="24D94D9D"/>
+    <w:rsid w:val="24E7625A"/>
+    <w:rsid w:val="251FF641"/>
+    <w:rsid w:val="253069F4"/>
+    <w:rsid w:val="2555C18F"/>
+    <w:rsid w:val="2583849A"/>
+    <w:rsid w:val="25860C48"/>
+    <w:rsid w:val="259CE0DF"/>
+    <w:rsid w:val="25C10681"/>
+    <w:rsid w:val="263D8250"/>
+    <w:rsid w:val="267FFA15"/>
+    <w:rsid w:val="2700576E"/>
+    <w:rsid w:val="2712E0E6"/>
+    <w:rsid w:val="27131C25"/>
+    <w:rsid w:val="271AB4D1"/>
+    <w:rsid w:val="271EE53C"/>
+    <w:rsid w:val="274F74D2"/>
+    <w:rsid w:val="2756643F"/>
+    <w:rsid w:val="2759947A"/>
+    <w:rsid w:val="27847C4F"/>
+    <w:rsid w:val="27949C98"/>
+    <w:rsid w:val="27B4BFF9"/>
+    <w:rsid w:val="27CCEA91"/>
+    <w:rsid w:val="27D310B8"/>
+    <w:rsid w:val="27E1C9F2"/>
+    <w:rsid w:val="27F7393D"/>
+    <w:rsid w:val="2806F906"/>
+    <w:rsid w:val="2809E44B"/>
+    <w:rsid w:val="285CE794"/>
+    <w:rsid w:val="286BAA95"/>
+    <w:rsid w:val="2884B80E"/>
+    <w:rsid w:val="2886E950"/>
+    <w:rsid w:val="289954F8"/>
+    <w:rsid w:val="28C2FC40"/>
+    <w:rsid w:val="28D0CDEE"/>
+    <w:rsid w:val="290D512E"/>
+    <w:rsid w:val="29594E35"/>
+    <w:rsid w:val="2959AAD4"/>
+    <w:rsid w:val="29A7C8D7"/>
+    <w:rsid w:val="2A4A5A34"/>
+    <w:rsid w:val="2A509791"/>
+    <w:rsid w:val="2AD1E44B"/>
+    <w:rsid w:val="2B0F2F55"/>
+    <w:rsid w:val="2B125286"/>
+    <w:rsid w:val="2B3837B1"/>
+    <w:rsid w:val="2B714ACF"/>
+    <w:rsid w:val="2BACA511"/>
+    <w:rsid w:val="2BC04A69"/>
+    <w:rsid w:val="2BC1A93F"/>
+    <w:rsid w:val="2C2666D8"/>
+    <w:rsid w:val="2C4487D4"/>
+    <w:rsid w:val="2C477A29"/>
+    <w:rsid w:val="2C818034"/>
+    <w:rsid w:val="2CA254D8"/>
+    <w:rsid w:val="2CCA629B"/>
+    <w:rsid w:val="2CE8E1C2"/>
+    <w:rsid w:val="2D0F1B9D"/>
+    <w:rsid w:val="2D1490E5"/>
+    <w:rsid w:val="2D4354CF"/>
+    <w:rsid w:val="2D57D814"/>
+    <w:rsid w:val="2D70C0B3"/>
+    <w:rsid w:val="2D8D9824"/>
+    <w:rsid w:val="2D941AAF"/>
+    <w:rsid w:val="2E21806A"/>
+    <w:rsid w:val="2E26CEDC"/>
+    <w:rsid w:val="2E27F252"/>
+    <w:rsid w:val="2EA3A4F0"/>
+    <w:rsid w:val="2EC45160"/>
+    <w:rsid w:val="2F261061"/>
+    <w:rsid w:val="2F478479"/>
+    <w:rsid w:val="2F576A72"/>
+    <w:rsid w:val="2F66F1A1"/>
+    <w:rsid w:val="2F6C23AA"/>
+    <w:rsid w:val="2F6F0B8E"/>
+    <w:rsid w:val="2F7C71D8"/>
+    <w:rsid w:val="2F8B8BFC"/>
+    <w:rsid w:val="2FABC449"/>
+    <w:rsid w:val="2FE53977"/>
+    <w:rsid w:val="303D4A1B"/>
+    <w:rsid w:val="30429C7F"/>
+    <w:rsid w:val="30604732"/>
+    <w:rsid w:val="30B869A9"/>
+    <w:rsid w:val="30BA853D"/>
+    <w:rsid w:val="30E5B1BF"/>
+    <w:rsid w:val="311EBCA7"/>
+    <w:rsid w:val="315F0716"/>
+    <w:rsid w:val="318C3729"/>
+    <w:rsid w:val="31F9654D"/>
+    <w:rsid w:val="320ADCB4"/>
+    <w:rsid w:val="32112D19"/>
+    <w:rsid w:val="3225E941"/>
+    <w:rsid w:val="32360B2A"/>
+    <w:rsid w:val="323754C0"/>
+    <w:rsid w:val="3246B69D"/>
+    <w:rsid w:val="32656CBB"/>
+    <w:rsid w:val="32D80A88"/>
+    <w:rsid w:val="33042352"/>
+    <w:rsid w:val="334991BF"/>
+    <w:rsid w:val="33966CC6"/>
+    <w:rsid w:val="33DB3104"/>
+    <w:rsid w:val="33E55C01"/>
+    <w:rsid w:val="33EB35BF"/>
+    <w:rsid w:val="33F4D850"/>
+    <w:rsid w:val="3428C86F"/>
+    <w:rsid w:val="342D606C"/>
+    <w:rsid w:val="3439B77C"/>
+    <w:rsid w:val="343CB947"/>
+    <w:rsid w:val="348DF0C4"/>
+    <w:rsid w:val="34AA5E27"/>
+    <w:rsid w:val="34DA12E1"/>
+    <w:rsid w:val="350139E1"/>
+    <w:rsid w:val="3506DE89"/>
+    <w:rsid w:val="35159BD9"/>
+    <w:rsid w:val="35486CB2"/>
+    <w:rsid w:val="356D20FC"/>
+    <w:rsid w:val="35F1EF8F"/>
+    <w:rsid w:val="36813281"/>
+    <w:rsid w:val="36995604"/>
+    <w:rsid w:val="36E58C73"/>
+    <w:rsid w:val="37028309"/>
+    <w:rsid w:val="3702B2F4"/>
+    <w:rsid w:val="3724B180"/>
+    <w:rsid w:val="372DEA0E"/>
+    <w:rsid w:val="373B6698"/>
+    <w:rsid w:val="374495AB"/>
+    <w:rsid w:val="3769F9DE"/>
+    <w:rsid w:val="379A5AEF"/>
+    <w:rsid w:val="37A5A0F6"/>
+    <w:rsid w:val="37AA0F52"/>
+    <w:rsid w:val="38500A32"/>
+    <w:rsid w:val="38872BF8"/>
+    <w:rsid w:val="38926D6B"/>
+    <w:rsid w:val="38AD8FB0"/>
+    <w:rsid w:val="38B732E3"/>
+    <w:rsid w:val="38C3D4AD"/>
+    <w:rsid w:val="391BFB17"/>
+    <w:rsid w:val="392C012A"/>
+    <w:rsid w:val="3949B346"/>
+    <w:rsid w:val="394A6BA8"/>
+    <w:rsid w:val="3960DE7F"/>
+    <w:rsid w:val="39629567"/>
+    <w:rsid w:val="39A201C1"/>
+    <w:rsid w:val="39A66A0F"/>
+    <w:rsid w:val="39B72A1F"/>
+    <w:rsid w:val="39BD984A"/>
+    <w:rsid w:val="39BF20F9"/>
+    <w:rsid w:val="39E42AB9"/>
+    <w:rsid w:val="3A40158B"/>
+    <w:rsid w:val="3A4B0F6A"/>
+    <w:rsid w:val="3A5826E9"/>
+    <w:rsid w:val="3A6FD73E"/>
+    <w:rsid w:val="3A8BEB91"/>
+    <w:rsid w:val="3B21B4B0"/>
+    <w:rsid w:val="3B646B61"/>
+    <w:rsid w:val="3B6B8061"/>
+    <w:rsid w:val="3B77F47F"/>
+    <w:rsid w:val="3B9606DB"/>
+    <w:rsid w:val="3C095F1B"/>
+    <w:rsid w:val="3C4CC55A"/>
+    <w:rsid w:val="3C5F0855"/>
+    <w:rsid w:val="3C650716"/>
+    <w:rsid w:val="3C791219"/>
+    <w:rsid w:val="3C8EE154"/>
+    <w:rsid w:val="3CE583E4"/>
+    <w:rsid w:val="3CF574EF"/>
+    <w:rsid w:val="3D48C8E1"/>
+    <w:rsid w:val="3D6749CE"/>
+    <w:rsid w:val="3D6FF14A"/>
+    <w:rsid w:val="3DB992D1"/>
+    <w:rsid w:val="3DCAA27C"/>
+    <w:rsid w:val="3DE436F8"/>
+    <w:rsid w:val="3DF34247"/>
+    <w:rsid w:val="3DFE53C9"/>
+    <w:rsid w:val="3E0F8503"/>
+    <w:rsid w:val="3E186E04"/>
+    <w:rsid w:val="3E2AB1B5"/>
+    <w:rsid w:val="3E3E3484"/>
+    <w:rsid w:val="3E40ACDF"/>
+    <w:rsid w:val="3E567353"/>
+    <w:rsid w:val="3E79A9C1"/>
+    <w:rsid w:val="3E9A0A59"/>
+    <w:rsid w:val="3E9F765A"/>
+    <w:rsid w:val="3EF2B7CE"/>
+    <w:rsid w:val="3EF9C3D8"/>
+    <w:rsid w:val="3F077517"/>
+    <w:rsid w:val="3F2F11BD"/>
+    <w:rsid w:val="3F534FD3"/>
+    <w:rsid w:val="3F6D1C58"/>
+    <w:rsid w:val="3F7642E2"/>
+    <w:rsid w:val="3F886398"/>
+    <w:rsid w:val="3FB9B5A1"/>
+    <w:rsid w:val="3FC68216"/>
+    <w:rsid w:val="4005AFEE"/>
+    <w:rsid w:val="40092B9B"/>
+    <w:rsid w:val="401EFD5A"/>
+    <w:rsid w:val="40492846"/>
+    <w:rsid w:val="408CD303"/>
+    <w:rsid w:val="40AE11CA"/>
+    <w:rsid w:val="40BDDA99"/>
+    <w:rsid w:val="40DFDD9B"/>
+    <w:rsid w:val="410A466E"/>
+    <w:rsid w:val="411D8786"/>
+    <w:rsid w:val="412E340C"/>
+    <w:rsid w:val="4141965E"/>
+    <w:rsid w:val="414DFF40"/>
+    <w:rsid w:val="4172016A"/>
+    <w:rsid w:val="41B1B75E"/>
+    <w:rsid w:val="41D1E4BC"/>
+    <w:rsid w:val="41D331D3"/>
+    <w:rsid w:val="421FD454"/>
+    <w:rsid w:val="422DF5A1"/>
+    <w:rsid w:val="42373DE2"/>
+    <w:rsid w:val="4296E5CA"/>
+    <w:rsid w:val="42AA19B7"/>
+    <w:rsid w:val="42B9453D"/>
+    <w:rsid w:val="4329E288"/>
+    <w:rsid w:val="436B1914"/>
+    <w:rsid w:val="4376AE5E"/>
+    <w:rsid w:val="43801D66"/>
+    <w:rsid w:val="4398911D"/>
+    <w:rsid w:val="43999766"/>
+    <w:rsid w:val="439F8A0C"/>
+    <w:rsid w:val="43EEE610"/>
+    <w:rsid w:val="445FC93E"/>
+    <w:rsid w:val="447ABE65"/>
+    <w:rsid w:val="447C5913"/>
+    <w:rsid w:val="44C00CF8"/>
+    <w:rsid w:val="452E81CB"/>
+    <w:rsid w:val="45B6A646"/>
+    <w:rsid w:val="45BF4A8E"/>
+    <w:rsid w:val="45CF4DB5"/>
+    <w:rsid w:val="45E45654"/>
+    <w:rsid w:val="45F92305"/>
+    <w:rsid w:val="460425EA"/>
+    <w:rsid w:val="4614616C"/>
+    <w:rsid w:val="4648A828"/>
+    <w:rsid w:val="465479C5"/>
+    <w:rsid w:val="46A602B5"/>
+    <w:rsid w:val="46AD252C"/>
+    <w:rsid w:val="46BF7EDA"/>
+    <w:rsid w:val="46CFD076"/>
+    <w:rsid w:val="46D87F8C"/>
+    <w:rsid w:val="46F3AD48"/>
+    <w:rsid w:val="470B26DD"/>
+    <w:rsid w:val="472701B2"/>
+    <w:rsid w:val="474FACAA"/>
+    <w:rsid w:val="4752D13F"/>
+    <w:rsid w:val="475935DB"/>
+    <w:rsid w:val="47B6365A"/>
+    <w:rsid w:val="47FF016C"/>
+    <w:rsid w:val="47FF8CBF"/>
+    <w:rsid w:val="48167B13"/>
+    <w:rsid w:val="482E8C23"/>
+    <w:rsid w:val="4863F4C9"/>
+    <w:rsid w:val="486B5D23"/>
+    <w:rsid w:val="487287E7"/>
+    <w:rsid w:val="489134B0"/>
+    <w:rsid w:val="48C43874"/>
+    <w:rsid w:val="48D3F1DB"/>
+    <w:rsid w:val="48DE553A"/>
+    <w:rsid w:val="48F212BD"/>
+    <w:rsid w:val="48FB7EA8"/>
+    <w:rsid w:val="497A93DC"/>
+    <w:rsid w:val="498248EC"/>
+    <w:rsid w:val="49B036B7"/>
+    <w:rsid w:val="4A0B3086"/>
+    <w:rsid w:val="4A3FC420"/>
+    <w:rsid w:val="4A5B6359"/>
+    <w:rsid w:val="4A6008D5"/>
+    <w:rsid w:val="4A715621"/>
+    <w:rsid w:val="4A827C67"/>
+    <w:rsid w:val="4A99ABC3"/>
+    <w:rsid w:val="4A9C3708"/>
+    <w:rsid w:val="4B047820"/>
+    <w:rsid w:val="4B169203"/>
+    <w:rsid w:val="4B40CF98"/>
+    <w:rsid w:val="4B5996C2"/>
+    <w:rsid w:val="4BC10B29"/>
+    <w:rsid w:val="4BFDC505"/>
+    <w:rsid w:val="4C4A7C00"/>
+    <w:rsid w:val="4C516D20"/>
+    <w:rsid w:val="4C90800C"/>
+    <w:rsid w:val="4CA93BDE"/>
+    <w:rsid w:val="4D34A596"/>
+    <w:rsid w:val="4D43B32D"/>
+    <w:rsid w:val="4D9A69EF"/>
+    <w:rsid w:val="4DA55100"/>
+    <w:rsid w:val="4DCBC400"/>
+    <w:rsid w:val="4DDF7674"/>
+    <w:rsid w:val="4E24FA64"/>
+    <w:rsid w:val="4E2BC304"/>
+    <w:rsid w:val="4E48C5C4"/>
+    <w:rsid w:val="4E6CD625"/>
+    <w:rsid w:val="4E811D7F"/>
+    <w:rsid w:val="4E849AA4"/>
+    <w:rsid w:val="4E8B900A"/>
+    <w:rsid w:val="4E8DE9F2"/>
+    <w:rsid w:val="4E8E4727"/>
+    <w:rsid w:val="4EC34E78"/>
+    <w:rsid w:val="4ED02C08"/>
+    <w:rsid w:val="4ED89553"/>
+    <w:rsid w:val="4EDAED62"/>
+    <w:rsid w:val="4EE2DBA2"/>
+    <w:rsid w:val="4EE4536B"/>
+    <w:rsid w:val="4EEA1357"/>
+    <w:rsid w:val="4EEF2E5A"/>
+    <w:rsid w:val="4EF39311"/>
+    <w:rsid w:val="4F04BF73"/>
+    <w:rsid w:val="4F5A20ED"/>
+    <w:rsid w:val="4FB3A0F4"/>
+    <w:rsid w:val="4FD3963B"/>
+    <w:rsid w:val="4FD5FFA6"/>
+    <w:rsid w:val="504FDEE1"/>
+    <w:rsid w:val="507F0EBB"/>
+    <w:rsid w:val="50AFDF33"/>
+    <w:rsid w:val="50EE80D2"/>
+    <w:rsid w:val="511C8285"/>
+    <w:rsid w:val="51224F06"/>
+    <w:rsid w:val="51229A40"/>
+    <w:rsid w:val="513777A9"/>
+    <w:rsid w:val="51481941"/>
+    <w:rsid w:val="5166CA14"/>
+    <w:rsid w:val="5193E202"/>
+    <w:rsid w:val="525AEC4F"/>
+    <w:rsid w:val="52878E20"/>
+    <w:rsid w:val="52BF348A"/>
+    <w:rsid w:val="52C3B350"/>
+    <w:rsid w:val="52DB562A"/>
+    <w:rsid w:val="52EC5B29"/>
+    <w:rsid w:val="52ECD965"/>
+    <w:rsid w:val="52F78868"/>
+    <w:rsid w:val="5325E1D6"/>
+    <w:rsid w:val="533F5F98"/>
+    <w:rsid w:val="53D75ACA"/>
+    <w:rsid w:val="53F5E5CD"/>
+    <w:rsid w:val="54014D33"/>
+    <w:rsid w:val="54653294"/>
+    <w:rsid w:val="54736537"/>
+    <w:rsid w:val="547BF46C"/>
+    <w:rsid w:val="54B476DC"/>
+    <w:rsid w:val="54FEE39E"/>
+    <w:rsid w:val="54FF4699"/>
+    <w:rsid w:val="550F7EA5"/>
+    <w:rsid w:val="5514CAD4"/>
+    <w:rsid w:val="5562A04A"/>
+    <w:rsid w:val="558723EC"/>
+    <w:rsid w:val="55B21750"/>
+    <w:rsid w:val="55B4EBF7"/>
+    <w:rsid w:val="55C95376"/>
+    <w:rsid w:val="55DA5E21"/>
+    <w:rsid w:val="564C3FBD"/>
+    <w:rsid w:val="567BA082"/>
+    <w:rsid w:val="568E27A2"/>
+    <w:rsid w:val="56C6288F"/>
+    <w:rsid w:val="57771538"/>
+    <w:rsid w:val="57974A91"/>
+    <w:rsid w:val="57A166A5"/>
+    <w:rsid w:val="57A1BB68"/>
+    <w:rsid w:val="57B1FB1C"/>
+    <w:rsid w:val="581E675D"/>
+    <w:rsid w:val="582F00AD"/>
+    <w:rsid w:val="584280BE"/>
+    <w:rsid w:val="58725D37"/>
+    <w:rsid w:val="5878C761"/>
+    <w:rsid w:val="588ECBDA"/>
+    <w:rsid w:val="588F5B54"/>
+    <w:rsid w:val="589C706F"/>
+    <w:rsid w:val="58C1C6B9"/>
+    <w:rsid w:val="5925C9BD"/>
+    <w:rsid w:val="5951731B"/>
+    <w:rsid w:val="59A3508E"/>
+    <w:rsid w:val="59AEFA55"/>
+    <w:rsid w:val="5A22F2A9"/>
+    <w:rsid w:val="5A3193DC"/>
+    <w:rsid w:val="5A692395"/>
+    <w:rsid w:val="5A76D725"/>
+    <w:rsid w:val="5AA80F71"/>
+    <w:rsid w:val="5AC34093"/>
+    <w:rsid w:val="5AD448CE"/>
+    <w:rsid w:val="5AEC41A0"/>
+    <w:rsid w:val="5AF308EB"/>
+    <w:rsid w:val="5B1B0743"/>
+    <w:rsid w:val="5B56081F"/>
+    <w:rsid w:val="5B5C7FB6"/>
+    <w:rsid w:val="5B7DCE35"/>
+    <w:rsid w:val="5B8767C5"/>
+    <w:rsid w:val="5BA9BA3D"/>
+    <w:rsid w:val="5BCA55BE"/>
+    <w:rsid w:val="5C454ED6"/>
+    <w:rsid w:val="5C6FBCA2"/>
+    <w:rsid w:val="5C896471"/>
+    <w:rsid w:val="5C8EC15F"/>
+    <w:rsid w:val="5CCEDE88"/>
+    <w:rsid w:val="5D43152C"/>
+    <w:rsid w:val="5D6C2E80"/>
+    <w:rsid w:val="5D9B8BB1"/>
+    <w:rsid w:val="5DD2B0FA"/>
+    <w:rsid w:val="5DECD902"/>
+    <w:rsid w:val="5E1E738A"/>
+    <w:rsid w:val="5E212DC7"/>
+    <w:rsid w:val="5E76791B"/>
+    <w:rsid w:val="5F0E14DD"/>
+    <w:rsid w:val="5F5763E2"/>
+    <w:rsid w:val="5F7A2124"/>
+    <w:rsid w:val="5FAB8C22"/>
+    <w:rsid w:val="5FDEF723"/>
+    <w:rsid w:val="5FE96A4B"/>
+    <w:rsid w:val="5FEC4FB3"/>
+    <w:rsid w:val="5FF23810"/>
+    <w:rsid w:val="600E00B3"/>
+    <w:rsid w:val="6029DD50"/>
+    <w:rsid w:val="60396E91"/>
+    <w:rsid w:val="60B79505"/>
+    <w:rsid w:val="60BB0BFE"/>
+    <w:rsid w:val="60D37137"/>
+    <w:rsid w:val="6122156D"/>
+    <w:rsid w:val="613D24ED"/>
+    <w:rsid w:val="619D0580"/>
+    <w:rsid w:val="61BCB56A"/>
+    <w:rsid w:val="61D72038"/>
+    <w:rsid w:val="61EB6191"/>
+    <w:rsid w:val="61EC7B98"/>
+    <w:rsid w:val="6211EDC6"/>
+    <w:rsid w:val="621A66E9"/>
+    <w:rsid w:val="6231C39E"/>
+    <w:rsid w:val="62491CFE"/>
+    <w:rsid w:val="62C96F68"/>
+    <w:rsid w:val="62D94FC3"/>
+    <w:rsid w:val="63180C7B"/>
+    <w:rsid w:val="636AE91E"/>
+    <w:rsid w:val="637669C9"/>
+    <w:rsid w:val="6389CCEB"/>
+    <w:rsid w:val="6390D6A0"/>
+    <w:rsid w:val="639A008E"/>
+    <w:rsid w:val="63C6970D"/>
+    <w:rsid w:val="64118D0E"/>
+    <w:rsid w:val="64290339"/>
+    <w:rsid w:val="6443C9B0"/>
+    <w:rsid w:val="645108E5"/>
+    <w:rsid w:val="64B243C6"/>
+    <w:rsid w:val="64B9EBF4"/>
+    <w:rsid w:val="65546790"/>
+    <w:rsid w:val="656ABE80"/>
+    <w:rsid w:val="658B985B"/>
+    <w:rsid w:val="65900A36"/>
+    <w:rsid w:val="65906120"/>
+    <w:rsid w:val="65DF21E5"/>
+    <w:rsid w:val="65EF2A0C"/>
+    <w:rsid w:val="661745EE"/>
+    <w:rsid w:val="66260E0F"/>
+    <w:rsid w:val="6637A077"/>
+    <w:rsid w:val="666F0C48"/>
+    <w:rsid w:val="6690D8D3"/>
+    <w:rsid w:val="66EAE253"/>
+    <w:rsid w:val="67603D22"/>
+    <w:rsid w:val="676B7369"/>
+    <w:rsid w:val="678B135D"/>
+    <w:rsid w:val="679736C1"/>
+    <w:rsid w:val="67B1A499"/>
+    <w:rsid w:val="67CCB94A"/>
+    <w:rsid w:val="67D5F92F"/>
+    <w:rsid w:val="68298206"/>
+    <w:rsid w:val="684D7D46"/>
+    <w:rsid w:val="68812F4A"/>
+    <w:rsid w:val="68A47724"/>
+    <w:rsid w:val="698D7068"/>
+    <w:rsid w:val="6990A97C"/>
+    <w:rsid w:val="69D41D83"/>
+    <w:rsid w:val="6A4435BC"/>
+    <w:rsid w:val="6A45CDC9"/>
+    <w:rsid w:val="6A5394E7"/>
+    <w:rsid w:val="6A5A32E2"/>
+    <w:rsid w:val="6A754A1C"/>
+    <w:rsid w:val="6A8FE629"/>
+    <w:rsid w:val="6ABE0EA8"/>
+    <w:rsid w:val="6AC729EA"/>
+    <w:rsid w:val="6B5B66C8"/>
+    <w:rsid w:val="6B5FAC17"/>
+    <w:rsid w:val="6B5FE75D"/>
+    <w:rsid w:val="6B6A58CF"/>
+    <w:rsid w:val="6B882038"/>
+    <w:rsid w:val="6BCD7C59"/>
+    <w:rsid w:val="6BD6E292"/>
+    <w:rsid w:val="6C16E5F3"/>
+    <w:rsid w:val="6C1BD973"/>
+    <w:rsid w:val="6C3ACEE5"/>
+    <w:rsid w:val="6C7251C1"/>
+    <w:rsid w:val="6C765410"/>
+    <w:rsid w:val="6C7DE76E"/>
+    <w:rsid w:val="6C86E0DA"/>
+    <w:rsid w:val="6CAA271A"/>
+    <w:rsid w:val="6CBDBF8A"/>
+    <w:rsid w:val="6CE6F094"/>
+    <w:rsid w:val="6CEB97D4"/>
+    <w:rsid w:val="6D43887C"/>
+    <w:rsid w:val="6D4660F5"/>
+    <w:rsid w:val="6D674E58"/>
+    <w:rsid w:val="6D98686C"/>
+    <w:rsid w:val="6DB2379D"/>
+    <w:rsid w:val="6E6E9447"/>
+    <w:rsid w:val="6E83D7B3"/>
+    <w:rsid w:val="6E9A999D"/>
+    <w:rsid w:val="6EC5A63E"/>
+    <w:rsid w:val="6EF02F3D"/>
+    <w:rsid w:val="6EF456D0"/>
+    <w:rsid w:val="6EF78C4B"/>
+    <w:rsid w:val="6EFA904B"/>
+    <w:rsid w:val="6F4714A9"/>
+    <w:rsid w:val="6F580680"/>
+    <w:rsid w:val="6F5D5CF1"/>
+    <w:rsid w:val="6F72641C"/>
+    <w:rsid w:val="7034752B"/>
+    <w:rsid w:val="70764A14"/>
+    <w:rsid w:val="7088D2FE"/>
+    <w:rsid w:val="70D99CCD"/>
+    <w:rsid w:val="71074119"/>
+    <w:rsid w:val="7160A2B4"/>
+    <w:rsid w:val="7172194A"/>
+    <w:rsid w:val="71739636"/>
+    <w:rsid w:val="71CF1A89"/>
+    <w:rsid w:val="71D85117"/>
+    <w:rsid w:val="71E09771"/>
+    <w:rsid w:val="72028DED"/>
+    <w:rsid w:val="721FDC11"/>
+    <w:rsid w:val="7222420F"/>
+    <w:rsid w:val="7234FA56"/>
+    <w:rsid w:val="7265F233"/>
+    <w:rsid w:val="72930E0B"/>
+    <w:rsid w:val="729BB812"/>
+    <w:rsid w:val="72B741E0"/>
+    <w:rsid w:val="72BF7AB7"/>
+    <w:rsid w:val="72F2DEF4"/>
+    <w:rsid w:val="730439C8"/>
+    <w:rsid w:val="733A7D86"/>
+    <w:rsid w:val="73EBAD19"/>
+    <w:rsid w:val="73FFCA44"/>
+    <w:rsid w:val="74AD01B6"/>
+    <w:rsid w:val="74BA39E4"/>
+    <w:rsid w:val="75515FC1"/>
+    <w:rsid w:val="759D51F5"/>
+    <w:rsid w:val="75BCDC67"/>
+    <w:rsid w:val="75E6B77B"/>
+    <w:rsid w:val="75F5B411"/>
+    <w:rsid w:val="75FC6F6C"/>
+    <w:rsid w:val="762C1930"/>
+    <w:rsid w:val="7637A035"/>
+    <w:rsid w:val="763A7B8F"/>
+    <w:rsid w:val="76759832"/>
+    <w:rsid w:val="76C47B3D"/>
+    <w:rsid w:val="76CF6C89"/>
+    <w:rsid w:val="76E908A2"/>
+    <w:rsid w:val="76EF2953"/>
+    <w:rsid w:val="7721D411"/>
+    <w:rsid w:val="77279FED"/>
+    <w:rsid w:val="7742A46B"/>
+    <w:rsid w:val="77918472"/>
+    <w:rsid w:val="77924DC0"/>
+    <w:rsid w:val="77BE30BB"/>
+    <w:rsid w:val="77D6549B"/>
+    <w:rsid w:val="780ECF43"/>
+    <w:rsid w:val="78543E02"/>
+    <w:rsid w:val="78553623"/>
+    <w:rsid w:val="78605B56"/>
+    <w:rsid w:val="787ADF1A"/>
+    <w:rsid w:val="78AF9F63"/>
+    <w:rsid w:val="78C4DA09"/>
+    <w:rsid w:val="78F20E32"/>
+    <w:rsid w:val="7956F3C9"/>
+    <w:rsid w:val="796BFE44"/>
+    <w:rsid w:val="797B77E0"/>
+    <w:rsid w:val="7AADEC69"/>
+    <w:rsid w:val="7B350A48"/>
+    <w:rsid w:val="7B3A2590"/>
+    <w:rsid w:val="7B55EBDA"/>
+    <w:rsid w:val="7B63095D"/>
+    <w:rsid w:val="7B91BD1F"/>
+    <w:rsid w:val="7C00F665"/>
+    <w:rsid w:val="7C13BC46"/>
+    <w:rsid w:val="7C2082F0"/>
+    <w:rsid w:val="7C4D2411"/>
+    <w:rsid w:val="7C5457DD"/>
+    <w:rsid w:val="7D229E48"/>
+    <w:rsid w:val="7D35335B"/>
+    <w:rsid w:val="7D834890"/>
+    <w:rsid w:val="7D90222A"/>
+    <w:rsid w:val="7D90C348"/>
+    <w:rsid w:val="7D98C875"/>
+    <w:rsid w:val="7E2074E0"/>
+    <w:rsid w:val="7E56EDB3"/>
+    <w:rsid w:val="7E640751"/>
+    <w:rsid w:val="7E9573F1"/>
+    <w:rsid w:val="7EBCE266"/>
+    <w:rsid w:val="7ECB734D"/>
+    <w:rsid w:val="7EDA6059"/>
+    <w:rsid w:val="7F0625DF"/>
+    <w:rsid w:val="7F4BA3DC"/>
+    <w:rsid w:val="7F7A9960"/>
+    <w:rsid w:val="7FF036A3"/>
+    <w:rsid w:val="7FF0D509"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="48FD7A9B"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{4572AD79-47BB-40DB-A978-85975C9D542F}"/>
+  <w14:docId w14:val="40301093"/>
+  <w15:docId w15:val="{2B2C2276-E4B9-4BFA-93B1-9FB315C66474}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -287,51 +22494,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -488,579 +22695,4110 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="006A5B42"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="00033F88"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="4EA72E" w:themeColor="accent6"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="00CE65B0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="007C3929"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="004C668E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="004C668E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="004C668E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="004C668E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="004C668E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="86"/>
+      <w:ind w:left="2660" w:right="1303"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="2200" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD3C04"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0039279A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0039279A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0039279A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0039279A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0039279A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0039279A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0039279A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A71484"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A71484"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A71484"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A71484"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent1">
+    <w:name w:val="Grid Table 1 Light Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00687B73"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00687B73"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A62D33"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:color w:val="4EA72E" w:themeColor="accent6"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00615DF5"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00615DF5"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00104C36"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4EA72E" w:themeColor="accent6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="009856A1"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004723DB"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00AE2987"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DAE9F7" w:themeColor="text2" w:themeTint="1A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DAE9F7" w:themeColor="text2" w:themeTint="1A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DAE9F7" w:themeColor="text2" w:themeTint="1A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DAE9F7" w:themeColor="text2" w:themeTint="1A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DAE9F7" w:themeColor="text2" w:themeTint="1A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DAE9F7" w:themeColor="text2" w:themeTint="1A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D7359"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF0AAA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9980"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E775D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00103204"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00103204"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326A9F"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent2">
+    <w:name w:val="Grid Table 4 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="001A1C40"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00621B75"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable2-Accent2">
+    <w:name w:val="Grid Table 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00677844"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable2-Accent1">
+    <w:name w:val="List Table 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="003D715F"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00EE0DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C31496"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E80254"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable2-Accent1">
+    <w:name w:val="Grid Table 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="0068059E"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable2-Accent6">
+    <w:name w:val="Grid Table 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="0068059E"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable5">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="45"/>
+    <w:rsid w:val="00854682"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent6">
+    <w:name w:val="Grid Table 1 Light Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="0026761E"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B3E5A1" w:themeColor="accent6" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00093D3A"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00093D3A"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent2">
+    <w:name w:val="List Table 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00646A3A"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable4-Accent2">
+    <w:name w:val="List Table 4 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00F01DE7"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F1A983" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE77C7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE77C7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE77C7"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Style1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00322918"/>
+    <w:rPr>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="BodyTextChar"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="00322918"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="00CE65B0"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE65B0"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="007C3929"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent5">
+    <w:name w:val="Grid Table 5 Dark Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="007C3929"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent4">
+    <w:name w:val="Grid Table 5 Dark Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="007C3929"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent6">
+    <w:name w:val="Grid Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="007C3929"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent4">
+    <w:name w:val="Grid Table 4 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="007C3929"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable4-Accent4">
+    <w:name w:val="List Table 4 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="007C3929"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent6">
+    <w:name w:val="Grid Table 4 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00AE2987"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C1E4F5" w:themeColor="accent1" w:themeTint="33"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C1E4F5" w:themeColor="accent1" w:themeTint="33"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C1E4F5" w:themeColor="accent1" w:themeTint="33"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C1E4F5" w:themeColor="accent1" w:themeTint="33"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C1E4F5" w:themeColor="accent1" w:themeTint="33"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C1E4F5" w:themeColor="accent1" w:themeTint="33"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable4-Accent6">
+    <w:name w:val="List Table 4 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00100599"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bibliography">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="37"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:ind w:left="1152" w:right="1152"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
+    <w:name w:val="Body Text First Indent"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:link w:val="BodyTextFirstIndentChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndentChar">
+    <w:name w:val="Body Text First Indent Char"/>
+    <w:basedOn w:val="BodyTextChar"/>
+    <w:link w:val="BodyTextFirstIndent"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
+    <w:name w:val="Body Text First Indent 2"/>
+    <w:basedOn w:val="BodyTextIndent"/>
+    <w:link w:val="BodyTextFirstIndent2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
+    <w:name w:val="Body Text First Indent 2 Char"/>
+    <w:basedOn w:val="BodyTextIndentChar"/>
+    <w:link w:val="BodyTextFirstIndent2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Closing">
+    <w:name w:val="Closing"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ClosingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="4320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ClosingChar">
+    <w:name w:val="Closing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Closing"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Date">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="DateChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
+    <w:name w:val="Date Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Date"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="E-mailSignature">
+    <w:name w:val="E-mail Signature"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="E-mailSignatureChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="E-mailSignatureChar">
+    <w:name w:val="E-mail Signature Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="E-mailSignature"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
+    <w:name w:val="envelope address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:ind w:left="2880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
+    <w:name w:val="envelope return"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="004C668E"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="004C668E"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="004C668E"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="004C668E"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="004C668E"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="HTMLAddress">
+    <w:name w:val="HTML Address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLAddressChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAddressChar">
+    <w:name w:val="HTML Address Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLAddress"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLPreformattedChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Times New Roman" w:hAnsi="Consolas" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="220" w:hanging="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="440" w:hanging="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index3">
+    <w:name w:val="index 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="660" w:hanging="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index4">
+    <w:name w:val="index 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="880" w:hanging="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index5">
+    <w:name w:val="index 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="1100" w:hanging="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index6">
+    <w:name w:val="index 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="1320" w:hanging="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index7">
+    <w:name w:val="index 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="1540" w:hanging="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index8">
+    <w:name w:val="index 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="1760" w:hanging="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index9">
+    <w:name w:val="index 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="1980" w:hanging="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IndexHeading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Index1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="004C668E"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="156082" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List4">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="1440" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List5">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="1800" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="33"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="34"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="35"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet5">
+    <w:name w:val="List Bullet 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="37"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue4">
+    <w:name w:val="List Continue 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1440"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue5">
+    <w:name w:val="List Continue 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1800"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="38"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="39"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="40"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="41"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber5">
+    <w:name w:val="List Number 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="42"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="left" w:pos="1920"/>
+        <w:tab w:val="left" w:pos="2400"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3360"/>
+        <w:tab w:val="left" w:pos="3840"/>
+        <w:tab w:val="left" w:pos="4320"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Times New Roman" w:hAnsi="Consolas" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Times New Roman" w:hAnsi="Consolas" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MessageHeader">
+    <w:name w:val="Message Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="MessageHeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+      <w:ind w:left="1080" w:hanging="1080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:spacing w:val="-10"/>
-[...2 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-    <w:name w:val="Title Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MessageHeaderChar">
+    <w:name w:val="Message Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Title"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD3C04"/>
+    <w:link w:val="MessageHeader"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:spacing w:val="-10"/>
-[...2 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:styleId="NormalIndent">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoteHeading">
+    <w:name w:val="Note Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
-[...7 lines deleted...]
-    </w:pPr>
+    <w:link w:val="NoteHeadingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
+    <w:name w:val="Note Heading Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoteHeading"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-    <w:name w:val="Subtitle Char"/>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PlainTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Subtitle"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD3C04"/>
+    <w:link w:val="PlainText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Times New Roman" w:hAnsi="Consolas" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="004C668E"/>
     <w:pPr>
-      <w:spacing w:before="160"/>
+      <w:spacing w:before="200" w:after="160"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="004C668E"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Salutation">
+    <w:name w:val="Salutation"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD3C04"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SalutationChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SalutationChar">
+    <w:name w:val="Salutation Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Salutation"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Signature">
+    <w:name w:val="Signature"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SignatureChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:ind w:left="4320"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
-    <w:name w:val="Intense Emphasis"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
+    <w:name w:val="Signature Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="21"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD3C04"/>
+    <w:link w:val="Signature"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C668E"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
-    <w:name w:val="Intense Quote"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="IntenseQuoteChar"/>
-    <w:uiPriority w:val="30"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD3C04"/>
+    <w:rsid w:val="004C668E"/>
     <w:pPr>
-      <w:pBdr>
-[...5 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-    <w:name w:val="Intense Quote Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="IntenseQuote"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD3C04"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004C668E"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
-[...4 lines deleted...]
-    <w:rsid w:val="00FD3C04"/>
+  <w:style w:type="paragraph" w:styleId="TableofAuthorities">
+    <w:name w:val="table of authorities"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:ind w:left="220" w:hanging="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOAHeading">
+    <w:name w:val="toa heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:smallCaps/>
-[...1 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C668E"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00652710"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:optimizeForBrowser/>
-  <w:allowPNG/>
+  <w:divs>
+    <w:div w:id="41297790">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="127624676">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="194924417">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="299189318">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="302391016">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="341203100">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="475998154">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1491483199">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="388311771">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="405881586">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="417559652">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="574703935">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="650330039">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="710960710">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="712771637">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="469637542">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="163589001">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2122407253">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2119569473">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="376513683">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="876772653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1203207574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1642148274">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="827408332">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="843787457">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="849485698">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="915477585">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="950405790">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="968704850">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1201625365">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1373309391">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1423721936">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1719360176">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1847137506">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1869441557">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2010283708">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/services/surveyplanning/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AQI.ARM@usda.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bradley.a.newbry@usda.gov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iphis.aphis.usda.gov/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bradley.a.newbry@usda.gov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId50" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bradley.a.newbry@usda.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darrell.a.bays@usda.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(darrell.a.bays@usda.gov)." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:(darrell.a.bays@usda.gov)." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ippc.int/static/media/files/publication/en/2023/07/ISPM_05_2023_En_Glossary_PostCPM-17_2023-07-12_Fixed.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caps.ceris.purdue.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auth.ceris.purdue.edu/cas/login?service=https%3A%2F%2Fnapis.ceris.purdue.edu%2Flogin%3Flogin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caps.ceris.purdue.edu/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:capsis@purdue.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://approvedmethods.ceris.purdue.edu/2026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bradley.a.newbry@usda.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caps.ceris.purdue.edu/pestdetection/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caps.ceris.purdue.edu/survey-supplies/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pest.ceris.purdue.edu/services/surveyplanning/?source=5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caps.ceris.purdue.edu/accountability-report/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arm.aphis.usda.gov/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://approvedmethods.ceris.purdue.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bradley.a.newbry@usda.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1334,59 +27072,1149 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
+  <PublishDate/>
+  <Abstract/>
+  <CompanyAddress/>
+  <CompanyPhone/>
+  <CompanyFax/>
+  <CompanyEmail/>
+</CoverPageProperties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="6cb776b3-d098-4baf-9f4d-3a430266820a">
+      <UserInfo>
+        <DisplayName>Crowe, John - MRP-APHIS</DisplayName>
+        <AccountId>13</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Moylett, Heather - MRP-APHIS</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Hough, Katherine - MRP-APHIS</DisplayName>
+        <AccountId>21</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Wild, Alana - MRP-APHIS</DisplayName>
+        <AccountId>22</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100263E8D12DA7CF545979B7C3FADC713FD" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="46f505abad59514f5f734ef4387a0d0e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97941c7d-3632-4b03-baac-d7b66c4a2fd0" xmlns:ns3="6cb776b3-d098-4baf-9f4d-3a430266820a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4889353b38688ccb273709c73ea567c7" ns2:_="" ns3:_="">
+    <xsd:import namespace="97941c7d-3632-4b03-baac-d7b66c4a2fd0"/>
+    <xsd:import namespace="6cb776b3-d098-4baf-9f4d-3a430266820a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97941c7d-3632-4b03-baac-d7b66c4a2fd0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6cb776b3-d098-4baf-9f4d-3a430266820a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D865040-6836-4C11-95EF-5C250E6938CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6cb776b3-d098-4baf-9f4d-3a430266820a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82CD27E0-C177-4AEC-8A49-B7F1B5B76566}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="97941c7d-3632-4b03-baac-d7b66c4a2fd0"/>
+    <ds:schemaRef ds:uri="6cb776b3-d098-4baf-9f4d-3a430266820a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E25B01ED-18A6-4F1C-BA4B-16E84F6DFD47}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EE0E629-4E44-4666-A64B-BDAE4DD4CF46}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ed5b36e7-01ee-4ebc-867e-e03cfa0d4697}" enabled="0" method="" siteId="{ed5b36e7-01ee-4ebc-867e-e03cfa0d4697}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>0</Characters>
+  <Pages>9</Pages>
+  <Words>2883</Words>
+  <Characters>16439</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>0</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>136</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Purdue University</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <CharactersWithSpaces>19284</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="252" baseType="variant">
+      <vt:variant>
+        <vt:i4>3997719</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:bradley.a.newbry@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997719</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>210</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:bradley.a.newbry@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160492</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:(darrell.a.bays@usda.gov).</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539026</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>198</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:AQI.ARM@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7929958</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://arm.aphis.usda.gov/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160492</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>192</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:(darrell.a.bays@usda.gov).</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536699</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://caps.ceris.purdue.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883693</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>183</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://caps.ceris.purdue.edu/survey-supplies/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179672</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>180</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://iphis.aphis.usda.gov/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5636113</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://caps.ceris.purdue.edu/accountability-report/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5636172</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://caps.ceris.purdue.edu/pestdetection/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4456567</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:darrell.a.bays@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441882</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://auth.ceris.purdue.edu/cas/login?service=https%3A%2F%2Fnapis.ceris.purdue.edu%2Flogin%3Flogin</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536699</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://caps.ceris.purdue.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997719</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:bradley.a.newbry@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997719</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:bradley.a.newbry@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>144</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://approvedmethods.ceris.purdue.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458864</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_APPENDIX._Survey_Names</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:capsis@purdue.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310750</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://pest.ceris.purdue.edu/services/surveyplanning/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7405624</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://pest.ceris.purdue.edu/services/surveyplanning/?source=5</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997719</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:bradley.a.newbry@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://approvedmethods.ceris.purdue.edu/2026</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156687</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156686</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156685</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156684</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156683</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156682</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156681</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572920</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156680</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156679</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156678</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156677</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156676</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156675</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156674</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156673</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156672</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156671</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc209156670</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4194346</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:christopher.pierce@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...1 lines deleted...]
-  <dc:creator>Bonnie Sue Dietrich</dc:creator>
+  <dc:title>Fiscal Year 2027 
+Port Environs Survey Guide</dc:title>
+  <dc:subject>Pilot Year 5</dc:subject>
+  <dc:creator>Gresham, Tina - MRP-APHIS</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2020-04-21T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Acrobat PDFMaker 20 for Word</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2020-12-18T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+    <vt:lpwstr>0x010100263E8D12DA7CF545979B7C3FADC713FD</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>dee94423-9813-4a57-8208-4c005dab04a8</vt:lpwstr>
+  </property>
+</Properties>
+</file>